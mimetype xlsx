--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,131 +38,155 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="395">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="528">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Biología y Geología</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>4.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
     <t>Decreto 65/2022, de 20 de julio</t>
   </si>
   <si>
     <t>Estado normativo</t>
   </si>
   <si>
-    <t>Currículo BOE nacional</t>
+    <t>Fallback boe</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
-    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
+    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:26</t>
+    <t>03/07/2026 18:23</t>
+  </si>
+  <si>
+    <t>Resumen ejecutivo (CCAA vs BOE)</t>
+  </si>
+  <si>
+    <t>Madrid no ha publicado decreto autonómico para Biología y Geología de 4º ESO; aplica íntegramente el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
-    <t>Comparativa CCAA vs BOE</t>
-[...2 lines deleted...]
-    <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
+    <t>Comunidad de Madrid vs BOE — Biología y Geología</t>
+  </si>
+  <si>
+    <t>Resumen ejecutivo</t>
+  </si>
+  <si>
+    <t>Mantiene del BOE</t>
+  </si>
+  <si>
+    <t>Madrid mantiene sin cambios todos los criterios de evaluación (CE), competencias específicas, saberes básicos y demás elementos curriculares del BOE para Biología y Geología de 4.º ESO.</t>
+  </si>
+  <si>
+    <t>Decreto de referencia</t>
+  </si>
+  <si>
+    <t>RD 217/2022, de 29 de marzo, por el que se establece la ordenación y las enseñanzas mínimas de la Educación Secundaria Obligatoria.</t>
+  </si>
+  <si>
+    <t>Implicación para la programación</t>
+  </si>
+  <si>
+    <t>Se debe seguir fielmente el BOE; no hay adaptaciones autonómicas. La programación didáctica se basará exclusivamente en el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
@@ -470,50 +494,68 @@
     <t>Sesiones de laboratorio o salidas de campo donde se manipulan muestras y se miden variables físicas, químicas o biológicas.</t>
   </si>
   <si>
     <t>Evaluar únicamente la conclusión final del experimento sin calificar el proceso técnico de toma de datos o el manejo del instrumental.</t>
   </si>
   <si>
     <t>Interpretar y analizar los resultados obtenidos en un proyecto de investigación utilizando, cuando sea necesario, herramientas matemáticas y tecnológicas y obteniendo conclusiones razonadas y fundamentadas o valorar la imposibilidad de hacerlo.</t>
   </si>
   <si>
     <t>Analizar y explicar el significado de los datos obtenidos en investigaciones científicas, apoyándose en cálculos matemáticos y herramientas digitales para extraer conclusiones válidas.</t>
   </si>
   <si>
     <t>Interpretar</t>
   </si>
   <si>
     <t>El alumnado entrega un informe de resultados que incluye gráficas, tablas y una discusión técnica donde se justifica la relación entre las variables biológicas o geológicas estudiadas.</t>
   </si>
   <si>
     <t>Sesión de laboratorio o taller de informática donde se procesan datos experimentales sobre herencia genética, ecología o procesos geológicos externos.</t>
   </si>
   <si>
     <t>Limitarse a la descripción literal de los datos numéricos o gráficas sin realizar una conexión con los principios científicos que explican esos resultados.</t>
   </si>
   <si>
     <t>Cooperar y colaborar en las distintas fases de un proyecto científico para trabajar con mayor eficiencia, valorando la importancia de la cooperación en la investigación.</t>
+  </si>
+  <si>
+    <t>Cooperar en un proyecto científico asumiendo un rol responsable, usando espacios virtuales y favoreciendo la inclusión y la igualdad.</t>
+  </si>
+  <si>
+    <t>cooperar</t>
+  </si>
+  <si>
+    <t>El alumnado participa activamente en un proyecto grupal, asumiendo un rol responsable y contribuyendo al equipo mediante herramientas virtuales cuando sea necesario.</t>
+  </si>
+  <si>
+    <t>Observacion sistematica</t>
+  </si>
+  <si>
+    <t>Trabajo en equipo durante una investigación científica en el laboratorio o aula.</t>
+  </si>
+  <si>
+    <t>Evaluar la cooperación solo mediante un producto grupal sin diferenciar aportaciones individuales.</t>
   </si>
   <si>
     <t>Analizar críticamente la solución a un problema sobre fenómenos biológicos y geológicos, cambiando los procedimientos utilizados o las conclusiones si dicha solución no fuese viable o ante nuevos datos aportados con posterioridad.</t>
   </si>
   <si>
     <t>Evaluar la validez y coherencia de los resultados obtenidos al resolver problemas biológicos o geológicos, detectando errores y proponiendo mejoras si los datos no son lógicos.</t>
   </si>
   <si>
     <t>El alumnado entrega un informe o comentario crítico donde justifica si la solución de un problema genético, ecológico o tectónico es coherente con el marco teórico y los datos de partida.</t>
   </si>
   <si>
     <t>Tras resolver un problema de genética mendeliana o interpretación de un mapa topográfico, el alumnado debe verificar si los resultados son biológicamente posibles y razonar su validez.</t>
   </si>
   <si>
     <t>Evaluar únicamente si el resultado numérico final es correcto en lugar de valorar la capacidad del alumno para detectar errores de procedimiento o incoherencias biológicas.</t>
   </si>
   <si>
     <t>Identificar los posibles riesgos naturales potenciados por determinadas acciones humanas sobre una zona geográfica, teniendo en cuenta sus características litológicas, relieve, vegetación y factores socioeconómicos.</t>
   </si>
   <si>
     <t>Analizar cómo las actividades humanas aumentan los riesgos naturales en una zona específica, considerando sus características geográficas, geológicas y los factores socioeconómicos implicados.</t>
   </si>
   <si>
     <t>El alumnado entrega un informe o mapa de riesgos de una zona concreta donde señala cómo la intervención humana agrava peligros naturales existentes.</t>
   </si>
@@ -819,60 +861,416 @@
   <si>
     <t>Resuelve problemas y explica procesos cotidianos aplicando razonamiento lógico y pensamiento computacional (descomposición, patrones), analizando la validez de las soluciones y reformulando el procedimiento de forma autónoma cuando es necesario.
 → Diseña una clave dicotómica para identificar minerales del entorno, detecta fallos en la jerarquía de los criterios elegidos y los corrige para que la clave sea funcional.</t>
   </si>
   <si>
     <t>Resuelve problemas complejos o nuevos integrando el pensamiento computacional de forma eficiente, justifica la elección de los procedimientos y propone optimizaciones o alternativas creativas basadas en un análisis crítico profundo de los resultados.
 → Modela el impacto de un contaminante en un acuífero usando lógica computacional, evalúa la eficiencia de diferentes estrategias de biorremediación y propone la solución más sostenible basándose en el análisis de datos.</t>
   </si>
   <si>
     <t>Identifica de forma aislada y con ayuda algunos efectos de las acciones humanas sobre el medio ambiente o la salud, sin establecer vínculos científicos claros ni proponer hábitos de mejora concretos.
 → Enumera algunos contaminantes comunes sin explicar su origen biológico ni su impacto directo en la salud humana.</t>
   </si>
   <si>
     <t>Describe los efectos de determinadas acciones humanas sobre el entorno y la salud basándose en nociones científicas básicas, reconociendo la importancia de la sostenibilidad y la salud individual aunque con un análisis crítico limitado.
 → Completa una tabla que relaciona actividades humanas (como el uso excesivo de plásticos) con consecuencias ambientales y propone un cambio de hábito sencillo.</t>
   </si>
   <si>
     <t>Analiza con fundamentos científicos los impactos de las acciones humanas sobre la biodiversidad y la salud, proponiendo y adoptando hábitos sostenibles y saludables mediante un análisis crítico de las conductas propias y ajenas.
 → Redacta un informe analizando cómo el cambio climático potencia riesgos naturales locales y propone un plan de acción personal con hábitos basados en el desarrollo sostenible.</t>
   </si>
   <si>
     <t>Evalúa de forma integral y compleja las interacciones entre acciones humanas, riesgos naturales y salud colectiva, diseñando estrategias originales para promover hábitos sostenibles y argumentando su necesidad con rigor científico.
 → Diseña y presenta una campaña de concienciación escolar que integra datos sobre biodiversidad local, salud pública y gestión de riesgos, evaluando críticamente el impacto de la huella ecológica del centro.</t>
   </si>
   <si>
+    <t>Identifica de forma aislada y con ayuda docente algunos elementos superficiales de un paisaje, sin llegar a explicar su origen geológico ni reconocer su valor como patrimonio o los riesgos asociados.
+→ Nombra elementos como rocas o relieve en una fotografía, pero es incapaz de señalar un riesgo natural o una medida de protección básica.</t>
+  </si>
+  <si>
+    <t>Describe los elementos de un paisaje y su historia geológica básica siguiendo guías estructuradas, identificando riesgos naturales evidentes y proponiendo medidas de protección genéricas sin profundizar en la fragilidad del sistema.
+→ Completa una ficha guiada sobre un relieve local identificando el tipo de roca y mencionando que la erosión es un riesgo, proponiendo 'no tirar basura' como protección.</t>
+  </si>
+  <si>
+    <t>Analiza un paisaje concreto valorándolo como patrimonio natural, explica su historia geológica a partir de la interpretación de cortes y mapas, e identifica riesgos naturales proponiendo acciones de protección coherentes con la fragilidad detectada.
+→ Redacta un informe sobre un entorno natural cercano donde deduce la secuencia de estratos, identifica una zona de inundabilidad y propone limitar la edificación en dicha área.</t>
+  </si>
+  <si>
+    <t>Integra conocimientos geológicos complejos para justificar la singularidad de un paisaje, deduce con precisión su evolución temporal, evalúa la vulnerabilidad del patrimonio ante riesgos antrópicos y naturales, y diseña estrategias de conservación fundamentadas.
+→ Presentación multimedia que correlaciona la tectónica de placas con el relieve actual, predice cambios futuros por erosión y propone un plan de gestión sostenible basado en la normativa ambiental.</t>
+  </si>
+  <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
-    <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
-[...5 lines deleted...]
-    <t>Las SDAs sugeridas aún no están disponibles para esta materia.</t>
+    <t>Trimestre</t>
+  </si>
+  <si>
+    <t>Título pedagógico</t>
+  </si>
+  <si>
+    <t>Horas estimadas</t>
+  </si>
+  <si>
+    <t>SDA recomendada</t>
+  </si>
+  <si>
+    <t>Saberes principales</t>
+  </si>
+  <si>
+    <t>Criterios evaluables</t>
+  </si>
+  <si>
+    <t>Competencias dominantes</t>
+  </si>
+  <si>
+    <t>La unidad de la vida y el código genético</t>
+  </si>
+  <si>
+    <t>SDA: 'El libro de instrucciones de la vida'. Proyecto de extracción de ADN y modelizado de la síntesis de proteínas para comprender enfermedades genéticas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Comprensión de la teoría celular y de su evolución histórica.
+• Análisis de las fases del ciclo celular.
+• Argumentación sobre la función biológica de la mitosis, la meiosis y sus fases.
+• Destrezas de observación de las distintas fases de la mitosis al microscopio.
+• Reconocimiento e importancia del papel biológico de la meiosis.
+• Núcleo celular. Estructura y funciones.
+• Modelo simplificado de la estructura del ADN y del ARN y relación con su función y síntesis.
+• Estrategias de extracción de ADN de una célula eucariota.
+• Análisis de las etapas de la expresión génica, características del código genético y resolución de problemas relacionados con estas.
+• Aproximación al concepto de gen.
+• Dogma central de la biología molecular. Transcripción y traducción del ADN.
+• Relación entre las mutaciones, la replicación del ADN, el cáncer, la evolución y la biodiversidad.</t>
+  </si>
+  <si>
+    <t>1.1: Analizar conceptos y procesos biológicos y geológicos interpretando información en diferentes format
+1.2: Transmitir opiniones propias fundamentadas e información sobre Biología y Geología de forma clara y
+1.3: Analizar y explicar fenómenos biológicos y geológicos representándolos mediante el diseño y la reali
+2.1: Resolver cuestiones y profundizar en aspectos biológicos y geológicos localizando, seleccionando, or
+2.2: Contrastar la veracidad de la información sobre temas biológicos y geológicos o trabajos científicos</t>
+  </si>
+  <si>
+    <t>CE.1: Interpretar y transmitir información y datos científicos
+CE.2: Identificar, localizar y seleccionar información contrastando su veracidad</t>
+  </si>
+  <si>
+    <t>Instrumentos / evaluación</t>
+  </si>
+  <si>
+    <t>Pruebas de ejecución (microscopía), informes de laboratorio (extracción ADN) y pruebas objetivas sobre procesos celulares y moleculares.</t>
+  </si>
+  <si>
+    <t>Herencia, diversidad y el origen de las especies</t>
+  </si>
+  <si>
+    <t>SDA: '¿De dónde venimos?'. Resolución de retos de genética mendeliana y simulación digital de selección natural para explicar la biodiversidad actual.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Fenotipo y genotipo: definición y diferencias.
+• Estrategias de resolución de problemas sencillos de herencia genética de caracteres con relación de dominancia y recesividad con uno o dos genes.
+• Estrategias de resolución de problemas sencillos de herencia del sexo y de herencia genética de caracteres con relación de codominancia, dominancia incompleta, alelismo múltiple y ligada al sexo con uno o dos genes.
+• Análisis del proceso evolutivo de una o más características concretas de una especie determinada a la luz de la teoría neodarwinista y de otras teorías con relevancia histórica ( lamarckismo y darwinismo ).
+• Comprensión del hecho evolutivo, estudio y valoración de los mecanismos de evolución.
+• La evolución humana y el proceso de hominización.
+• Leyes de Mendel.</t>
+  </si>
+  <si>
+    <t>3.1: Plantear preguntas e hipótesis que puedan ser respondidas o contrastadas utilizando métodos científi
+3.2: Diseñar la experimentación, la toma de datos y el análisis de fenómenos biológicos y geológicos de m
+3.3: Realizar experimentos y tomar datos cuantitativos o cualitativos sobre fenómenos biológicos y geológ
+3.4: Interpretar y analizar los resultados obtenidos en un proyecto de investigación utilizando, cuando s
+3.5: Cooperar y colaborar en las distintas fases de un proyecto científico para trabajar con mayor eficie
+4.2: Analizar críticamente la solución a un problema sobre fenómenos biológicos y geológicos, cambiando l</t>
+  </si>
+  <si>
+    <t>CE.3: Planificar y desarrollar proyectos de investigación
+CE.4: Utilizar el razonamiento y el pensamiento computacional</t>
+  </si>
+  <si>
+    <t>Resolución de problemas de genética, defensa de debates sobre teorías evolutivas y portafolio de investigación sobre hominización.</t>
+  </si>
+  <si>
+    <t>Un planeta dinámico en un universo en expansión</t>
+  </si>
+  <si>
+    <t>SDA: 'Misión: Tierra'. Análisis de riesgos geológicos locales y diseño de un informe sobre la habitabilidad planetaria y sostenibilidad.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Relieve y paisaje: diferencias, su importancia como recursos y factores que intervienen en su formación y modelado.
+• Análisis de la estructura y dinámica de la geosfera. Métodos de estudio.
+• Determinar las capas que conforman el interior del planeta en función de su composición y de su mecánica, y reconocer las discontinuidades y zonas de transición.
+• Estudio de los efectos globales de la dinámica de la geosfera desde la perspectiva de la tectónica de placas.
+• Teoría de la tectónica de placas y tipos de bordes de placas litosféricas.
+• Relación de la distribución de la actividad sísmica y volcánica con la dinámica del interior de la Tierra.
+• Procesos geológicos externos e internos: diferencias y relación con los riesgos naturales. Medidas de prevención y mapas de riesgos.
+• Los cortes geológicos: interpretación y trazado de la historia geológica que reflejan mediante la aplicación de los principios del estudio de la historia de la Tierra (horizontalidad, superposición, intersección, sucesión faunística, etc.).
+• El tiempo geológico, ubicación de los acontecimientos geológicos y biológicos importantes. Los fósiles guía.
+• Descripción del origen del universo y de los componentes del sistema solar.
+• Estructuras y características principales de los componentes del sistema solar.
+• Características que hicieron de la Tierra un planeta habitable.
+• Hipótesis sobre el origen de la vida en la Tierra.
+• Discusión sobre las principales investigaciones en el campo de la astrobiología.
+• Valoración de la habitabilidad de la Tierra y de su fragilidad y la importancia del cuidado del medio ambiente.</t>
+  </si>
+  <si>
+    <t>5.1: Identificar los posibles riesgos naturales potenciados por determinadas acciones humanas sobre una z
+6.1: Deducir y explicar la historia geológica de un relieve identificando sus elementos más relevantes a</t>
+  </si>
+  <si>
+    <t>CE.5: Analizar los efectos de determinadas acciones sobre el medio ambiente y la salud
+CE.6: Analizar los elementos de un paisaje concreto valorándolo como patrimonio natural</t>
+  </si>
+  <si>
+    <t>Interpretación de cortes geológicos, mapas de riesgos y proyectos sobre astrobiología y medio ambiente.</t>
+  </si>
+  <si>
+    <t>Situaciones de aprendizaje sugeridas (SDA)</t>
+  </si>
+  <si>
+    <t>SDA 1</t>
+  </si>
+  <si>
+    <t>Descifra la historia geológica de La Pedriza y propón su conservación</t>
+  </si>
+  <si>
+    <t>Subtítulo</t>
+  </si>
+  <si>
+    <t>Un podcast científico para la Red de Espacios Naturales de Madrid</t>
+  </si>
+  <si>
+    <t>Contexto</t>
+  </si>
+  <si>
+    <t>La Pedriza del Manzanares, en la Sierra de Guadarrama, es un espacio natural protegido con formaciones graníticas únicas. Estudiantes de 4.º ESO investigarán su historia geológica y los impactos de actividades humanas (urbanización, senderismo, escalada) para elaborar un podcast divulgativo dirigido al organismo gestor del espacio.</t>
+  </si>
+  <si>
+    <t>Reto central</t>
+  </si>
+  <si>
+    <t>El alumnado deberá interpretar cortes geológicos, mapas y datos históricos para explicar la formación de La Pedriza, identificar los riesgos naturales potenciados por la acción humana y proponer medidas de conservación, plasmando todo en un podcast de 5-7 minutos.</t>
+  </si>
+  <si>
+    <t>Recursos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Corte geológico y mapa topográfico de La Pedriza (proporcionados por el docente)
+• Simulación 3D de formación granítica
+• Audacity u otro editor de audio
+• Micrófonos o grabadoras de móvil
+• Guión estructurado (plantilla)
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Transversales</t>
+  </si>
+  <si>
+    <t>Educación ambiental, competencia digital (producción y edición de audio), conciencia crítica sobre el impacto humano en el patrimonio natural.</t>
+  </si>
+  <si>
+    <t>Fase</t>
+  </si>
+  <si>
+    <t>Duración</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Evidencia recogida</t>
+  </si>
+  <si>
+    <t>Activación y planteamiento del reto</t>
+  </si>
+  <si>
+    <t>1 sesión</t>
+  </si>
+  <si>
+    <t>Presentación del encargo del Parque Nacional: necesitan un podcast divulgativo para explicar a los visitantes la historia geológica y los riesgos. Se visualiza un vídeo corto de La Pedriza y se lanza la pregunta guía. El alumnado formula hipótesis iniciales sobre factores geológicos y humanos.</t>
+  </si>
+  <si>
+    <t>Hipótesis escritas en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Taller sobre: (1) formación de granitos y rocas plutónicas, (2) lectura de cortes geológicos y mapas topográficos, (3) identificación de riesgos geológicos (erosión, deslizamientos) y su relación con actividades humanas. Se usan modelos 3D y simulaciones.</t>
+  </si>
+  <si>
+    <t>Ejercicios resueltos de interpretación de un corte geológico de La Pedriza (facilitado por el docente).</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Trabajo en equipos: analizan un mapa geológico real de La Pedriza, identifican las litologías, estructuras y puntos de riesgo. También consultan informes de impacto ambiental (fuentes fiables). Deciden qué incluir en el podcast y elaboran un guión gráfico (storyboard).</t>
+  </si>
+  <si>
+    <t>Mapa anotado con leyenda y localización de riesgos.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Grabación del podcast: cada equipo reparte roles (locutor, técnico, documentalista). Se graba con herramientas digitales (Audacity o similar). Se editan, añaden efectos sonoros y se genera el archivo final. Se prepara una breve presentación escrita del producto para la audiencia.</t>
+  </si>
+  <si>
+    <t>Archivo de audio final y guión definitivo con referencias.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Escucha cruzada de podcasts entre equipos. Coevaluación con rúbrica de los criterios 1.1, 1.2, 5.1 y 6.1. Autoevaluación individual. Debate sobre qué han aprendido y cómo mejorarían su producto.</t>
+  </si>
+  <si>
+    <t>Rúbricas de coevaluación cumplimentadas y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>¿Qué esconde el parque de tu barrio? Una auditoría ecológica con datos propios</t>
+  </si>
+  <si>
+    <t>Biodiversidad de líquenes como indicadores de calidad del aire en un espacio verde urbano</t>
+  </si>
+  <si>
+    <t>El Ayuntamiento de Madrid ha solicitado a los centros educativos colaborar en un proyecto de ciencia ciudadana para evaluar la salud de los parques urbanos. Nuestro instituto participa analizando el parque colindante.</t>
+  </si>
+  <si>
+    <t>Realizar una auditoría ecológica del parque local utilizando líquenes como bioindicadores de calidad del aire, recogiendo y analizando datos propios, y elaborar un informe con recomendaciones para el ayuntamiento y la comunidad.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Claves dicotómicas de líquenes (versión impresa y digital)
+• Hoja de cálculo (Google Sheets o Excel)
+• GPS o aplicación de mapas para marcar zonas de muestreo
+• Cámara de fotos o móvil para documentar
+• Plantillas de informe y póster
+• Rúbricas de evaluación</t>
+  </si>
+  <si>
+    <t>Educación ambiental, fomento de la ciencia ciudadana y desarrollo del pensamiento crítico.</t>
+  </si>
+  <si>
+    <t>Se presenta la solicitud del ayuntamiento y se debate qué sabemos sobre la calidad del aire en parques. Cada equipo formula una pregunta de investigación acotada (p.ej., ¿hay diferencias en la abundancia de líquenes entre zonas con y sin tráfico?).</t>
+  </si>
+  <si>
+    <t>Pregunta de investigación e hipótesis en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Se trabaja el papel de los líquenes como bioindicadores (simbiosis, fisiología), las técnicas de muestreo (transectos, cuadrículas) y el uso de hojas de cálculo para el registro de datos. Se realiza un muestreo simulado en el aula para practicar.</t>
+  </si>
+  <si>
+    <t>Ejercicios de identificación de líquenes y diseño de un transecto.</t>
+  </si>
+  <si>
+    <t>Salida al parque para recoger datos (1 sesión). De vuelta en el aula, los equipos introducen los datos en una hoja de cálculo y realizan análisis descriptivos: frecuencias, medias y gráficos (2 sesiones).</t>
+  </si>
+  <si>
+    <t>Hoja de datos completa y gráficos generados.</t>
+  </si>
+  <si>
+    <t>Los equipos redactan el informe científico (introducción, metodología, resultados, conclusiones) y diseñan el póster divulgativo. Se prepara la presentación para la jornada final.</t>
+  </si>
+  <si>
+    <t>Informe final y póster terminados.</t>
+  </si>
+  <si>
+    <t>Jornada de presentación de pósters a compañeros, familias y representantes del ayuntamiento invitados. Coevaluación entre equipos y autoevaluación mediante diana. Asignación de niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada por el docente y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Descifrando nuestro ADN: una campaña genética para el barrio</t>
+  </si>
+  <si>
+    <t>Cómic científico sobre enfermedades hereditarias para un centro de salud de Madrid</t>
+  </si>
+  <si>
+    <t>El Centro de Salud de nuestra zona ha solicitado materiales divulgativos sobre enfermedades genéticas para su sala de espera. Los pacientes necesitan comprender conceptos básicos como la herencia autosómica recesiva, la función del gen CFTR y cómo se realiza el diagnóstico.</t>
+  </si>
+  <si>
+    <t>Diseñar y elaborar un cómic científico que explique la base genética de la fibrosis quística, su herencia, diagnóstico y tratamiento, dirigido a pacientes y familiares en un centro de salud de Madrid.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantilla de guion de cómic
+• Vídeo: 'El viaje de una gota' (ejemplo divulgativo)
+• Artículos de la Asociación Madrileña de Fibrosis Quística
+• Herramienta digital Canva o similar para cómic
+• Modelos moleculares de ADN y ARN</t>
+  </si>
+  <si>
+    <t>Educación para la salud, fomento de la empatía hacia pacientes con enfermedades raras y uso crítico de fuentes de información.</t>
+  </si>
+  <si>
+    <t>Se presenta la carta del centro de salud solicitando un cómic divulgativo. Se visualiza un vídeo testimonial de un paciente joven con fibrosis quística. Tormenta de ideas sobre qué saben y qué necesitan saber. Se organizan los equipos y se acota la pregunta guía.</t>
+  </si>
+  <si>
+    <t>Cuaderno con preguntas iniciales e hipótesis sobre la enfermedad.</t>
+  </si>
+  <si>
+    <t>Sesiones teórico-prácticas sobre estructura del ADN, replicación, transcripción, traducción y mutaciones. Se relaciona con la mutación CFTR en fibrosis quística. Se practica interpretación de modelos y esquemas moleculares.</t>
+  </si>
+  <si>
+    <t>Ejercicios de interpretación de modelos y diagramas.</t>
+  </si>
+  <si>
+    <t>Los equipos investigan en fuentes fiables (artículos, webs de asociaciones) sobre fibrosis quística: herencia, síntomas, diagnóstico. Contrastan hipótesis. Planifican el guion del cómic: estructura, viñetas, texto.</t>
+  </si>
+  <si>
+    <t>Ficha de fuentes consultadas y guion del cómic.</t>
+  </si>
+  <si>
+    <t>Cada equipo elabora el cómic (dibujo a mano o digital) asegurando rigor científico y atractivo visual. Se realiza una revisión entre pares dentro del equipo y se ajusta. Se prepara la presentación para la entrega al centro de salud.</t>
+  </si>
+  <si>
+    <t>Cómic finalizado y revisado.</t>
+  </si>
+  <si>
+    <t>Presentación del cómic al resto de la clase y a un representante del centro de salud (vía videollamada o presencial). Coevaluación entre equipos mediante rúbrica. Autoevaluación individual. Asignación de niveles de logro.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Presentar los ciclos biogeoquímicos mediante una combinación de simuladores interactivos, diagramas de flujo con códigos de color y narrativas breves que humanicen el descubrimiento científico.
 • Ofrecer glosarios terminológicos digitales con hipervínculos a animaciones moleculares para facilitar la comprensión de la expresión génica y la síntesis de proteínas.
 • Proporcionar conjuntos de datos sobre series estratigráficas en formatos variados: tablas de datos brutos, perfiles topográficos digitalizados y modelos 3D manipulables de la cuenca sedimentaria.</t>
   </si>
@@ -990,198 +1388,267 @@
 • Elaborar un informe de impacto ambiental o una propuesta de protección del patrimonio natural en formatos diversos: podcast científico, vídeo-reportaje de campo o panel técnico.
 • Realizar una simulación de gestión de riesgos naturales mediante la creación de mapas de vulnerabilidad y planes de evacuación basados en el análisis geológico previo.</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de implicación mediante la conexión con el entorno real.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Plantear un reto de 'Geología Forense' donde deban reconstruir la historia de un paisaje cercano a partir de muestras de rocas y fotografías aéreas antiguas.
 • Organizar un debate de roles (urbanistas, geólogos, ecologistas y vecinos) sobre un conflicto real de uso del suelo en una zona con riesgos geológicos activos.
 • Implementar un sistema de 'insignias de experto' por niveles de complejidad en la identificación de estructuras geológicas y propuestas de sostenibilidad para el patrimonio local.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL1, STEM4, CCL3</t>
-[...56 lines deleted...]
-    <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
+    <t>CCL1, CCL2, STEM1</t>
+  </si>
+  <si>
+    <t>CD1, CPSAA3, CC1</t>
+  </si>
+  <si>
+    <t>La CE implica interpretar y transmitir información científica (CCL1, CCL2) y analizar conceptos y procesos (STEM1). El uso de diferentes formatos puede incluir medios digitales (CD1), la argumentación requiere autorregulación (CPSAA3) y la difusión social de la ciencia (CC1).</t>
+  </si>
+  <si>
+    <t>CD1, CCL3, STEM2</t>
+  </si>
+  <si>
+    <t>CD4, CPSAA4, CC3</t>
+  </si>
+  <si>
+    <t>La CE se centra en buscar y seleccionar información (CD1), contrastar su veracidad y evaluarla críticamente (CCL3, STEM2). La organización y verificación implican CD4, el pensamiento crítico CPSAA4 y la ética informacional CC3.</t>
+  </si>
+  <si>
+    <t>STEM3, CPSAA3, CE1</t>
+  </si>
+  <si>
+    <t>STEM1, CD2, CC1</t>
+  </si>
+  <si>
+    <t>La CE exige planificar y desarrollar proyectos de investigación (STEM3), cooperar (CPSAA3) y mostrar iniciativa (CE1). Se apoya en la observación científica (STEM1), herramientas digitales (CD2) y responsabilidad social (CC1).</t>
+  </si>
+  <si>
+    <t>STEM4, STEM5, CPSAA5</t>
+  </si>
+  <si>
+    <t>CD5, CC2, CE2</t>
+  </si>
+  <si>
+    <t>La CE requiere razonamiento y pensamiento computacional (STEM4), resolución de problemas (STEM5) y reformulación de procedimientos (CPSAA5). El análisis crítico puede implicar creación digital (CD5), conciencia ecológica (CC2) y perseverancia (CE2).</t>
+  </si>
+  <si>
+    <t>CC2, CPSAA2, CC4</t>
+  </si>
+  <si>
+    <t>STEM2, CC3, CE1</t>
+  </si>
+  <si>
+    <t>La CE analiza efectos sobre medio ambiente y salud (CC2, CPSAA2) y promueve hábitos sostenibles (CC4). Se basa en fundamentos científicos (STEM2), reflexión ética (CC3) y capacidad de acción (CE1).</t>
+  </si>
+  <si>
+    <t>CCEC2, CC2, STEM1</t>
+  </si>
+  <si>
+    <t>CC4, CE2, CPSAA1</t>
+  </si>
+  <si>
+    <t>La CE valora el paisaje como patrimonio natural (CCEC2), analiza su historia geológica (STEM1) y propone acciones de conservación (CC2). Incluye compromiso cívico (CC4), planificación (CE2) y autoconocimiento (CPSAA1).</t>
+  </si>
+  <si>
+    <t>Preguntas frecuentes específicas de la CCAA</t>
+  </si>
+  <si>
+    <t>Categoría</t>
+  </si>
+  <si>
+    <t>Pregunta</t>
+  </si>
+  <si>
+    <t>Respuesta</t>
+  </si>
+  <si>
+    <t>Normativa</t>
+  </si>
+  <si>
+    <t>¿Qué concreción autonómica recoge el Decreto de la Comunidad de Madrid para los saberes básicos de Biología y Geología en 4º ESO respecto al BOE?</t>
+  </si>
+  <si>
+    <t>La Comunidad de Madrid, mediante el Decreto 65/2022, remite al Real Decreto 217/2022 sin añadir saberes específicos. Así, los 48 saberes básicos de Biología y Geología en 4º ESO corresponden exactamente a los establecidos a nivel estatal.</t>
+  </si>
+  <si>
+    <t>Secuenciación</t>
+  </si>
+  <si>
+    <t>¿Cómo distribuir las 48 saberes básicos de Biología y Geología en 4º ESO en las 3 horas semanales a lo largo del curso escolar en Madrid?</t>
+  </si>
+  <si>
+    <t>Se suele organizar por bloques: genética, evolución, ecosistemas y geología. Con 3 horas semanales, se dedican 1 hora por bloque aproximadamente, integrando los 48 saberes mediante secuencias didácticas de 6-8 sesiones cada una, asegurando el desarrollo de los 6 criterios de evaluación.</t>
+  </si>
+  <si>
+    <t>Evaluación</t>
+  </si>
+  <si>
+    <t>¿Qué criterios de evaluación de los 15 tienen mayor peso en la calificación final de Biología y Geología en 4º ESO según la normativa madrileña?</t>
+  </si>
+  <si>
+    <t>La normativa madrileña no especifica pesos. Sin embargo, en la práctica se suele dar mayor relevancia a criterios que implican análisis y aplicación (como los relacionados con genética y evolución), representando al menos un 60% de la nota, mientras que los saberes procedimentales completan el 40% restante.</t>
+  </si>
+  <si>
+    <t>Inspeccion</t>
+  </si>
+  <si>
+    <t>¿Qué aspectos concretos revisa la inspección educativa en las programaciones didácticas de Biología y Geología de 4º ESO en Madrid?</t>
+  </si>
+  <si>
+    <t>La inspección verifica que la programación incluya los 6 CE y 15 criterios del RD 217/2022, la secuencia de los 48 saberes, la relación con las competencias clave, la atención a la diversidad y la evaluación formativa. Además, revisa la coherencia entre criterios y saberes y la adecuación a las 3 horas semanales.</t>
+  </si>
+  <si>
+    <t>¿Qué recursos didácticos oficiales o recomendados utiliza la Comunidad de Madrid para impartir Biología y Geología en 4º ESO?</t>
+  </si>
+  <si>
+    <t>Se recomiendan los libros de texto de editoriales adaptadas al RD 217/2022 (como Santillana, Anaya o SM), simuladores virtuales de genética y geología, y material de laboratorio. La plataforma EducaMadrid ofrece recursos digitales como vídeos y actividades interactivas alineados con los 48 saberes.</t>
+  </si>
+  <si>
+    <t>Departamento</t>
+  </si>
+  <si>
+    <t>¿Cómo se organiza el departamento de Biología y Geología en los institutos de Madrid para asegurar la coherencia entre los 6 CE y los 15 criterios en 4º ESO?</t>
+  </si>
+  <si>
+    <t>El departamento elabora una programación didáctica conjunta donde cada CE se despliega en varios criterios. Se asignan saberes a cada criterio y se establecen actividades comunes. Se programan reuniones quincenales para ajustar la secuencia de 48 saberes y garantizar la coordinación entre los docentes del mismo nivel.</t>
+  </si>
+  <si>
+    <t>Atencion_diversidad</t>
+  </si>
+  <si>
+    <t>¿Qué medidas de atención a la diversidad se aplican con mayor frecuencia en el aula de Biología y Geología de 4º ESO en Madrid según la normativa autonómica?</t>
+  </si>
+  <si>
+    <t>Se aplican adaptaciones curriculares no significativas (acceso), enriquecimiento, y agrupamientos flexibles. En Madrid, se priorizan los planes de refuerzo para alumnos con dificultades en los 15 criterios, usando materiales complementarios y rúbricas simplificadas. Se dedican 1-2 horas semanales a la diversificación dentro del horario de 3 horas.</t>
+  </si>
+  <si>
+    <t>Recuperación</t>
+  </si>
+  <si>
+    <t>¿Qué procedimiento de recuperación se establece para los alumnos de 4º ESO de Biología y Geología en Madrid al finalizar el curso?</t>
+  </si>
+  <si>
+    <t>Los alumnos con evaluación negatoria realizan un examen global de los 48 saberes no superados y entregan tareas de refuerzo. La calificación máxima en recuperación es de 5 sobre 10. Se programa en junio, tras la evaluación ordinaria, y se informa a las familias de los criterios (15) que deben recuperarse.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
-    <t>Descripción</t>
-[...1 lines deleted...]
-  <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de tu CCAA para ESO. Identifica los 8 bloques de saberes y cómo se vinculan las 6 Competencias Específicas con el Perfil de Salida.</t>
-[...2 lines deleted...]
-    <t>No leas el decreto de principio a fin; ve directo al anexo de Biología y Geología y busca la tabla que relaciona descriptores operativos con competencias específicas para entender qué se espera del alumno al terminar la etapa.</t>
+    <t>Descarga el decreto autonómico de Educación Secundaria Obligatoria (ESO) de tu CCAA. Localiza el anexo de Biología y Geología de 4.º ESO. Identifica las 6 competencias específicas (CE), los 34 criterios de evaluación y los 66 saberes básicos distribuidos en los 8 bloques. Anota las siglas o códigos que se usan en tu comunidad.</t>
+  </si>
+  <si>
+    <t>Imprime el anexo y resalta con colores cada bloque de saberes; verás que muchos saberes de Geología (bloque 3) y Ecología (bloque 6) se repiten en cursos anteriores, así que comprueba su profundidad en 4º.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
+    <t>Elabora una tabla con las 6 competencias específicas (p.ej., CE1: Interpretar fenómenos naturales, CE2: Resolver problemas mediante indagación...). Junto a cada CE, escribe los criterios de evaluación asociados (en total 34). Numera cada criterio para referencia futura (C1.1, C1.2...).</t>
+  </si>
+  <si>
+    <t>No copies y pegues sin más; agrúpalos por afinidad temática (genética, ecología, geología) para que luego sea fácil asociarlos a saberes. Te ahorrará relecturas.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
+  </si>
+  <si>
     <t>1.5 horas</t>
   </si>
   <si>
-    <t>Crea una matriz con las 6 Competencias Específicas y sus 34 criterios de evaluación asociados. Esta será tu hoja de ruta para la evaluación.</t>
-[...5 lines deleted...]
-    <t>Priorizar criterios e instrumentos</t>
+    <t>Marca qué criterios consideras fundamentales (por su peso competencial) y cuáles complementarios. Decide los instrumentos de evaluación para cada criterio (prueba escrita, informe de laboratorio, exposición oral, rúbrica de proyecto, etc.). Asegúrate de que haya variedad y que ningún instrumento cubra más de 3-4 criterios.</t>
+  </si>
+  <si>
+    <t>Para Biología y Geología, el trabajo de campo y el diseño experimental son instrumentos potentes; no los dejes solo para un trimestre. Prioriza criterios de indagación (los que llevan 'diseñar' o 'experimentar') en el segundo trimestre si sueles tener más horas de laboratorio.</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
     <t>2 horas</t>
   </si>
   <si>
-    <t>Asigna a cada uno de los 34 criterios un instrumento de evaluación (examen, informe de laboratorio, debate, proyecto).</t>
-[...11 lines deleted...]
-    <t>El bloque de Genética y Herencia es el 'cuello de botella' de 4.º ESO. Planifícalo para el final del primer trimestre o inicio del segundo, nunca lo dejes para mayo o no profundizarás en la base necesaria para Bachillerato.</t>
+    <t>Reparte los 66 saberes básicos en tres trimestres de forma equilibrada (unos 22 por trimestre). Ten en cuenta la carga lectiva (3 horas semanales) y la dificultad. Por ejemplo: 1er trimestre: genética y evolución (bloques 4 y 5); 2º: geología interna y externa (bloques 2 y 3); 3º: ecología y sostenibilidad (bloques 6, 7 y 8).</t>
+  </si>
+  <si>
+    <t>Los bloques 1 (Metodología) y 8 (STEM) son transversales; no los asignes a un solo trimestre, insértalos en las situaciones de aprendizaje de cada trimestre. Así cumples con la transversalidad sin sobrecargar.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
-    <t>3 horas</t>
-[...5 lines deleted...]
-    <t>En el tercer trimestre, une Tectónica de Placas con Ecosistemas en una SDA sobre 'Riesgos Naturales en nuestra CCAA'; optimizarás tiempo al cumplir criterios de geología y ecología simultáneamente.</t>
+    <t>Para cada trimestre, diseña una Situación de Aprendizaje (SDA) que integre al menos 2 CE, varios criterios y saberes del bloque correspondiente. La SDA debe tener un reto o producto final (ej.: informe de campo, maqueta de un ecosistema, debate científico). Incluye fases de motivación, investigación, elaboración y comunicación.</t>
+  </si>
+  <si>
+    <t>No intentes abarcar todos los saberes en una SDA; selecciona los esenciales. Por ejemplo, en la SDA de genética puedes pedir un árbol genealógico con problemas de herencia; en geología, una simulación de riesgos geológicos. Así garantizas profundidad.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Decide el peso porcentual de cada Competencia Específica. La suma debe ser el 100%.</t>
-[...2 lines deleted...]
-    <t>No des el mismo peso a todas las CE. En 4.º ESO, suele darse más peso a la CE2 (Interpretación de sistemas biológicos) y CE3 (Geología) por su carga conceptual, dejando la CE1 como transversal con un 15-20%.</t>
+    <t>Define el peso de cada CE en la calificación final (en porcentaje). Por ejemplo, CE1 y CE2 (indagación): 20% cada una; CE3, CE4, CE5: 15% cada una; CE6 (productos finales): 15%. Ajusta según consenso del departamento. Asigna también el porcentaje de cada instrumento dentro de la CE correspondiente.</t>
+  </si>
+  <si>
+    <t>En Biología, los criterios de interpretación de datos (CE1) suelen tener más peso; en Geología, los de análisis de mapas y cortes (CE4) pueden requerir un instrumento específico. Revisa que la suma dé 100% y que ningún criterio quede sin ponderar.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Define medidas DUA (Diseño Universal para el Aprendizaje) y el plan de refuerzo para alumnos con criterios no superados.</t>
-[...2 lines deleted...]
-    <t>Prepara 'fichas de andamiaje' para la resolución de problemas de genética (cuadros de Punnett); es la medida de atención a la diversidad más efectiva y demandada en este nivel.</t>
+    <t>Redacta las medidas de atención a la diversidad (adaptaciones significativas, no significativas, enriquecimiento) para alumnos con DIA o altas capacidades. Especifica el plan de recuperación: pruebas escritas de recuperación por trimestre, trabajos adicionales o actividades de refuerzo. Incluye criterios claros para la evaluación extraordinaria.</t>
+  </si>
+  <si>
+    <t>Para la recuperación, no repitas el mismo examen; diseña una actividad competencial similar a la SDA del trimestre (ej.: un informe de un experimento nuevo). Así evalúas de nuevo la competencia, no la memoria. Guarda en el departamento una plantilla de adaptación para rápidas modificaciones.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t xml:space="preserve">Analizar conceptos y procesos biológicos y geológicos interpretando información en diferentes formatos (modelos, gráficos, tablas, diagramas, fórmulas, esquemas, símbolos, páginas </t>
   </si>
   <si>
     <t>Transmitir opiniones propias fundamentadas e información sobre Biología y Geología de forma clara y rigurosa, facilitando su comprensión y análisis mediante el uso de la terminolog</t>
   </si>
   <si>
     <t xml:space="preserve">Analizar y explicar fenómenos biológicos y geológicos representándolos mediante el diseño y la realización de modelos y diagramas y utilizando, cuando sea necesario, los pasos del </t>
   </si>
@@ -1342,130 +1809,146 @@
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF0F766E"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1D4ED8"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E79"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF2F8"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2563EB"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF0FDFA"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="12">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="7" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="6" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1781,1752 +2264,1871 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B17"/>
+  <dimension ref="A1:B23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="34" customWidth="true" style="0"/>
     <col min="2" max="2" width="90" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="3" t="s">
+      <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="3"/>
+      <c r="B1" s="4"/>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="4" t="s">
+      <c r="A2" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="5" t="s">
+      <c r="B2" s="7" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="4" t="s">
+      <c r="A3" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="5" t="s">
+      <c r="B3" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="4" t="s">
+      <c r="A4" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="4" t="s">
+      <c r="A5" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="B5" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="4" t="s">
+      <c r="A6" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="5" t="s">
+      <c r="B6" s="7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" s="4" t="s">
+      <c r="A7" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="5">
+      <c r="B7" s="7">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="4" t="s">
+      <c r="A8" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B8" s="5">
+      <c r="B8" s="7">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:2">
-      <c r="A9" s="4" t="s">
+      <c r="A9" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B9" s="5">
+      <c r="B9" s="7">
         <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" s="4" t="s">
+      <c r="A10" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="5">
+      <c r="B10" s="7">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="4" t="s">
+      <c r="A11" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="5" t="s">
+      <c r="B11" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="5" t="s">
+      <c r="B12" s="7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" s="4" t="s">
+      <c r="A13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B13" s="5" t="s">
+      <c r="B13" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="4" t="s">
+      <c r="A14" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="5" t="s">
+      <c r="B14" s="7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="2" t="s">
         <v>24</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="3" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="2" t="s">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>398</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
-      <c r="A2" s="6" t="s">
-[...9 lines deleted...]
-        <v>291</v>
+      <c r="A2" s="8" t="s">
+        <v>230</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>399</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>400</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>401</v>
       </c>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="5" t="s">
-[...9 lines deleted...]
-        <v>294</v>
+      <c r="A3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>402</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>404</v>
       </c>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="5" t="s">
-[...9 lines deleted...]
-        <v>297</v>
+      <c r="A4" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>405</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>406</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>407</v>
       </c>
     </row>
     <row r="5" spans="1:4">
-      <c r="A5" s="5" t="s">
-[...9 lines deleted...]
-        <v>300</v>
+      <c r="A5" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>408</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>409</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>410</v>
       </c>
     </row>
     <row r="6" spans="1:4">
-      <c r="A6" s="5" t="s">
-[...9 lines deleted...]
-        <v>303</v>
+      <c r="A6" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>411</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>412</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>413</v>
       </c>
     </row>
     <row r="7" spans="1:4">
-      <c r="A7" s="5" t="s">
-[...9 lines deleted...]
-        <v>306</v>
+      <c r="A7" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>414</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>416</v>
       </c>
     </row>
     <row r="8" spans="1:4">
-      <c r="A8" s="5" t="s">
-[...9 lines deleted...]
-        <v>309</v>
+      <c r="A8" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>418</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>419</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="18" customWidth="true" style="0"/>
+    <col min="2" max="2" width="45" customWidth="true" style="0"/>
+    <col min="3" max="3" width="85" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>311</v>
+    <row r="1" spans="1:3">
+      <c r="A1" s="4" t="s">
+        <v>420</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="8" t="s">
+        <v>421</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>422</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="7" t="s">
+        <v>424</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="7" t="s">
+        <v>427</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>428</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="7" t="s">
+        <v>430</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>431</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="7" t="s">
+        <v>433</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>434</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>436</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="7" t="s">
+        <v>438</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>439</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="7" t="s">
+        <v>444</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>445</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>446</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>447</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="6" t="s">
+      <c r="A2" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>448</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>449</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>313</v>
       </c>
-      <c r="C2" s="6" t="s">
-[...6 lines deleted...]
-        <v>316</v>
+      <c r="E2" s="8" t="s">
+        <v>450</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" s="5">
+      <c r="A3" s="7">
         <v>1</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...9 lines deleted...]
-        <v>320</v>
+      <c r="B3" s="7" t="s">
+        <v>451</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>452</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>453</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>454</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" s="5">
+      <c r="A4" s="7">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...9 lines deleted...]
-        <v>324</v>
+      <c r="B4" s="7" t="s">
+        <v>455</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>452</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>457</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" s="5">
+      <c r="A5" s="7">
         <v>3</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...9 lines deleted...]
-        <v>328</v>
+      <c r="B5" s="7" t="s">
+        <v>458</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>460</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>461</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" s="5">
+      <c r="A6" s="7">
         <v>4</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...9 lines deleted...]
-        <v>331</v>
+      <c r="B6" s="7" t="s">
+        <v>462</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>463</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>464</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>465</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" s="5">
+      <c r="A7" s="7">
         <v>5</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...9 lines deleted...]
-        <v>335</v>
+      <c r="B7" s="7" t="s">
+        <v>466</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>463</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>467</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>468</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" s="5">
+      <c r="A8" s="7">
         <v>6</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...9 lines deleted...]
-        <v>338</v>
+      <c r="B8" s="7" t="s">
+        <v>469</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>470</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>471</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" s="5">
+      <c r="A9" s="7">
         <v>7</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...9 lines deleted...]
-        <v>341</v>
+      <c r="B9" s="7" t="s">
+        <v>472</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>452</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>473</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>474</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
-      <c r="A1" s="3" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
-      <c r="A2" s="6" t="s">
-[...15 lines deleted...]
-        <v>346</v>
+      <c r="A2" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>476</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>477</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>478</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>479</v>
       </c>
     </row>
     <row r="3" spans="1:6">
-      <c r="A3" s="5">
+      <c r="A3" s="7">
         <v>1.1</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D3" s="7">
+      <c r="B3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>480</v>
+      </c>
+      <c r="D3" s="9">
         <v>5.0</v>
       </c>
-      <c r="E3" s="7">
+      <c r="E3" s="9">
         <v>5.0</v>
       </c>
-      <c r="F3" s="5"/>
+      <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="5">
+      <c r="A4" s="7">
         <v>1.2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D4" s="7">
+      <c r="B4" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>481</v>
+      </c>
+      <c r="D4" s="9">
         <v>5.0</v>
       </c>
-      <c r="E4" s="7">
+      <c r="E4" s="9">
         <v>5.0</v>
       </c>
-      <c r="F4" s="5"/>
+      <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
-      <c r="A5" s="5">
+      <c r="A5" s="7">
         <v>1.3</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D5" s="7">
+      <c r="B5" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>482</v>
+      </c>
+      <c r="D5" s="9">
         <v>5.0</v>
       </c>
-      <c r="E5" s="7">
+      <c r="E5" s="9">
         <v>5.0</v>
       </c>
-      <c r="F5" s="5"/>
+      <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
-      <c r="A6" s="5">
+      <c r="A6" s="7">
         <v>1.4</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D6" s="7">
+      <c r="B6" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="D6" s="9">
         <v>5.0</v>
       </c>
-      <c r="E6" s="7">
+      <c r="E6" s="9">
         <v>5.0</v>
       </c>
-      <c r="F6" s="5"/>
+      <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
-      <c r="A7" s="5">
+      <c r="A7" s="7">
         <v>2.1</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D7" s="7">
+      <c r="B7" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>483</v>
+      </c>
+      <c r="D7" s="9">
         <v>6.67</v>
       </c>
-      <c r="E7" s="7">
+      <c r="E7" s="9">
         <v>6.67</v>
       </c>
-      <c r="F7" s="5"/>
+      <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
-      <c r="A8" s="5">
+      <c r="A8" s="7">
         <v>2.2</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D8" s="7">
+      <c r="B8" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>484</v>
+      </c>
+      <c r="D8" s="9">
         <v>6.67</v>
       </c>
-      <c r="E8" s="7">
+      <c r="E8" s="9">
         <v>6.67</v>
       </c>
-      <c r="F8" s="5"/>
+      <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
-      <c r="A9" s="5">
+      <c r="A9" s="7">
         <v>2.3</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D9" s="7">
+      <c r="B9" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>485</v>
+      </c>
+      <c r="D9" s="9">
         <v>6.67</v>
       </c>
-      <c r="E9" s="7">
+      <c r="E9" s="9">
         <v>6.67</v>
       </c>
-      <c r="F9" s="5"/>
+      <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
-      <c r="A10" s="5">
+      <c r="A10" s="7">
         <v>3.1</v>
       </c>
-      <c r="B10" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D10" s="7">
+      <c r="B10" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>486</v>
+      </c>
+      <c r="D10" s="9">
         <v>5.0</v>
       </c>
-      <c r="E10" s="7">
+      <c r="E10" s="9">
         <v>5.0</v>
       </c>
-      <c r="F10" s="5"/>
+      <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
-      <c r="A11" s="5">
+      <c r="A11" s="7">
         <v>3.2</v>
       </c>
-      <c r="B11" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D11" s="7">
+      <c r="B11" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>487</v>
+      </c>
+      <c r="D11" s="9">
         <v>5.0</v>
       </c>
-      <c r="E11" s="7">
+      <c r="E11" s="9">
         <v>5.0</v>
       </c>
-      <c r="F11" s="5"/>
+      <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
-      <c r="A12" s="5">
+      <c r="A12" s="7">
         <v>3.3</v>
       </c>
-      <c r="B12" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D12" s="7">
+      <c r="B12" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>488</v>
+      </c>
+      <c r="D12" s="9">
         <v>5.0</v>
       </c>
-      <c r="E12" s="7">
+      <c r="E12" s="9">
         <v>5.0</v>
       </c>
-      <c r="F12" s="5"/>
+      <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
-      <c r="A13" s="5">
+      <c r="A13" s="7">
         <v>3.4</v>
       </c>
-      <c r="B13" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D13" s="7">
+      <c r="B13" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>489</v>
+      </c>
+      <c r="D13" s="9">
         <v>5.0</v>
       </c>
-      <c r="E13" s="7">
+      <c r="E13" s="9">
         <v>5.0</v>
       </c>
-      <c r="F13" s="5"/>
+      <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
-      <c r="A14" s="5">
+      <c r="A14" s="7">
         <v>3.5</v>
       </c>
-      <c r="B14" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D14" s="7">
+      <c r="B14" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="D14" s="9">
         <v>5.0</v>
       </c>
-      <c r="E14" s="7">
+      <c r="E14" s="9">
         <v>5.0</v>
       </c>
-      <c r="F14" s="5"/>
+      <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
-      <c r="A15" s="5">
+      <c r="A15" s="7">
         <v>4.2</v>
       </c>
-      <c r="B15" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D15" s="7">
+      <c r="B15" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>490</v>
+      </c>
+      <c r="D15" s="9">
         <v>20.0</v>
       </c>
-      <c r="E15" s="7">
+      <c r="E15" s="9">
         <v>20.0</v>
       </c>
-      <c r="F15" s="5"/>
+      <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
-      <c r="A16" s="5">
+      <c r="A16" s="7">
         <v>5.1</v>
       </c>
-      <c r="B16" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D16" s="7">
+      <c r="B16" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>491</v>
+      </c>
+      <c r="D16" s="9">
         <v>20.0</v>
       </c>
-      <c r="E16" s="7">
+      <c r="E16" s="9">
         <v>20.0</v>
       </c>
-      <c r="F16" s="5"/>
+      <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
-      <c r="A17" s="5">
+      <c r="A17" s="7">
         <v>6.1</v>
       </c>
-      <c r="B17" s="5" t="s">
-[...9 lines deleted...]
-      <c r="F17" s="5"/>
+      <c r="B17" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>492</v>
+      </c>
+      <c r="D17" s="9">
+        <v>20.0</v>
+      </c>
+      <c r="E17" s="9">
+        <v>20.0</v>
+      </c>
+      <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
-      <c r="A18" s="5" t="s">
-[...5 lines deleted...]
-      <c r="E18" s="7">
+      <c r="A18" s="7" t="s">
+        <v>493</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="9"/>
+      <c r="E18" s="9">
         <f>SUM(E3:E17)</f>
-        <v>111.68000000000001</v>
-[...2 lines deleted...]
-        <v>361</v>
+        <v>125.010000000000005</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>494</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:S31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
-      <c r="A1" s="6" t="s">
-[...5 lines deleted...]
-      <c r="C1" s="6">
+      <c r="A1" s="8" t="s">
+        <v>495</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>496</v>
+      </c>
+      <c r="C1" s="8">
         <v>1.1</v>
       </c>
-      <c r="D1" s="6">
+      <c r="D1" s="8">
         <v>1.2</v>
       </c>
-      <c r="E1" s="6">
+      <c r="E1" s="8">
         <v>1.3</v>
       </c>
-      <c r="F1" s="6">
+      <c r="F1" s="8">
         <v>1.4</v>
       </c>
-      <c r="G1" s="6">
+      <c r="G1" s="8">
         <v>2.1</v>
       </c>
-      <c r="H1" s="6">
+      <c r="H1" s="8">
         <v>2.2</v>
       </c>
-      <c r="I1" s="6">
+      <c r="I1" s="8">
         <v>2.3</v>
       </c>
-      <c r="J1" s="6">
+      <c r="J1" s="8">
         <v>3.1</v>
       </c>
-      <c r="K1" s="6">
+      <c r="K1" s="8">
         <v>3.2</v>
       </c>
-      <c r="L1" s="6">
+      <c r="L1" s="8">
         <v>3.3</v>
       </c>
-      <c r="M1" s="6">
+      <c r="M1" s="8">
         <v>3.4</v>
       </c>
-      <c r="N1" s="6">
+      <c r="N1" s="8">
         <v>3.5</v>
       </c>
-      <c r="O1" s="6">
+      <c r="O1" s="8">
         <v>4.2</v>
       </c>
-      <c r="P1" s="6">
+      <c r="P1" s="8">
         <v>5.1</v>
       </c>
-      <c r="Q1" s="6">
+      <c r="Q1" s="8">
         <v>6.1</v>
       </c>
-      <c r="R1" s="6" t="s">
-[...3 lines deleted...]
-        <v>346</v>
+      <c r="R1" s="8" t="s">
+        <v>497</v>
+      </c>
+      <c r="S1" s="8" t="s">
+        <v>479</v>
       </c>
     </row>
     <row r="2" spans="1:19">
-      <c r="A2" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R2" s="5" t="str">
+      <c r="A2" s="7" t="s">
+        <v>498</v>
+      </c>
+      <c r="B2" s="7"/>
+      <c r="C2" s="7"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
+      <c r="J2" s="7"/>
+      <c r="K2" s="7"/>
+      <c r="L2" s="7"/>
+      <c r="M2" s="7"/>
+      <c r="N2" s="7"/>
+      <c r="O2" s="7"/>
+      <c r="P2" s="7"/>
+      <c r="Q2" s="7"/>
+      <c r="R2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:Q2),"")</f>
         <v/>
       </c>
-      <c r="S2" s="5"/>
+      <c r="S2" s="7"/>
     </row>
     <row r="3" spans="1:19">
-      <c r="A3" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R3" s="5" t="str">
+      <c r="A3" s="7" t="s">
+        <v>499</v>
+      </c>
+      <c r="B3" s="7"/>
+      <c r="C3" s="7"/>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
+      <c r="J3" s="7"/>
+      <c r="K3" s="7"/>
+      <c r="L3" s="7"/>
+      <c r="M3" s="7"/>
+      <c r="N3" s="7"/>
+      <c r="O3" s="7"/>
+      <c r="P3" s="7"/>
+      <c r="Q3" s="7"/>
+      <c r="R3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:Q3),"")</f>
         <v/>
       </c>
-      <c r="S3" s="5"/>
+      <c r="S3" s="7"/>
     </row>
     <row r="4" spans="1:19">
-      <c r="A4" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R4" s="5" t="str">
+      <c r="A4" s="7" t="s">
+        <v>500</v>
+      </c>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
+      <c r="J4" s="7"/>
+      <c r="K4" s="7"/>
+      <c r="L4" s="7"/>
+      <c r="M4" s="7"/>
+      <c r="N4" s="7"/>
+      <c r="O4" s="7"/>
+      <c r="P4" s="7"/>
+      <c r="Q4" s="7"/>
+      <c r="R4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:Q4),"")</f>
         <v/>
       </c>
-      <c r="S4" s="5"/>
+      <c r="S4" s="7"/>
     </row>
     <row r="5" spans="1:19">
-      <c r="A5" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R5" s="5" t="str">
+      <c r="A5" s="7" t="s">
+        <v>501</v>
+      </c>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7"/>
+      <c r="J5" s="7"/>
+      <c r="K5" s="7"/>
+      <c r="L5" s="7"/>
+      <c r="M5" s="7"/>
+      <c r="N5" s="7"/>
+      <c r="O5" s="7"/>
+      <c r="P5" s="7"/>
+      <c r="Q5" s="7"/>
+      <c r="R5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:Q5),"")</f>
         <v/>
       </c>
-      <c r="S5" s="5"/>
+      <c r="S5" s="7"/>
     </row>
     <row r="6" spans="1:19">
-      <c r="A6" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R6" s="5" t="str">
+      <c r="A6" s="7" t="s">
+        <v>502</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="7"/>
+      <c r="J6" s="7"/>
+      <c r="K6" s="7"/>
+      <c r="L6" s="7"/>
+      <c r="M6" s="7"/>
+      <c r="N6" s="7"/>
+      <c r="O6" s="7"/>
+      <c r="P6" s="7"/>
+      <c r="Q6" s="7"/>
+      <c r="R6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:Q6),"")</f>
         <v/>
       </c>
-      <c r="S6" s="5"/>
+      <c r="S6" s="7"/>
     </row>
     <row r="7" spans="1:19">
-      <c r="A7" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R7" s="5" t="str">
+      <c r="A7" s="7" t="s">
+        <v>503</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
+      <c r="J7" s="7"/>
+      <c r="K7" s="7"/>
+      <c r="L7" s="7"/>
+      <c r="M7" s="7"/>
+      <c r="N7" s="7"/>
+      <c r="O7" s="7"/>
+      <c r="P7" s="7"/>
+      <c r="Q7" s="7"/>
+      <c r="R7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:Q7),"")</f>
         <v/>
       </c>
-      <c r="S7" s="5"/>
+      <c r="S7" s="7"/>
     </row>
     <row r="8" spans="1:19">
-      <c r="A8" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R8" s="5" t="str">
+      <c r="A8" s="7" t="s">
+        <v>504</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
+      <c r="J8" s="7"/>
+      <c r="K8" s="7"/>
+      <c r="L8" s="7"/>
+      <c r="M8" s="7"/>
+      <c r="N8" s="7"/>
+      <c r="O8" s="7"/>
+      <c r="P8" s="7"/>
+      <c r="Q8" s="7"/>
+      <c r="R8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:Q8),"")</f>
         <v/>
       </c>
-      <c r="S8" s="5"/>
+      <c r="S8" s="7"/>
     </row>
     <row r="9" spans="1:19">
-      <c r="A9" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R9" s="5" t="str">
+      <c r="A9" s="7" t="s">
+        <v>505</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="7"/>
+      <c r="J9" s="7"/>
+      <c r="K9" s="7"/>
+      <c r="L9" s="7"/>
+      <c r="M9" s="7"/>
+      <c r="N9" s="7"/>
+      <c r="O9" s="7"/>
+      <c r="P9" s="7"/>
+      <c r="Q9" s="7"/>
+      <c r="R9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:Q9),"")</f>
         <v/>
       </c>
-      <c r="S9" s="5"/>
+      <c r="S9" s="7"/>
     </row>
     <row r="10" spans="1:19">
-      <c r="A10" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R10" s="5" t="str">
+      <c r="A10" s="7" t="s">
+        <v>506</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
+      <c r="J10" s="7"/>
+      <c r="K10" s="7"/>
+      <c r="L10" s="7"/>
+      <c r="M10" s="7"/>
+      <c r="N10" s="7"/>
+      <c r="O10" s="7"/>
+      <c r="P10" s="7"/>
+      <c r="Q10" s="7"/>
+      <c r="R10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:Q10),"")</f>
         <v/>
       </c>
-      <c r="S10" s="5"/>
+      <c r="S10" s="7"/>
     </row>
     <row r="11" spans="1:19">
-      <c r="A11" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R11" s="5" t="str">
+      <c r="A11" s="7" t="s">
+        <v>507</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
+      <c r="J11" s="7"/>
+      <c r="K11" s="7"/>
+      <c r="L11" s="7"/>
+      <c r="M11" s="7"/>
+      <c r="N11" s="7"/>
+      <c r="O11" s="7"/>
+      <c r="P11" s="7"/>
+      <c r="Q11" s="7"/>
+      <c r="R11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:Q11),"")</f>
         <v/>
       </c>
-      <c r="S11" s="5"/>
+      <c r="S11" s="7"/>
     </row>
     <row r="12" spans="1:19">
-      <c r="A12" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R12" s="5" t="str">
+      <c r="A12" s="7" t="s">
+        <v>508</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="7"/>
+      <c r="J12" s="7"/>
+      <c r="K12" s="7"/>
+      <c r="L12" s="7"/>
+      <c r="M12" s="7"/>
+      <c r="N12" s="7"/>
+      <c r="O12" s="7"/>
+      <c r="P12" s="7"/>
+      <c r="Q12" s="7"/>
+      <c r="R12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:Q12),"")</f>
         <v/>
       </c>
-      <c r="S12" s="5"/>
+      <c r="S12" s="7"/>
     </row>
     <row r="13" spans="1:19">
-      <c r="A13" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R13" s="5" t="str">
+      <c r="A13" s="7" t="s">
+        <v>509</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
+      <c r="J13" s="7"/>
+      <c r="K13" s="7"/>
+      <c r="L13" s="7"/>
+      <c r="M13" s="7"/>
+      <c r="N13" s="7"/>
+      <c r="O13" s="7"/>
+      <c r="P13" s="7"/>
+      <c r="Q13" s="7"/>
+      <c r="R13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:Q13),"")</f>
         <v/>
       </c>
-      <c r="S13" s="5"/>
+      <c r="S13" s="7"/>
     </row>
     <row r="14" spans="1:19">
-      <c r="A14" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R14" s="5" t="str">
+      <c r="A14" s="7" t="s">
+        <v>510</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
+      <c r="J14" s="7"/>
+      <c r="K14" s="7"/>
+      <c r="L14" s="7"/>
+      <c r="M14" s="7"/>
+      <c r="N14" s="7"/>
+      <c r="O14" s="7"/>
+      <c r="P14" s="7"/>
+      <c r="Q14" s="7"/>
+      <c r="R14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:Q14),"")</f>
         <v/>
       </c>
-      <c r="S14" s="5"/>
+      <c r="S14" s="7"/>
     </row>
     <row r="15" spans="1:19">
-      <c r="A15" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R15" s="5" t="str">
+      <c r="A15" s="7" t="s">
+        <v>511</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
+      <c r="J15" s="7"/>
+      <c r="K15" s="7"/>
+      <c r="L15" s="7"/>
+      <c r="M15" s="7"/>
+      <c r="N15" s="7"/>
+      <c r="O15" s="7"/>
+      <c r="P15" s="7"/>
+      <c r="Q15" s="7"/>
+      <c r="R15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:Q15),"")</f>
         <v/>
       </c>
-      <c r="S15" s="5"/>
+      <c r="S15" s="7"/>
     </row>
     <row r="16" spans="1:19">
-      <c r="A16" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R16" s="5" t="str">
+      <c r="A16" s="7" t="s">
+        <v>512</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
+      <c r="J16" s="7"/>
+      <c r="K16" s="7"/>
+      <c r="L16" s="7"/>
+      <c r="M16" s="7"/>
+      <c r="N16" s="7"/>
+      <c r="O16" s="7"/>
+      <c r="P16" s="7"/>
+      <c r="Q16" s="7"/>
+      <c r="R16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:Q16),"")</f>
         <v/>
       </c>
-      <c r="S16" s="5"/>
+      <c r="S16" s="7"/>
     </row>
     <row r="17" spans="1:19">
-      <c r="A17" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R17" s="5" t="str">
+      <c r="A17" s="7" t="s">
+        <v>513</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
+      <c r="J17" s="7"/>
+      <c r="K17" s="7"/>
+      <c r="L17" s="7"/>
+      <c r="M17" s="7"/>
+      <c r="N17" s="7"/>
+      <c r="O17" s="7"/>
+      <c r="P17" s="7"/>
+      <c r="Q17" s="7"/>
+      <c r="R17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:Q17),"")</f>
         <v/>
       </c>
-      <c r="S17" s="5"/>
+      <c r="S17" s="7"/>
     </row>
     <row r="18" spans="1:19">
-      <c r="A18" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R18" s="5" t="str">
+      <c r="A18" s="7" t="s">
+        <v>514</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
+      <c r="L18" s="7"/>
+      <c r="M18" s="7"/>
+      <c r="N18" s="7"/>
+      <c r="O18" s="7"/>
+      <c r="P18" s="7"/>
+      <c r="Q18" s="7"/>
+      <c r="R18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:Q18),"")</f>
         <v/>
       </c>
-      <c r="S18" s="5"/>
+      <c r="S18" s="7"/>
     </row>
     <row r="19" spans="1:19">
-      <c r="A19" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R19" s="5" t="str">
+      <c r="A19" s="7" t="s">
+        <v>515</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
+      <c r="P19" s="7"/>
+      <c r="Q19" s="7"/>
+      <c r="R19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:Q19),"")</f>
         <v/>
       </c>
-      <c r="S19" s="5"/>
+      <c r="S19" s="7"/>
     </row>
     <row r="20" spans="1:19">
-      <c r="A20" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R20" s="5" t="str">
+      <c r="A20" s="7" t="s">
+        <v>516</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
+      <c r="P20" s="7"/>
+      <c r="Q20" s="7"/>
+      <c r="R20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:Q20),"")</f>
         <v/>
       </c>
-      <c r="S20" s="5"/>
+      <c r="S20" s="7"/>
     </row>
     <row r="21" spans="1:19">
-      <c r="A21" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R21" s="5" t="str">
+      <c r="A21" s="7" t="s">
+        <v>517</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+      <c r="P21" s="7"/>
+      <c r="Q21" s="7"/>
+      <c r="R21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:Q21),"")</f>
         <v/>
       </c>
-      <c r="S21" s="5"/>
+      <c r="S21" s="7"/>
     </row>
     <row r="22" spans="1:19">
-      <c r="A22" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R22" s="5" t="str">
+      <c r="A22" s="7" t="s">
+        <v>518</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+      <c r="P22" s="7"/>
+      <c r="Q22" s="7"/>
+      <c r="R22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:Q22),"")</f>
         <v/>
       </c>
-      <c r="S22" s="5"/>
+      <c r="S22" s="7"/>
     </row>
     <row r="23" spans="1:19">
-      <c r="A23" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R23" s="5" t="str">
+      <c r="A23" s="7" t="s">
+        <v>519</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
+      <c r="P23" s="7"/>
+      <c r="Q23" s="7"/>
+      <c r="R23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:Q23),"")</f>
         <v/>
       </c>
-      <c r="S23" s="5"/>
+      <c r="S23" s="7"/>
     </row>
     <row r="24" spans="1:19">
-      <c r="A24" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R24" s="5" t="str">
+      <c r="A24" s="7" t="s">
+        <v>520</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+      <c r="P24" s="7"/>
+      <c r="Q24" s="7"/>
+      <c r="R24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:Q24),"")</f>
         <v/>
       </c>
-      <c r="S24" s="5"/>
+      <c r="S24" s="7"/>
     </row>
     <row r="25" spans="1:19">
-      <c r="A25" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R25" s="5" t="str">
+      <c r="A25" s="7" t="s">
+        <v>521</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+      <c r="P25" s="7"/>
+      <c r="Q25" s="7"/>
+      <c r="R25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:Q25),"")</f>
         <v/>
       </c>
-      <c r="S25" s="5"/>
+      <c r="S25" s="7"/>
     </row>
     <row r="26" spans="1:19">
-      <c r="A26" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R26" s="5" t="str">
+      <c r="A26" s="7" t="s">
+        <v>522</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+      <c r="P26" s="7"/>
+      <c r="Q26" s="7"/>
+      <c r="R26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:Q26),"")</f>
         <v/>
       </c>
-      <c r="S26" s="5"/>
+      <c r="S26" s="7"/>
     </row>
     <row r="27" spans="1:19">
-      <c r="A27" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R27" s="5" t="str">
+      <c r="A27" s="7" t="s">
+        <v>523</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+      <c r="P27" s="7"/>
+      <c r="Q27" s="7"/>
+      <c r="R27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:Q27),"")</f>
         <v/>
       </c>
-      <c r="S27" s="5"/>
+      <c r="S27" s="7"/>
     </row>
     <row r="28" spans="1:19">
-      <c r="A28" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R28" s="5" t="str">
+      <c r="A28" s="7" t="s">
+        <v>524</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+      <c r="P28" s="7"/>
+      <c r="Q28" s="7"/>
+      <c r="R28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:Q28),"")</f>
         <v/>
       </c>
-      <c r="S28" s="5"/>
+      <c r="S28" s="7"/>
     </row>
     <row r="29" spans="1:19">
-      <c r="A29" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R29" s="5" t="str">
+      <c r="A29" s="7" t="s">
+        <v>525</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+      <c r="P29" s="7"/>
+      <c r="Q29" s="7"/>
+      <c r="R29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:Q29),"")</f>
         <v/>
       </c>
-      <c r="S29" s="5"/>
+      <c r="S29" s="7"/>
     </row>
     <row r="30" spans="1:19">
-      <c r="A30" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R30" s="5" t="str">
+      <c r="A30" s="7" t="s">
+        <v>526</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+      <c r="P30" s="7"/>
+      <c r="Q30" s="7"/>
+      <c r="R30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:Q30),"")</f>
         <v/>
       </c>
-      <c r="S30" s="5"/>
+      <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
-      <c r="A31" s="5" t="s">
-[...18 lines deleted...]
-      <c r="R31" s="5" t="str">
+      <c r="A31" s="7" t="s">
+        <v>527</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+      <c r="P31" s="7"/>
+      <c r="Q31" s="7"/>
+      <c r="R31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:Q31),"")</f>
         <v/>
       </c>
-      <c r="S31" s="5"/>
+      <c r="S31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="450">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C5">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C6">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C7">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C8">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C9">
@@ -4848,2627 +5450,3437 @@
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="A2" sqref="A2:B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="40" customWidth="true" style="0"/>
+    <col min="3" max="3" width="45" customWidth="true" style="0"/>
+    <col min="4" max="4" width="20" customWidth="true" style="0"/>
+    <col min="5" max="5" width="20" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>26</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:E4"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:H7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="6" t="s">
-[...21 lines deleted...]
-        <v>34</v>
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="5" t="s">
+      <c r="A2" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="5" t="s">
-[...18 lines deleted...]
-        <v>41</v>
+      <c r="B2" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="G2" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="H2" s="7" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="5" t="s">
+      <c r="A3" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...18 lines deleted...]
-        <v>48</v>
+      <c r="B3" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="H3" s="7" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="H7" s="7" t="s">
         <v>49</v>
-      </c>
-[...94 lines deleted...]
-        <v>41</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="K2" sqref="K2:K16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="6" t="s">
-[...17 lines deleted...]
-      <c r="G1" s="6" t="s">
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="I1" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="J1" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" s="8" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
+      <c r="A2" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="7">
+        <v>1.1</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="G2" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="H2" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="I2" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="J2" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="K2" s="9">
+        <v>6.67</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11">
+      <c r="A3" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="H3" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="I3" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="J3" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="K3" s="9">
+        <v>6.67</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
+      <c r="A4" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="7">
+        <v>1.3</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="I4" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="J4" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="K4" s="9">
+        <v>6.67</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7">
+        <v>1.4</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="I5" s="7"/>
+      <c r="J5" s="7"/>
+      <c r="K5" s="9">
+        <v>6.67</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="I6" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="J6" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="K6" s="9">
+        <v>6.67</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="7">
+        <v>2.2</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="I7" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="J7" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="K7" s="9">
+        <v>6.67</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="7">
+        <v>2.3</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="H8" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="I8" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="J8" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="K8" s="9">
+        <v>6.67</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="I9" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="J9" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="K9" s="9">
+        <v>6.67</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="H10" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="I10" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="J10" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="K10" s="9">
+        <v>6.67</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="7">
+        <v>3.3</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="H11" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="I11" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="J11" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="K11" s="9">
+        <v>6.67</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" s="7">
+        <v>3.4</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="H12" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="I12" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="J12" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="K12" s="9">
+        <v>6.67</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="7">
+        <v>3.5</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="F13" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="G13" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="H13" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="I13" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="J13" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="K13" s="9">
+        <v>6.67</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="7">
+        <v>4.2</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>160</v>
+      </c>
+      <c r="H14" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="I14" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="J14" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="K14" s="9">
+        <v>6.67</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" s="7">
+        <v>5.1</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="F15" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="G15" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="H15" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="I15" s="7" t="s">
+        <v>166</v>
+      </c>
+      <c r="J15" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="K15" s="9">
+        <v>6.67</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="7">
+        <v>6.1</v>
+      </c>
+      <c r="C16" s="7" t="s">
         <v>77</v>
       </c>
-      <c r="H1" s="6" t="s">
-[...75 lines deleted...]
-      <c r="J3" s="5" t="s">
+      <c r="D16" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="F16" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="G16" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="H16" s="7" t="s">
         <v>94</v>
       </c>
-      <c r="K3" s="7">
-[...434 lines deleted...]
-      <c r="K16" s="7">
+      <c r="I16" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="J16" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="K16" s="9">
         <v>6.67</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I49"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="6" t="s">
-[...24 lines deleted...]
-        <v>165</v>
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>173</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>177</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>178</v>
+      </c>
+      <c r="I1" s="8" t="s">
+        <v>179</v>
       </c>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" s="5" t="s">
+      <c r="A2" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="5">
+      <c r="B2" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="C2" s="7">
         <v>1</v>
       </c>
-      <c r="D2" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I2" s="5"/>
+      <c r="D2" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="5" t="s">
+      <c r="A3" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="5">
+      <c r="B3" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="C3" s="7">
         <v>2</v>
       </c>
-      <c r="D3" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I3" s="5"/>
+      <c r="D3" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="5">
+      <c r="B4" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="C4" s="7">
         <v>3</v>
       </c>
-      <c r="D4" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I4" s="5"/>
+      <c r="D4" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" s="5" t="s">
+      <c r="A5" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="5">
+      <c r="B5" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="C5" s="7">
         <v>4</v>
       </c>
-      <c r="D5" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I5" s="5"/>
+      <c r="D5" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7"/>
     </row>
     <row r="6" spans="1:9">
-      <c r="A6" s="5" t="s">
+      <c r="A6" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="5">
+      <c r="B6" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="C6" s="7">
         <v>5</v>
       </c>
-      <c r="D6" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I6" s="5"/>
+      <c r="D6" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="7"/>
     </row>
     <row r="7" spans="1:9">
-      <c r="A7" s="5" t="s">
+      <c r="A7" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="5">
+      <c r="B7" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="C7" s="7">
         <v>6</v>
       </c>
-      <c r="D7" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I7" s="5"/>
+      <c r="D7" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
     </row>
     <row r="8" spans="1:9">
-      <c r="A8" s="5" t="s">
+      <c r="A8" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="5">
+      <c r="B8" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="C8" s="7">
         <v>7</v>
       </c>
-      <c r="D8" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I8" s="5"/>
+      <c r="D8" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
     </row>
     <row r="9" spans="1:9">
-      <c r="A9" s="5" t="s">
+      <c r="A9" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="5">
+      <c r="B9" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="C9" s="7">
         <v>8</v>
       </c>
-      <c r="D9" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I9" s="5"/>
+      <c r="D9" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="7"/>
     </row>
     <row r="10" spans="1:9">
-      <c r="A10" s="5" t="s">
+      <c r="A10" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B10" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="5">
+      <c r="B10" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="C10" s="7">
         <v>9</v>
       </c>
-      <c r="D10" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I10" s="5"/>
+      <c r="D10" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
     </row>
     <row r="11" spans="1:9">
-      <c r="A11" s="5" t="s">
+      <c r="A11" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="5">
+      <c r="B11" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="C11" s="7">
         <v>10</v>
       </c>
-      <c r="D11" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I11" s="5"/>
+      <c r="D11" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
     </row>
     <row r="12" spans="1:9">
-      <c r="A12" s="5" t="s">
+      <c r="A12" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="5">
+      <c r="B12" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="C12" s="7">
         <v>11</v>
       </c>
-      <c r="D12" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I12" s="5"/>
+      <c r="D12" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="7"/>
     </row>
     <row r="13" spans="1:9">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B13" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="5">
+      <c r="B13" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="C13" s="7">
         <v>12</v>
       </c>
-      <c r="D13" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I13" s="5"/>
+      <c r="D13" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
     </row>
     <row r="14" spans="1:9">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B14" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="5">
+      <c r="B14" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="C14" s="7">
         <v>13</v>
       </c>
-      <c r="D14" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I14" s="5"/>
+      <c r="D14" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
     </row>
     <row r="15" spans="1:9">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B15" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="5">
+      <c r="B15" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="C15" s="7">
         <v>14</v>
       </c>
-      <c r="D15" s="5" t="s">
+      <c r="D15" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="7" t="s">
         <v>180</v>
       </c>
-      <c r="E15" s="5"/>
-[...6 lines deleted...]
-      <c r="A16" s="5" t="s">
+      <c r="C16" s="7">
+        <v>1</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B16" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C16" s="5">
+      <c r="B17" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="C17" s="7">
+        <v>2</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="C18" s="7">
+        <v>3</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="C19" s="7">
+        <v>4</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="C20" s="7">
+        <v>5</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="C21" s="7">
+        <v>6</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="C22" s="7">
         <v>1</v>
       </c>
-      <c r="D16" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A17" s="5" t="s">
+      <c r="D22" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B17" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="5">
+      <c r="B23" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="C23" s="7">
         <v>2</v>
       </c>
-      <c r="D17" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A18" s="5" t="s">
+      <c r="D23" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B18" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="5">
+      <c r="B24" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="C24" s="7">
         <v>3</v>
       </c>
-      <c r="D18" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A19" s="5" t="s">
+      <c r="D24" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B19" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="5">
+      <c r="B25" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="C25" s="7">
         <v>4</v>
       </c>
-      <c r="D19" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A20" s="5" t="s">
+      <c r="D25" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B20" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="5">
+      <c r="B26" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="C26" s="7">
         <v>5</v>
       </c>
-      <c r="D20" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A21" s="5" t="s">
+      <c r="D26" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="5">
+      <c r="B27" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="C27" s="7">
         <v>6</v>
       </c>
-      <c r="D21" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A22" s="5" t="s">
+      <c r="D27" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B22" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="5">
+      <c r="B28" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="C28" s="7">
+        <v>7</v>
+      </c>
+      <c r="D28" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="C29" s="7">
+        <v>8</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="C30" s="7">
+        <v>9</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="C31" s="7">
+        <v>10</v>
+      </c>
+      <c r="D31" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="C32" s="7">
+        <v>11</v>
+      </c>
+      <c r="D32" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+    </row>
+    <row r="33" spans="1:9">
+      <c r="A33" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="C33" s="7">
+        <v>12</v>
+      </c>
+      <c r="D33" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="A34" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="C34" s="7">
+        <v>13</v>
+      </c>
+      <c r="D34" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="C35" s="7">
         <v>1</v>
       </c>
-      <c r="D22" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A23" s="5" t="s">
+      <c r="D35" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B23" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="5">
+      <c r="B36" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="C36" s="7">
         <v>2</v>
       </c>
-      <c r="D23" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A24" s="5" t="s">
+      <c r="D36" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B24" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="5">
+      <c r="B37" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="C37" s="7">
         <v>3</v>
       </c>
-      <c r="D24" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A25" s="5" t="s">
+      <c r="D37" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+    </row>
+    <row r="38" spans="1:9">
+      <c r="A38" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B25" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C25" s="5">
+      <c r="B38" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="C38" s="7">
         <v>4</v>
       </c>
-      <c r="D25" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A26" s="5" t="s">
+      <c r="D38" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B26" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C26" s="5">
+      <c r="B39" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="C39" s="7">
         <v>5</v>
       </c>
-      <c r="D26" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A27" s="5" t="s">
+      <c r="D39" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B27" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C27" s="5">
+      <c r="B40" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="C40" s="7">
         <v>6</v>
       </c>
-      <c r="D27" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A28" s="5" t="s">
+      <c r="D40" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B28" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C28" s="5">
+      <c r="B41" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="C41" s="7">
         <v>7</v>
       </c>
-      <c r="D28" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A29" s="5" t="s">
+      <c r="D41" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B29" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C29" s="5">
+      <c r="B42" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="C42" s="7">
         <v>8</v>
       </c>
-      <c r="D29" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A30" s="5" t="s">
+      <c r="D42" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B30" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C30" s="5">
+      <c r="B43" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="C43" s="7">
         <v>9</v>
       </c>
-      <c r="D30" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A31" s="5" t="s">
+      <c r="D43" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B31" s="5" t="s">
-[...15 lines deleted...]
-      <c r="A32" s="5" t="s">
+      <c r="B44" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="C44" s="7">
+        <v>1</v>
+      </c>
+      <c r="D44" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B32" s="5" t="s">
-[...15 lines deleted...]
-      <c r="A33" s="5" t="s">
+      <c r="B45" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="C45" s="7">
         <v>2</v>
       </c>
-      <c r="B33" s="5" t="s">
-[...15 lines deleted...]
-      <c r="A34" s="5" t="s">
+      <c r="D45" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B34" s="5" t="s">
-[...15 lines deleted...]
-      <c r="A35" s="5" t="s">
+      <c r="B46" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="C46" s="7">
+        <v>3</v>
+      </c>
+      <c r="D46" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B35" s="5" t="s">
-[...15 lines deleted...]
-      <c r="A36" s="5" t="s">
+      <c r="B47" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="C47" s="7">
+        <v>4</v>
+      </c>
+      <c r="D47" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="E47" s="7"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="H47" s="7"/>
+      <c r="I47" s="7"/>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B36" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C36" s="5">
+      <c r="B48" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="C48" s="7">
+        <v>5</v>
+      </c>
+      <c r="D48" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="E48" s="7"/>
+      <c r="F48" s="7"/>
+      <c r="G48" s="7"/>
+      <c r="H48" s="7"/>
+      <c r="I48" s="7"/>
+    </row>
+    <row r="49" spans="1:9">
+      <c r="A49" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="D36" s="5" t="s">
-[...72 lines deleted...]
-      <c r="C40" s="5">
+      <c r="B49" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="C49" s="7">
         <v>6</v>
       </c>
-      <c r="D40" s="5" t="s">
-[...177 lines deleted...]
-      <c r="I49" s="5"/>
+      <c r="D49" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="E49" s="7"/>
+      <c r="F49" s="7"/>
+      <c r="G49" s="7"/>
+      <c r="H49" s="7"/>
+      <c r="I49" s="7"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G22"/>
+  <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G22"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
-      <c r="A1" s="3" t="s">
-[...7 lines deleted...]
-      <c r="G1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>229</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
-      <c r="A2" s="6" t="s">
-[...18 lines deleted...]
-        <v>222</v>
+      <c r="A2" s="8" t="s">
+        <v>230</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>231</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>232</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>233</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>234</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>235</v>
+      </c>
+      <c r="G2" s="8" t="s">
+        <v>236</v>
       </c>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="5">
+      <c r="A3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="7">
         <v>20</v>
       </c>
-      <c r="C3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="5">
+      <c r="C3" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="D3" s="7">
         <v>1</v>
       </c>
-      <c r="E3" s="5" t="s">
-[...6 lines deleted...]
-        <v>226</v>
+      <c r="E3" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>240</v>
       </c>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="5"/>
-[...2 lines deleted...]
-      <c r="D4" s="5">
+      <c r="A4" s="7"/>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7">
         <v>2</v>
       </c>
-      <c r="E4" s="5" t="s">
-[...6 lines deleted...]
-        <v>229</v>
+      <c r="E4" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>243</v>
       </c>
     </row>
     <row r="5" spans="1:7">
-      <c r="A5" s="5"/>
-[...2 lines deleted...]
-      <c r="D5" s="5">
+      <c r="A5" s="7"/>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7">
         <v>3</v>
       </c>
-      <c r="E5" s="5" t="s">
-[...6 lines deleted...]
-        <v>232</v>
+      <c r="E5" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>246</v>
       </c>
     </row>
     <row r="6" spans="1:7">
-      <c r="A6" s="5"/>
-[...2 lines deleted...]
-      <c r="D6" s="5">
+      <c r="A6" s="7"/>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7">
         <v>4</v>
       </c>
-      <c r="E6" s="5" t="s">
-[...6 lines deleted...]
-        <v>235</v>
+      <c r="E6" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>249</v>
       </c>
     </row>
     <row r="7" spans="1:7">
-      <c r="A7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="5">
+      <c r="A7" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="7">
         <v>20</v>
       </c>
-      <c r="C7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="5">
+      <c r="C7" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="D7" s="7">
         <v>1</v>
       </c>
-      <c r="E7" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G7" s="5" t="s">
+      <c r="E7" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="7"/>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7">
+        <v>2</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="7"/>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7">
+        <v>3</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="7"/>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7">
+        <v>4</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="7">
+        <v>25</v>
+      </c>
+      <c r="C11" s="7" t="s">
         <v>237</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D8" s="5">
+      <c r="D11" s="7">
+        <v>1</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="7"/>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7">
         <v>2</v>
       </c>
-      <c r="E8" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G8" s="5" t="s">
+      <c r="E12" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="7"/>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7">
+        <v>3</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="F13" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="G13" s="7" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="7"/>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7">
+        <v>4</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" s="7">
+        <v>20</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="D15" s="7">
+        <v>1</v>
+      </c>
+      <c r="E15" s="7" t="s">
         <v>238</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D9" s="5">
+      <c r="F15" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="G15" s="7" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="7"/>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7">
+        <v>2</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="F16" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="G16" s="7" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="7"/>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7">
         <v>3</v>
       </c>
-      <c r="E9" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G9" s="5" t="s">
+      <c r="E17" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="7"/>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7">
+        <v>4</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="G18" s="7" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" s="7">
+        <v>20</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="D19" s="7">
+        <v>1</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="F19" s="7" t="s">
         <v>239</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D10" s="5">
+      <c r="G19" s="7" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="7"/>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7">
+        <v>2</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="F20" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="G20" s="7" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="7"/>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7">
+        <v>3</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="F21" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="G21" s="7" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="7"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7">
         <v>4</v>
       </c>
-      <c r="E10" s="5" t="s">
-[...19 lines deleted...]
-      <c r="D11" s="5">
+      <c r="E22" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="F22" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="G22" s="7" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B23" s="7">
+        <v>20</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="D23" s="7">
         <v>1</v>
       </c>
-      <c r="E11" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G11" s="5" t="s">
+      <c r="E23" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="F23" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="G23" s="7" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="7"/>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7">
+        <v>2</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>241</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="G12" s="5" t="s">
+      <c r="F24" s="7" t="s">
         <v>242</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D13" s="5">
+      <c r="G24" s="7" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="7"/>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7">
         <v>3</v>
       </c>
-      <c r="E13" s="5" t="s">
-[...13 lines deleted...]
-      <c r="D14" s="5">
+      <c r="E25" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="F25" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="G25" s="7" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="7"/>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7">
         <v>4</v>
       </c>
-      <c r="E14" s="5" t="s">
-[...62 lines deleted...]
-      <c r="G17" s="5" t="s">
+      <c r="E26" s="7" t="s">
         <v>247</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="G18" s="5" t="s">
+      <c r="F26" s="7" t="s">
         <v>248</v>
       </c>
-    </row>
-[...71 lines deleted...]
-        <v>252</v>
+      <c r="G26" s="7" t="s">
+        <v>270</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="32" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10" customWidth="true" style="0"/>
+    <col min="4" max="4" width="45" customWidth="true" style="0"/>
+    <col min="5" max="5" width="55" customWidth="true" style="0"/>
+    <col min="6" max="6" width="50" customWidth="true" style="0"/>
+    <col min="7" max="7" width="45" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...7 lines deleted...]
-      </c>
+    <row r="1" spans="1:7">
+      <c r="A1" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="8" t="s">
+        <v>272</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>273</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>274</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>276</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>277</v>
+      </c>
+      <c r="G2" s="8" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="7">
+        <v>1</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C3" s="7">
+        <v>35</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="7"/>
+      <c r="B4" s="7" t="s">
+        <v>284</v>
+      </c>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="7">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="C5" s="7">
+        <v>35</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>287</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>288</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>289</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="7"/>
+      <c r="B6" s="7" t="s">
+        <v>284</v>
+      </c>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7" t="s">
+        <v>291</v>
+      </c>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="7">
+        <v>3</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="C7" s="7">
+        <v>35</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="7"/>
+      <c r="B8" s="7" t="s">
+        <v>284</v>
+      </c>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:G1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A39" sqref="A39:E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12" customWidth="true" style="0"/>
+    <col min="4" max="4" width="60" customWidth="true" style="0"/>
+    <col min="5" max="5" width="40" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>256</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="4" t="s">
+        <v>298</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="10" t="s">
+        <v>301</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="10" t="s">
+        <v>303</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>304</v>
+      </c>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="10" t="s">
+        <v>305</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="10" t="s">
+        <v>307</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="10" t="s">
+        <v>309</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="C7" s="5"/>
+      <c r="D7" s="5"/>
+      <c r="E7" s="5"/>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="11" t="s">
+        <v>174</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>311</v>
+      </c>
+      <c r="C8" s="11" t="s">
+        <v>312</v>
+      </c>
+      <c r="D8" s="11" t="s">
+        <v>313</v>
+      </c>
+      <c r="E8" s="11" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="7">
+        <v>1</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="7">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="7">
+        <v>3</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="7">
+        <v>4</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="7">
+        <v>5</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>331</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1"/>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="10" t="s">
+        <v>301</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
+      <c r="E16" s="5"/>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="10" t="s">
+        <v>303</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="C17" s="5"/>
+      <c r="D17" s="5"/>
+      <c r="E17" s="5"/>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="10" t="s">
+        <v>305</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5"/>
+      <c r="E18" s="5"/>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="10" t="s">
+        <v>307</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="C19" s="5"/>
+      <c r="D19" s="5"/>
+      <c r="E19" s="5"/>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="10" t="s">
+        <v>309</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5"/>
+      <c r="E20" s="5"/>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="11" t="s">
+        <v>174</v>
+      </c>
+      <c r="B21" s="11" t="s">
+        <v>311</v>
+      </c>
+      <c r="C21" s="11" t="s">
+        <v>312</v>
+      </c>
+      <c r="D21" s="11" t="s">
+        <v>313</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="7">
+        <v>1</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>340</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="7">
+        <v>2</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="7">
+        <v>3</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="7">
+        <v>4</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="7">
+        <v>5</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1"/>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="10" t="s">
+        <v>301</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="C29" s="5"/>
+      <c r="D29" s="5"/>
+      <c r="E29" s="5"/>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="10" t="s">
+        <v>303</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="C30" s="5"/>
+      <c r="D30" s="5"/>
+      <c r="E30" s="5"/>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="10" t="s">
+        <v>305</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="C31" s="5"/>
+      <c r="D31" s="5"/>
+      <c r="E31" s="5"/>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="10" t="s">
+        <v>307</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="C32" s="5"/>
+      <c r="D32" s="5"/>
+      <c r="E32" s="5"/>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="10" t="s">
+        <v>309</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>356</v>
+      </c>
+      <c r="C33" s="5"/>
+      <c r="D33" s="5"/>
+      <c r="E33" s="5"/>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="11" t="s">
+        <v>174</v>
+      </c>
+      <c r="B34" s="11" t="s">
+        <v>311</v>
+      </c>
+      <c r="C34" s="11" t="s">
+        <v>312</v>
+      </c>
+      <c r="D34" s="11" t="s">
+        <v>313</v>
+      </c>
+      <c r="E34" s="11" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="7">
+        <v>1</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="7">
+        <v>2</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="D36" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="7">
+        <v>3</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="7">
+        <v>4</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="D38" s="7" t="s">
+        <v>363</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="7">
+        <v>5</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="D39" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>366</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="B15:E15"/>
+    <mergeCell ref="B16:E16"/>
+    <mergeCell ref="B17:E17"/>
+    <mergeCell ref="B18:E18"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="B33:E33"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>367</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
-      <c r="A2" s="6" t="s">
-[...9 lines deleted...]
-        <v>260</v>
+      <c r="A2" s="8" t="s">
+        <v>230</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>368</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>369</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>370</v>
       </c>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="5" t="s">
-[...9 lines deleted...]
-        <v>263</v>
+      <c r="A3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>373</v>
       </c>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="5" t="s">
-[...9 lines deleted...]
-        <v>266</v>
+      <c r="A4" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>376</v>
       </c>
     </row>
     <row r="5" spans="1:4">
-      <c r="A5" s="5" t="s">
-[...9 lines deleted...]
-        <v>269</v>
+      <c r="A5" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>379</v>
       </c>
     </row>
     <row r="6" spans="1:4">
-      <c r="A6" s="5" t="s">
-[...9 lines deleted...]
-        <v>270</v>
+      <c r="A6" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>380</v>
       </c>
     </row>
     <row r="7" spans="1:4">
-      <c r="A7" s="5" t="s">
-[...9 lines deleted...]
-        <v>271</v>
+      <c r="A7" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>381</v>
       </c>
     </row>
     <row r="8" spans="1:4">
-      <c r="A8" s="5" t="s">
-[...9 lines deleted...]
-        <v>272</v>
+      <c r="A8" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>382</v>
       </c>
     </row>
     <row r="9" spans="1:4">
-      <c r="A9" s="5" t="s">
-[...9 lines deleted...]
-        <v>273</v>
+      <c r="A9" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>383</v>
       </c>
     </row>
     <row r="10" spans="1:4">
-      <c r="A10" s="5" t="s">
-[...9 lines deleted...]
-        <v>274</v>
+      <c r="A10" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>384</v>
       </c>
     </row>
     <row r="11" spans="1:4">
-      <c r="A11" s="5" t="s">
-[...9 lines deleted...]
-        <v>275</v>
+      <c r="A11" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>385</v>
       </c>
     </row>
     <row r="12" spans="1:4">
-      <c r="A12" s="5" t="s">
-[...9 lines deleted...]
-        <v>276</v>
+      <c r="A12" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>386</v>
       </c>
     </row>
     <row r="13" spans="1:4">
-      <c r="A13" s="5" t="s">
-[...9 lines deleted...]
-        <v>277</v>
+      <c r="A13" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>387</v>
       </c>
     </row>
     <row r="14" spans="1:4">
-      <c r="A14" s="5" t="s">
-[...9 lines deleted...]
-        <v>278</v>
+      <c r="A14" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>388</v>
       </c>
     </row>
     <row r="15" spans="1:4">
-      <c r="A15" s="5" t="s">
-[...9 lines deleted...]
-        <v>279</v>
+      <c r="A15" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>389</v>
       </c>
     </row>
     <row r="16" spans="1:4">
-      <c r="A16" s="5" t="s">
-[...9 lines deleted...]
-        <v>280</v>
+      <c r="A16" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>390</v>
       </c>
     </row>
     <row r="17" spans="1:4">
-      <c r="A17" s="5" t="s">
-[...9 lines deleted...]
-        <v>281</v>
+      <c r="A17" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>391</v>
       </c>
     </row>
     <row r="18" spans="1:4">
-      <c r="A18" s="5" t="s">
-[...9 lines deleted...]
-        <v>283</v>
+      <c r="A18" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>393</v>
       </c>
     </row>
     <row r="19" spans="1:4">
-      <c r="A19" s="5" t="s">
-[...9 lines deleted...]
-        <v>285</v>
+      <c r="A19" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>394</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>395</v>
       </c>
     </row>
     <row r="20" spans="1:4">
-      <c r="A20" s="5" t="s">
-[...9 lines deleted...]
-        <v>287</v>
+      <c r="A20" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>397</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>