--- v1 (2026-07-03)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 18:23</t>
+    <t>01/09/2026 13:29</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto autonómico para Biología y Geología de 4º ESO; aplica íntegramente el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Biología y Geología</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Madrid mantiene sin cambios todos los criterios de evaluación (CE), competencias específicas, saberes básicos y demás elementos curriculares del BOE para Biología y Geología de 4.º ESO.</t>
   </si>