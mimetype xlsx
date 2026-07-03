--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="390">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="398">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Biología y Geología</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>4.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Región de Murcia</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:28</t>
+    <t>03/07/2026 18:24</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -478,51 +478,66 @@
   <si>
     <t>Evaluar únicamente la conclusión final del experimento sin calificar el proceso técnico de toma de datos o el manejo del instrumental.</t>
   </si>
   <si>
     <t>Interpretar y analizar los resultados obtenidos en un proyecto de investigación utilizando, cuando sea necesario, herramientas matemáticas y tecnológicas y obteniendo conclusiones razonadas y fundamentadas o valorar la imposibilidad de hacerlo.</t>
   </si>
   <si>
     <t>Analizar y explicar el significado de los datos obtenidos en investigaciones científicas, apoyándose en cálculos matemáticos y herramientas digitales para extraer conclusiones válidas.</t>
   </si>
   <si>
     <t>Interpretar</t>
   </si>
   <si>
     <t>El alumnado entrega un informe de resultados que incluye gráficas, tablas y una discusión técnica donde se justifica la relación entre las variables biológicas o geológicas estudiadas.</t>
   </si>
   <si>
     <t>Sesión de laboratorio o taller de informática donde se procesan datos experimentales sobre herencia genética, ecología o procesos geológicos externos.</t>
   </si>
   <si>
     <t>Limitarse a la descripción literal de los datos numéricos o gráficas sin realizar una conexión con los principios científicos que explican esos resultados.</t>
   </si>
   <si>
     <t>Cooperar y colaborar en las distintas fases de un proyecto científico para trabajar con mayor eficiencia, valorando la importancia de la cooperación en la investigación, utilizando espacios virtuales cuando sea necesario, respetando la diversidad y la igualdad de género y favoreciendo la inclusión.</t>
   </si>
   <si>
-    <t>Caso aplicado, práctica o análisis de imagen</t>
+    <t>Cooperar en un proyecto científico asumiendo un rol responsable, usando espacios virtuales y favoreciendo la inclusión y la igualdad.</t>
+  </si>
+  <si>
+    <t>cooperar</t>
+  </si>
+  <si>
+    <t>El alumnado participa activamente en un proyecto grupal, asumiendo un rol responsable y contribuyendo al equipo mediante herramientas virtuales cuando sea necesario.</t>
+  </si>
+  <si>
+    <t>Observacion sistematica</t>
+  </si>
+  <si>
+    <t>Trabajo en equipo durante una investigación científica en el laboratorio o aula.</t>
+  </si>
+  <si>
+    <t>Evaluar la cooperación solo mediante un producto grupal sin diferenciar aportaciones individuales.</t>
   </si>
   <si>
     <t>Resolver problemas o dar explicación a procesos biológicos o geológicos utilizando conocimientos, datos e información proporcionados por el docente, el razonamiento lógico, el pensamiento computacional o recursos digitales</t>
   </si>
   <si>
     <t>Resolver problemas y explicar procesos biológicos o geológicos aplicando el razonamiento lógico, el pensamiento computacional y herramientas digitales a partir de datos suministrados.</t>
   </si>
   <si>
     <t>Resolver</t>
   </si>
   <si>
     <t>El alumnado entrega la resolución de problemas o informes técnicos donde se detallan los pasos lógicos, algoritmos o simulaciones digitales empleados para explicar fenómenos naturales.</t>
   </si>
   <si>
     <t>Resolución de supuestos prácticos sobre genética mendeliana, dinámica terrestre o interpretación de perfiles topográficos utilizando software específico o diagramas de flujo.</t>
   </si>
   <si>
     <t>Calificar únicamente el resultado numérico final en problemas de genética o geología, ignorando el proceso de razonamiento lógico o el uso de herramientas digitales.</t>
   </si>
   <si>
     <t>Analizar críticamente la solución a un problema sobre fenómenos biológicos y geológicos, cambiando los procedimientos utilizados o las conclusiones si dicha solución no fuese viable o ante nuevos datos aportados con posterioridad.</t>
   </si>
   <si>
     <t>Evaluar la validez y coherencia de los resultados obtenidos al resolver problemas biológicos o geológicos, detectando errores y proponiendo mejoras si los datos no son lógicos.</t>
   </si>
@@ -796,50 +811,66 @@
 → Realiza un cálculo de biomasa siguiendo una fórmula dada, pero no detecta si el resultado obtenido es biológicamente imposible o incoherente con el ecosistema planteado.</t>
   </si>
   <si>
     <t>Resuelve problemas y explica procesos cotidianos aplicando razonamiento lógico y pensamiento computacional (descomposición, patrones), analizando la validez de las soluciones y reformulando el procedimiento de forma autónoma cuando es necesario.
 → Diseña una clave dicotómica para identificar minerales del entorno, detecta fallos en la jerarquía de los criterios elegidos y los corrige para que la clave sea funcional.</t>
   </si>
   <si>
     <t>Resuelve problemas complejos o nuevos integrando el pensamiento computacional de forma eficiente, justifica la elección de los procedimientos y propone optimizaciones o alternativas creativas basadas en un análisis crítico profundo de los resultados.
 → Modela el impacto de un contaminante en un acuífero usando lógica computacional, evalúa la eficiencia de diferentes estrategias de biorremediación y propone la solución más sostenible basándose en el análisis de datos.</t>
   </si>
   <si>
     <t>Identifica de forma aislada y con ayuda algunos efectos de las acciones humanas sobre el medio ambiente o la salud, sin establecer vínculos científicos claros ni proponer hábitos de mejora concretos.
 → Enumera algunos contaminantes comunes sin explicar su origen biológico ni su impacto directo en la salud humana.</t>
   </si>
   <si>
     <t>Describe los efectos de determinadas acciones humanas sobre el entorno y la salud basándose en nociones científicas básicas, reconociendo la importancia de la sostenibilidad y la salud individual aunque con un análisis crítico limitado.
 → Completa una tabla que relaciona actividades humanas (como el uso excesivo de plásticos) con consecuencias ambientales y propone un cambio de hábito sencillo.</t>
   </si>
   <si>
     <t>Analiza con fundamentos científicos los impactos de las acciones humanas sobre la biodiversidad y la salud, proponiendo y adoptando hábitos sostenibles y saludables mediante un análisis crítico de las conductas propias y ajenas.
 → Redacta un informe analizando cómo el cambio climático potencia riesgos naturales locales y propone un plan de acción personal con hábitos basados en el desarrollo sostenible.</t>
   </si>
   <si>
     <t>Evalúa de forma integral y compleja las interacciones entre acciones humanas, riesgos naturales y salud colectiva, diseñando estrategias originales para promover hábitos sostenibles y argumentando su necesidad con rigor científico.
 → Diseña y presenta una campaña de concienciación escolar que integra datos sobre biodiversidad local, salud pública y gestión de riesgos, evaluando críticamente el impacto de la huella ecológica del centro.</t>
+  </si>
+  <si>
+    <t>Identifica de forma aislada y con ayuda docente algunos elementos superficiales de un paisaje, sin llegar a explicar su origen geológico ni reconocer su valor como patrimonio o los riesgos asociados.
+→ Nombra elementos como rocas o relieve en una fotografía, pero es incapaz de señalar un riesgo natural o una medida de protección básica.</t>
+  </si>
+  <si>
+    <t>Describe los elementos de un paisaje y su historia geológica básica siguiendo guías estructuradas, identificando riesgos naturales evidentes y proponiendo medidas de protección genéricas sin profundizar en la fragilidad del sistema.
+→ Completa una ficha guiada sobre un relieve local identificando el tipo de roca y mencionando que la erosión es un riesgo, proponiendo 'no tirar basura' como protección.</t>
+  </si>
+  <si>
+    <t>Analiza un paisaje concreto valorándolo como patrimonio natural, explica su historia geológica a partir de la interpretación de cortes y mapas, e identifica riesgos naturales proponiendo acciones de protección coherentes con la fragilidad detectada.
+→ Redacta un informe sobre un entorno natural cercano donde deduce la secuencia de estratos, identifica una zona de inundabilidad y propone limitar la edificación en dicha área.</t>
+  </si>
+  <si>
+    <t>Integra conocimientos geológicos complejos para justificar la singularidad de un paisaje, deduce con precisión su evolución temporal, evalúa la vulnerabilidad del patrimonio ante riesgos antrópicos y naturales, y diseña estrategias de conservación fundamentadas.
+→ Presentación multimedia que correlaciona la tectónica de placas con el relieve actual, predice cambios futuros por erosión y propone un plan de gestión sostenible basado en la normativa ambiental.</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas</t>
   </si>
   <si>
     <t>Las SDAs sugeridas aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
@@ -969,198 +1000,195 @@
 • Elaborar un informe de impacto ambiental o una propuesta de protección del patrimonio natural en formatos diversos: podcast científico, vídeo-reportaje de campo o panel técnico.
 • Realizar una simulación de gestión de riesgos naturales mediante la creación de mapas de vulnerabilidad y planes de evacuación basados en el análisis geológico previo.</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de implicación mediante la conexión con el entorno real.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Plantear un reto de 'Geología Forense' donde deban reconstruir la historia de un paisaje cercano a partir de muestras de rocas y fotografías aéreas antiguas.
 • Organizar un debate de roles (urbanistas, geólogos, ecologistas y vecinos) sobre un conflicto real de uso del suelo en una zona con riesgos geológicos activos.
 • Implementar un sistema de 'insignias de experto' por niveles de complejidad en la identificación de estructuras geológicas y propuestas de sostenibilidad para el patrimonio local.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL1, STEM4, CCL3</t>
-[...50 lines deleted...]
-    <t>Valora el paisaje como patrimonio natural (CCEC1) y promueve acciones para su conservación y sostenibilidad (STEM5, CC4).</t>
+    <t>CCL1, CCL2, STEM1</t>
+  </si>
+  <si>
+    <t>CD1, CPSAA3, CC1</t>
+  </si>
+  <si>
+    <t>La CE implica interpretar y transmitir información científica (CCL1, CCL2) y analizar conceptos y procesos (STEM1). El uso de diferentes formatos puede incluir medios digitales (CD1), la argumentación requiere autorregulación (CPSAA3) y la difusión social de la ciencia (CC1).</t>
+  </si>
+  <si>
+    <t>CD1, CCL3, STEM2</t>
+  </si>
+  <si>
+    <t>CD4, CPSAA4, CC3</t>
+  </si>
+  <si>
+    <t>La CE se centra en buscar y seleccionar información (CD1), contrastar su veracidad y evaluarla críticamente (CCL3, STEM2). La organización y verificación implican CD4, el pensamiento crítico CPSAA4 y la ética informacional CC3.</t>
+  </si>
+  <si>
+    <t>STEM3, CPSAA3, CE1</t>
+  </si>
+  <si>
+    <t>STEM1, CD2, CC1</t>
+  </si>
+  <si>
+    <t>La CE exige planificar y desarrollar proyectos de investigación (STEM3), cooperar (CPSAA3) y mostrar iniciativa (CE1). Se apoya en la observación científica (STEM1), herramientas digitales (CD2) y responsabilidad social (CC1).</t>
+  </si>
+  <si>
+    <t>STEM4, STEM5, CPSAA5</t>
+  </si>
+  <si>
+    <t>CD5, CC2, CE2</t>
+  </si>
+  <si>
+    <t>La CE requiere razonamiento y pensamiento computacional (STEM4), resolución de problemas (STEM5) y reformulación de procedimientos (CPSAA5). El análisis crítico puede implicar creación digital (CD5), conciencia ecológica (CC2) y perseverancia (CE2).</t>
+  </si>
+  <si>
+    <t>CC2, CPSAA2, CC4</t>
+  </si>
+  <si>
+    <t>STEM2, CC3, CE1</t>
+  </si>
+  <si>
+    <t>La CE analiza efectos sobre medio ambiente y salud (CC2, CPSAA2) y promueve hábitos sostenibles (CC4). Se basa en fundamentos científicos (STEM2), reflexión ética (CC3) y capacidad de acción (CE1).</t>
+  </si>
+  <si>
+    <t>CCEC2, CC2, STEM1</t>
+  </si>
+  <si>
+    <t>CC4, CE2, CPSAA1</t>
+  </si>
+  <si>
+    <t>La CE valora el paisaje como patrimonio natural (CCEC2), analiza su historia geológica (STEM1) y propone acciones de conservación (CC2). Incluye compromiso cívico (CC4), planificación (CE2) y autoconocimiento (CPSAA1).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de tu CCAA para ESO. Identifica los 8 bloques de saberes y cómo se vinculan las 6 Competencias Específicas con el Perfil de Salida.</t>
-[...2 lines deleted...]
-    <t>No leas el decreto de principio a fin; ve directo al anexo de Biología y Geología y busca la tabla que relaciona descriptores operativos con competencias específicas para entender qué se espera del alumno al terminar la etapa.</t>
+    <t>Descarga el decreto autonómico de Educación Secundaria Obligatoria (ESO) de tu CCAA. Localiza el anexo de Biología y Geología de 4.º ESO. Identifica las 6 competencias específicas (CE), los 34 criterios de evaluación y los 66 saberes básicos distribuidos en los 8 bloques. Anota las siglas o códigos que se usan en tu comunidad.</t>
+  </si>
+  <si>
+    <t>Imprime el anexo y resalta con colores cada bloque de saberes; verás que muchos saberes de Geología (bloque 3) y Ecología (bloque 6) se repiten en cursos anteriores, así que comprueba su profundidad en 4º.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
+    <t>Elabora una tabla con las 6 competencias específicas (p.ej., CE1: Interpretar fenómenos naturales, CE2: Resolver problemas mediante indagación...). Junto a cada CE, escribe los criterios de evaluación asociados (en total 34). Numera cada criterio para referencia futura (C1.1, C1.2...).</t>
+  </si>
+  <si>
+    <t>No copies y pegues sin más; agrúpalos por afinidad temática (genética, ecología, geología) para que luego sea fácil asociarlos a saberes. Te ahorrará relecturas.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
+  </si>
+  <si>
     <t>1.5 horas</t>
   </si>
   <si>
-    <t>Crea una matriz con las 6 Competencias Específicas y sus 34 criterios de evaluación asociados. Esta será tu hoja de ruta para la evaluación.</t>
-[...5 lines deleted...]
-    <t>Priorizar criterios e instrumentos</t>
+    <t>Marca qué criterios consideras fundamentales (por su peso competencial) y cuáles complementarios. Decide los instrumentos de evaluación para cada criterio (prueba escrita, informe de laboratorio, exposición oral, rúbrica de proyecto, etc.). Asegúrate de que haya variedad y que ningún instrumento cubra más de 3-4 criterios.</t>
+  </si>
+  <si>
+    <t>Para Biología y Geología, el trabajo de campo y el diseño experimental son instrumentos potentes; no los dejes solo para un trimestre. Prioriza criterios de indagación (los que llevan 'diseñar' o 'experimentar') en el segundo trimestre si sueles tener más horas de laboratorio.</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
     <t>2 horas</t>
   </si>
   <si>
-    <t>Asigna a cada uno de los 34 criterios un instrumento de evaluación (examen, informe de laboratorio, debate, proyecto).</t>
-[...11 lines deleted...]
-    <t>El bloque de Genética y Herencia es el 'cuello de botella' de 4.º ESO. Planifícalo para el final del primer trimestre o inicio del segundo, nunca lo dejes para mayo o no profundizarás en la base necesaria para Bachillerato.</t>
+    <t>Reparte los 66 saberes básicos en tres trimestres de forma equilibrada (unos 22 por trimestre). Ten en cuenta la carga lectiva (3 horas semanales) y la dificultad. Por ejemplo: 1er trimestre: genética y evolución (bloques 4 y 5); 2º: geología interna y externa (bloques 2 y 3); 3º: ecología y sostenibilidad (bloques 6, 7 y 8).</t>
+  </si>
+  <si>
+    <t>Los bloques 1 (Metodología) y 8 (STEM) son transversales; no los asignes a un solo trimestre, insértalos en las situaciones de aprendizaje de cada trimestre. Así cumples con la transversalidad sin sobrecargar.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
-    <t>3 horas</t>
-[...5 lines deleted...]
-    <t>En el tercer trimestre, une Tectónica de Placas con Ecosistemas en una SDA sobre 'Riesgos Naturales en nuestra CCAA'; optimizarás tiempo al cumplir criterios de geología y ecología simultáneamente.</t>
+    <t>Para cada trimestre, diseña una Situación de Aprendizaje (SDA) que integre al menos 2 CE, varios criterios y saberes del bloque correspondiente. La SDA debe tener un reto o producto final (ej.: informe de campo, maqueta de un ecosistema, debate científico). Incluye fases de motivación, investigación, elaboración y comunicación.</t>
+  </si>
+  <si>
+    <t>No intentes abarcar todos los saberes en una SDA; selecciona los esenciales. Por ejemplo, en la SDA de genética puedes pedir un árbol genealógico con problemas de herencia; en geología, una simulación de riesgos geológicos. Así garantizas profundidad.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Decide el peso porcentual de cada Competencia Específica. La suma debe ser el 100%.</t>
-[...2 lines deleted...]
-    <t>No des el mismo peso a todas las CE. En 4.º ESO, suele darse más peso a la CE2 (Interpretación de sistemas biológicos) y CE3 (Geología) por su carga conceptual, dejando la CE1 como transversal con un 15-20%.</t>
+    <t>Define el peso de cada CE en la calificación final (en porcentaje). Por ejemplo, CE1 y CE2 (indagación): 20% cada una; CE3, CE4, CE5: 15% cada una; CE6 (productos finales): 15%. Ajusta según consenso del departamento. Asigna también el porcentaje de cada instrumento dentro de la CE correspondiente.</t>
+  </si>
+  <si>
+    <t>En Biología, los criterios de interpretación de datos (CE1) suelen tener más peso; en Geología, los de análisis de mapas y cortes (CE4) pueden requerir un instrumento específico. Revisa que la suma dé 100% y que ningún criterio quede sin ponderar.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Define medidas DUA (Diseño Universal para el Aprendizaje) y el plan de refuerzo para alumnos con criterios no superados.</t>
-[...2 lines deleted...]
-    <t>Prepara 'fichas de andamiaje' para la resolución de problemas de genética (cuadros de Punnett); es la medida de atención a la diversidad más efectiva y demandada en este nivel.</t>
+    <t>Redacta las medidas de atención a la diversidad (adaptaciones significativas, no significativas, enriquecimiento) para alumnos con DIA o altas capacidades. Especifica el plan de recuperación: pruebas escritas de recuperación por trimestre, trabajos adicionales o actividades de refuerzo. Incluye criterios claros para la evaluación extraordinaria.</t>
+  </si>
+  <si>
+    <t>Para la recuperación, no repitas el mismo examen; diseña una actividad competencial similar a la SDA del trimestre (ej.: un informe de un experimento nuevo). Así evalúas de nuevo la competencia, no la memoria. Guarda en el departamento una plantilla de adaptación para rápidas modificaciones.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t xml:space="preserve">Analizar conceptos y procesos biológicos y geológicos interpretando información en diferentes formatos (modelos, gráficos, tablas, diagramas, fórmulas, esquemas, símbolos, páginas </t>
   </si>
   <si>
     <t>Transmitir opiniones propias fundamentadas e información sobre Biología y Geología de forma clara y rigurosa, facilitando su comprensión y análisis mediante el uso de la terminolog</t>
   </si>
   <si>
     <t xml:space="preserve">Analizar y explicar fenómenos biológicos y geológicos representándolos mediante el diseño y la realización de modelos y diagramas y utilizando, cuando sea necesario, los pasos del </t>
   </si>
@@ -1931,1565 +1959,1567 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>281</v>
+        <v>290</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>282</v>
+        <v>291</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>283</v>
+        <v>292</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>284</v>
+        <v>293</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>285</v>
+        <v>294</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>286</v>
+        <v>295</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>287</v>
+        <v>296</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>288</v>
+        <v>297</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>289</v>
+        <v>298</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>290</v>
+        <v>299</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>291</v>
+        <v>300</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>292</v>
+        <v>301</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>293</v>
+        <v>302</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>294</v>
+        <v>303</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>295</v>
+        <v>304</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>296</v>
+        <v>305</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>297</v>
+        <v>306</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>298</v>
+        <v>307</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>299</v>
+        <v>308</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>300</v>
+        <v>309</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>301</v>
+        <v>310</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>302</v>
+        <v>311</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>303</v>
+        <v>312</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>304</v>
+        <v>313</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>305</v>
+        <v>314</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>309</v>
+        <v>318</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>310</v>
+        <v>319</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>311</v>
+        <v>320</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>312</v>
+        <v>321</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>313</v>
+        <v>322</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>314</v>
+        <v>323</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>316</v>
+        <v>324</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>317</v>
+        <v>325</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>318</v>
+        <v>326</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>319</v>
+        <v>327</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>320</v>
+        <v>328</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>321</v>
+        <v>329</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>322</v>
+        <v>330</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>323</v>
+        <v>332</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>327</v>
+        <v>335</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>328</v>
+        <v>336</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>329</v>
+        <v>337</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>311</v>
+        <v>327</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>330</v>
+        <v>338</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>331</v>
+        <v>339</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>332</v>
+        <v>340</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>333</v>
+        <v>341</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>334</v>
+        <v>342</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>335</v>
+        <v>343</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>79</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>336</v>
+        <v>344</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>337</v>
+        <v>345</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>338</v>
+        <v>346</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>339</v>
+        <v>347</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>340</v>
+        <v>348</v>
       </c>
       <c r="D3" s="7">
         <v>6.67</v>
       </c>
       <c r="E3" s="7">
         <v>6.67</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="D4" s="7">
         <v>6.67</v>
       </c>
       <c r="E4" s="7">
         <v>6.67</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
         <v>1.3</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
       <c r="D5" s="7">
         <v>6.67</v>
       </c>
       <c r="E5" s="7">
         <v>6.67</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5">
         <v>2.1</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>343</v>
+        <v>351</v>
       </c>
       <c r="D6" s="7">
         <v>6.67</v>
       </c>
       <c r="E6" s="7">
         <v>6.67</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>2.2</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>344</v>
+        <v>352</v>
       </c>
       <c r="D7" s="7">
         <v>6.67</v>
       </c>
       <c r="E7" s="7">
         <v>6.67</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>2.3</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>345</v>
+        <v>353</v>
       </c>
       <c r="D8" s="7">
         <v>6.67</v>
       </c>
       <c r="E8" s="7">
         <v>6.67</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3.1</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
       <c r="D9" s="7">
         <v>5.0</v>
       </c>
       <c r="E9" s="7">
         <v>5.0</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>3.2</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>347</v>
+        <v>355</v>
       </c>
       <c r="D10" s="7">
         <v>5.0</v>
       </c>
       <c r="E10" s="7">
         <v>5.0</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>3.3</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="D11" s="7">
         <v>5.0</v>
       </c>
       <c r="E11" s="7">
         <v>5.0</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>3.4</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>349</v>
+        <v>357</v>
       </c>
       <c r="D12" s="7">
         <v>5.0</v>
       </c>
       <c r="E12" s="7">
         <v>5.0</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>3.5</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>350</v>
+        <v>358</v>
       </c>
       <c r="D13" s="7">
         <v>5.0</v>
       </c>
       <c r="E13" s="7">
         <v>5.0</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>4.1</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>351</v>
+        <v>359</v>
       </c>
       <c r="D14" s="7">
         <v>10.0</v>
       </c>
       <c r="E14" s="7">
         <v>10.0</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>4.2</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>352</v>
+        <v>360</v>
       </c>
       <c r="D15" s="7">
         <v>10.0</v>
       </c>
       <c r="E15" s="7">
         <v>10.0</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>5.1</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>353</v>
+        <v>361</v>
       </c>
       <c r="D16" s="7">
         <v>20.0</v>
       </c>
       <c r="E16" s="7">
         <v>20.0</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>6.1</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>354</v>
-[...1 lines deleted...]
-      <c r="D17" s="7"/>
+        <v>362</v>
+      </c>
+      <c r="D17" s="7">
+        <v>20.0</v>
+      </c>
       <c r="E17" s="7">
-        <v>6.67</v>
+        <v>20.0</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5" t="s">
-        <v>355</v>
+        <v>363</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7">
         <f>SUM(E3:E17)</f>
-        <v>111.69000000000001</v>
+        <v>125.02000000000001</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:S31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="6" t="s">
-        <v>357</v>
+        <v>365</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>358</v>
+        <v>366</v>
       </c>
       <c r="C1" s="6">
         <v>1.1</v>
       </c>
       <c r="D1" s="6">
         <v>1.2</v>
       </c>
       <c r="E1" s="6">
         <v>1.3</v>
       </c>
       <c r="F1" s="6">
         <v>2.1</v>
       </c>
       <c r="G1" s="6">
         <v>2.2</v>
       </c>
       <c r="H1" s="6">
         <v>2.3</v>
       </c>
       <c r="I1" s="6">
         <v>3.1</v>
       </c>
       <c r="J1" s="6">
         <v>3.2</v>
       </c>
       <c r="K1" s="6">
         <v>3.3</v>
       </c>
       <c r="L1" s="6">
         <v>3.4</v>
       </c>
       <c r="M1" s="6">
         <v>3.5</v>
       </c>
       <c r="N1" s="6">
         <v>4.1</v>
       </c>
       <c r="O1" s="6">
         <v>4.2</v>
       </c>
       <c r="P1" s="6">
         <v>5.1</v>
       </c>
       <c r="Q1" s="6">
         <v>6.1</v>
       </c>
       <c r="R1" s="6" t="s">
-        <v>359</v>
+        <v>367</v>
       </c>
       <c r="S1" s="6" t="s">
-        <v>339</v>
+        <v>347</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" s="5" t="s">
-        <v>360</v>
+        <v>368</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:Q2),"")</f>
         <v/>
       </c>
       <c r="S2" s="5"/>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" s="5" t="s">
-        <v>361</v>
+        <v>369</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:Q3),"")</f>
         <v/>
       </c>
       <c r="S3" s="5"/>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" s="5" t="s">
-        <v>362</v>
+        <v>370</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:Q4),"")</f>
         <v/>
       </c>
       <c r="S4" s="5"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" s="5" t="s">
-        <v>363</v>
+        <v>371</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:Q5),"")</f>
         <v/>
       </c>
       <c r="S5" s="5"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="5" t="s">
-        <v>364</v>
+        <v>372</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:Q6),"")</f>
         <v/>
       </c>
       <c r="S6" s="5"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="5" t="s">
-        <v>365</v>
+        <v>373</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:Q7),"")</f>
         <v/>
       </c>
       <c r="S7" s="5"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="5" t="s">
-        <v>366</v>
+        <v>374</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:Q8),"")</f>
         <v/>
       </c>
       <c r="S8" s="5"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5" t="s">
-        <v>367</v>
+        <v>375</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:Q9),"")</f>
         <v/>
       </c>
       <c r="S9" s="5"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:Q10),"")</f>
         <v/>
       </c>
       <c r="S10" s="5"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5" t="s">
-        <v>369</v>
+        <v>377</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:Q11),"")</f>
         <v/>
       </c>
       <c r="S11" s="5"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5" t="s">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:Q12),"")</f>
         <v/>
       </c>
       <c r="S12" s="5"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5" t="s">
-        <v>371</v>
+        <v>379</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:Q13),"")</f>
         <v/>
       </c>
       <c r="S13" s="5"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5" t="s">
-        <v>372</v>
+        <v>380</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:Q14),"")</f>
         <v/>
       </c>
       <c r="S14" s="5"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5" t="s">
-        <v>373</v>
+        <v>381</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:Q15),"")</f>
         <v/>
       </c>
       <c r="S15" s="5"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5" t="s">
-        <v>374</v>
+        <v>382</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:Q16),"")</f>
         <v/>
       </c>
       <c r="S16" s="5"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5" t="s">
-        <v>375</v>
+        <v>383</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:Q17),"")</f>
         <v/>
       </c>
       <c r="S17" s="5"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5" t="s">
-        <v>376</v>
+        <v>384</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:Q18),"")</f>
         <v/>
       </c>
       <c r="S18" s="5"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5" t="s">
-        <v>377</v>
+        <v>385</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:Q19),"")</f>
         <v/>
       </c>
       <c r="S19" s="5"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5" t="s">
-        <v>378</v>
+        <v>386</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:Q20),"")</f>
         <v/>
       </c>
       <c r="S20" s="5"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="5" t="s">
-        <v>379</v>
+        <v>387</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:Q21),"")</f>
         <v/>
       </c>
       <c r="S21" s="5"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="5" t="s">
-        <v>380</v>
+        <v>388</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:Q22),"")</f>
         <v/>
       </c>
       <c r="S22" s="5"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" s="5" t="s">
-        <v>381</v>
+        <v>389</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:Q23),"")</f>
         <v/>
       </c>
       <c r="S23" s="5"/>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" s="5" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:Q24),"")</f>
         <v/>
       </c>
       <c r="S24" s="5"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" s="5" t="s">
-        <v>383</v>
+        <v>391</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:Q25),"")</f>
         <v/>
       </c>
       <c r="S25" s="5"/>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" s="5" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:Q26),"")</f>
         <v/>
       </c>
       <c r="S26" s="5"/>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" s="5" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:Q27),"")</f>
         <v/>
       </c>
       <c r="S27" s="5"/>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" s="5" t="s">
-        <v>386</v>
+        <v>394</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:Q28),"")</f>
         <v/>
       </c>
       <c r="S28" s="5"/>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" s="5" t="s">
-        <v>387</v>
+        <v>395</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:Q29),"")</f>
         <v/>
       </c>
       <c r="S29" s="5"/>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="5" t="s">
-        <v>388</v>
+        <v>396</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:Q30),"")</f>
         <v/>
       </c>
       <c r="S30" s="5"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="5" t="s">
-        <v>389</v>
+        <v>397</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5" t="str">
         <f>IFERROR(AVERAGE(C31:Q31),"")</f>
         <v/>
       </c>
       <c r="S31" s="5"/>
     </row>
   </sheetData>
   <dataValidations count="450">
@@ -5531,1667 +5561,1751 @@
         <v>90</v>
       </c>
       <c r="I11" s="5" t="s">
         <v>143</v>
       </c>
       <c r="J11" s="5" t="s">
         <v>144</v>
       </c>
       <c r="K11" s="7">
         <v>6.67</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5">
         <v>3.5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>145</v>
       </c>
-      <c r="E12" s="5"/>
-[...1 lines deleted...]
-      <c r="G12" s="5"/>
+      <c r="E12" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>148</v>
+      </c>
       <c r="H12" s="5" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-      <c r="J12" s="5"/>
+        <v>149</v>
+      </c>
+      <c r="I12" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="J12" s="5" t="s">
+        <v>151</v>
+      </c>
       <c r="K12" s="7">
         <v>6.67</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5">
         <v>4.1</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>90</v>
       </c>
       <c r="I13" s="5" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="J13" s="5" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="K13" s="7">
         <v>6.67</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5">
         <v>4.2</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>88</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>90</v>
       </c>
       <c r="I14" s="5" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="J14" s="5" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="K14" s="7">
         <v>6.67</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5">
         <v>5.1</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>112</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>90</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="J15" s="5" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="K15" s="7">
         <v>6.67</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5">
         <v>6.1</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>69</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>118</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>90</v>
       </c>
       <c r="I16" s="5" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="J16" s="5" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="K16" s="7">
         <v>6.67</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I33"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="C7" s="5">
         <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="C8" s="5">
         <v>7</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="C9" s="5">
         <v>8</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="C10" s="5">
         <v>9</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="C11" s="5">
         <v>10</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="C12" s="5">
         <v>1</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="C13" s="5">
         <v>2</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="C14" s="5">
         <v>3</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="C15" s="5">
         <v>4</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="C16" s="5">
         <v>1</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="C17" s="5">
         <v>2</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="C18" s="5">
         <v>3</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="C19" s="5">
         <v>4</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="C20" s="5">
         <v>5</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="C21" s="5">
         <v>6</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="C22" s="5">
         <v>7</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="C23" s="5">
         <v>8</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="C24" s="5">
         <v>9</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="C25" s="5">
         <v>1</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="C26" s="5">
         <v>2</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="C27" s="5">
         <v>3</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="C28" s="5">
         <v>4</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="C29" s="5">
         <v>5</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="C30" s="5">
         <v>1</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="C31" s="5">
         <v>2</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="C32" s="5">
         <v>3</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="C33" s="5">
         <v>4</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G22"/>
+  <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G22"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5">
         <v>20</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="D3" s="5">
         <v>1</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5">
         <v>3</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5">
         <v>4</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5">
         <v>20</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="D7" s="5">
         <v>1</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5">
         <v>3</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5">
         <v>4</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5">
         <v>25</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="D11" s="5">
         <v>1</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5">
         <v>3</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5">
         <v>4</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="5">
         <v>20</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5">
         <v>2</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5">
         <v>3</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5">
         <v>4</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="5">
         <v>20</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5">
         <v>2</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5">
         <v>3</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5">
         <v>4</v>
       </c>
       <c r="E22" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="B23" s="5">
+        <v>20</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="D23" s="5">
+        <v>1</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="5"/>
+      <c r="B24" s="5"/>
+      <c r="C24" s="5"/>
+      <c r="D24" s="5">
+        <v>2</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="F24" s="5" t="s">
         <v>226</v>
       </c>
-      <c r="F22" s="5" t="s">
-[...3 lines deleted...]
-        <v>245</v>
+      <c r="G24" s="5" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="5"/>
+      <c r="B25" s="5"/>
+      <c r="C25" s="5"/>
+      <c r="D25" s="5">
+        <v>3</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="5"/>
+      <c r="B26" s="5"/>
+      <c r="C26" s="5"/>
+      <c r="D26" s="5">
+        <v>4</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>254</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>247</v>
+        <v>256</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>248</v>
+        <v>257</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>250</v>
+        <v>259</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>251</v>
+        <v>260</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>253</v>
+        <v>262</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>254</v>
+        <v>263</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>256</v>
+        <v>265</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>257</v>
+        <v>266</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>259</v>
+        <v>268</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>260</v>
+        <v>269</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>261</v>
+        <v>270</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>262</v>
+        <v>271</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>254</v>
+        <v>263</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>257</v>
+        <v>266</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>264</v>
+        <v>273</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>260</v>
+        <v>269</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>261</v>
+        <v>270</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>265</v>
+        <v>274</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>254</v>
+        <v>263</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>266</v>
+        <v>275</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>257</v>
+        <v>266</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>267</v>
+        <v>276</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>260</v>
+        <v>269</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>261</v>
+        <v>270</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>268</v>
+        <v>277</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>254</v>
+        <v>263</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>269</v>
+        <v>278</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>257</v>
+        <v>266</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>270</v>
+        <v>279</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>260</v>
+        <v>269</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>261</v>
+        <v>270</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>271</v>
+        <v>280</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>254</v>
+        <v>263</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>272</v>
+        <v>281</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>257</v>
+        <v>266</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>273</v>
+        <v>282</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>260</v>
+        <v>269</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>261</v>
+        <v>270</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>274</v>
+        <v>283</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>254</v>
+        <v>263</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>275</v>
+        <v>284</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>276</v>
+        <v>285</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>257</v>
+        <v>266</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>278</v>
+        <v>287</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>260</v>
+        <v>269</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>279</v>
+        <v>288</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>280</v>
+        <v>289</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>