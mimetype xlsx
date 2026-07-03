--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,185 +38,155 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="516">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="508">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Biologia</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
     <t>Orden ECD/1112/2022, de 18 de julio</t>
   </si>
   <si>
     <t>Estado normativo</t>
   </si>
   <si>
-    <t>Decreto autonómico propio (completo)</t>
+    <t>Fallback boe</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 17:41</t>
+    <t>03/07/2026 19:56</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
-    <t>Aragón mantiene una continuidad casi total con el RD 243/2022, adoptando íntegramente las competencias específicas y criterios de evaluación estatales, con ajustes mínimos en la nomenclatura y ligeras precisiones terminológicas en la redacción de los objetivos.</t>
+    <t>Aragón no ha publicado decreto propio de Bachillerato para Biología; aplica el currículo estatal del RD 243/2022, sin añadidos ni modificaciones.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Biologia</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
-    <t>Sí, se mantiene la estructura de 6 competencias específicas y la redacción de los criterios de evaluación del bloque estatal sin variaciones de contenido significativas.</t>
+    <t>Se mantiene íntegro el currículo estatal de Biología de 2.º Bachillerato según el RD 243/2022, incluyendo competencias específicas, criterios de evaluación y saberes básicos.</t>
   </si>
   <si>
     <t>Decreto de referencia</t>
   </si>
   <si>
-    <t>Orden ECD/1173/2022, de 3 de agosto, por la que se aprueba el currículo de la Educación Secundaria Obligatoria y el Bachillerato en la Comunidad Autónoma de Aragón.</t>
+    <t>Real Decreto 243/2022, de 5 de abril, por el que se establecen la ordenación y las enseñanzas mínimas del Bachillerato.</t>
   </si>
   <si>
     <t>Implicación para la programación</t>
   </si>
   <si>
-    <t>La programación puede seguir fielmente el esquema estatal del RD 243/2022, asegurando la correspondencia directa entre los criterios de evaluación y los saberes básicos de Biología de 2.º de Bachillerato.</t>
-[...29 lines deleted...]
-    <t>Refuerza el enfoque en conductas recurrentes y automatizadas del alumnado frente a la sostenibilidad y la salud molecular.</t>
+    <t>La programación didáctica debe basarse exclusivamente en el currículo estatal del RD 243/2022. No se requieren adaptaciones a particularidades autonómicas.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
@@ -862,366 +832,381 @@
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>Trimestre</t>
   </si>
   <si>
     <t>Título pedagógico</t>
   </si>
   <si>
     <t>Horas estimadas</t>
   </si>
   <si>
     <t>SDA recomendada</t>
   </si>
   <si>
     <t>Saberes principales</t>
   </si>
   <si>
     <t>Criterios evaluables</t>
   </si>
   <si>
     <t>Competencias dominantes</t>
   </si>
   <si>
-    <t>Bases moleculares y arquitectura celular</t>
+    <t>Fundamentos Moleculares y Estructurales de la Vida</t>
+  </si>
+  <si>
+    <t>SdA 1: 'La arquitectura de la vida'. Investigación sobre la relación entre la estructura molecular y las patologías celulares como el cáncer.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Tipos de biomoléculas. Características químicas de las biomoléculas y relación con su función: agua, sales minerales, glúcidos, lípidos, proteínas y ácidos nucleicos.
-• Función enzimática de las proteínas. Las vitaminas y su función como cofactores enzimáticos.
 • Las biomoléculas orgánicas e inorgánicas: características generales y diferencias.
 • El agua y las sales minerales: relación entre sus características químicas y funciones biológicas.
 • Características químicas, isomerías, enlaces y funciones de los monosacáridos (pentosas, hexosas en sus formas lineales y cíclicas), disacáridos y polisacáridos con mayor relevancia biológica.
+• Los monosacáridos (pentosas y hexosas): características químicas, formas lineales y cíclicas, isomerías, enlaces y funciones.
+• Los disacáridos y polisacáridos: ejemplos con más relevancia biológica.
 • Los lípidos saponificables y no saponificables: características químicas, tipos, diferencias y funciones biológicas.
 • Las proteínas: características químicas, estructura, función biológica, papel biocatalizador.
 • Las vitaminas y sales: función biológica como cofactores enzimáticos e importancia de su incorporación en la dieta.
 • Los ácidos nucleicos: tipos, características químicas, estructura y función biológica.
+• La relación entre los bioelementos y biomoléculas y la salud. Estilos de vida saludables.
 • La teoría celular: implicaciones biológicas.
 • La microscopía óptica y electrónica: imágenes, poder de resolución y técnicas de preparación de muestras.
 • La membrana plasmática: ultraestructura y propiedades.
 • El proceso osmótico: repercusión sobre la célula animal, vegetal y procariota.
-• El transporte a través de la membrana plasmática: mecanismos (difusión simple y facilitada, transporte activo, endocitosis y exocitosis).
-[...6 lines deleted...]
-6.2: Aplicar metodologías analíticas en el laboratorio utilizando materiales adecuados.</t>
+• El transporte a través de la membrana plasmática: mecanismos (difusión simple y facilitada, transporte activo, endocitosis y exocitosis) y tipos de moléculas transportadas con cada uno de ellos. Los orgánulos celulares eucariotas y procariotas: funciones básicas.
+• El ciclo celular: fases y mecanismos de regulación.
+• La mitosis y la meiosis: fases y función biológica.
+• El cáncer: relación con las mutaciones y la alteración del ciclo celular. Correlación entre el cáncer y determinados hábitos perjudiciales. La importancia de los estilos de vida saludables.</t>
+  </si>
+  <si>
+    <t>1.1
+1.2
+4.1
+5.1
+6.1
+6.2</t>
+  </si>
+  <si>
+    <t>CE.B.1
+CE.B.5
+CE.B.6</t>
+  </si>
+  <si>
+    <t>Instrumentos / evaluación</t>
+  </si>
+  <si>
+    <t>Pruebas de identificación de biomoléculas en laboratorio, resolución de problemas de ósmosis y análisis de micrografías celulares.</t>
+  </si>
+  <si>
+    <t>Flujo de Energía y de Información Genética</t>
+  </si>
+  <si>
+    <t>SdA 2: 'Energía y Mensajes'. Simulación de rutas metabólicas y descodificación de secuencias de ADN para comprender la síntesis proteica.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Concepto de metabolismo.
+• Conceptos de anabolismo y catabolismo: diferencias.
+• Procesos implicados en la respiración celular anaeróbica (glucólisis y fermentación) y aeróbica (β-oxidación de los ácidos grasos, ciclo de Krebs, cadena de transporte de electrones y fosforilación oxidativa).
+• Metabolismos aeróbico y anaeróbico: cálculo comparativo de sus rendimientos energéticos.
+• Principales rutas de anabolismo heterótrofo (síntesis de aminoácidos, proteínas y ácidos grasos) y autótrofo (fotosíntesis y quimiosíntesis): importancia biológica.
+• Mecanismo de replicación del ADN: modelo procariota.
+• Etapas de la expresión génica: modelo procariota. El código genético: características y resolución de problemas.
+• Las mutaciones: su relación con la replicación del ADN, la evolución y la biodiversidad.
+• Regulación de la expresión génica: su importancia en la diferenciación celular.
+• Los genomas procariota y eucariota: características generales y diferencias.</t>
+  </si>
+  <si>
+    <t>1.1
+1.3
+2.1
+4.1
+4.2</t>
   </si>
   <si>
     <t>CE.B.2
-CE.B.6</t>
-[...8 lines deleted...]
-    <t>El flujo de información y energía: Genética y Metabolismo</t>
+CE.B.4</t>
+  </si>
+  <si>
+    <t>Resolución de problemas de genética molecular, balances energéticos comparativos y diagramas de flujo metabólico.</t>
+  </si>
+  <si>
+    <t>Biotecnología, Inmunidad y Salud Global</t>
+  </si>
+  <si>
+    <t>SdA 3: 'El escudo invisible'. Debate sobre el impacto ético de CRISPR y análisis de la respuesta inmunitaria ante pandemias actuales.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Los ácidos nucleicos como base molecular de la herencia biológica: fidelidad de la replicación y mutación.
-[...35 lines deleted...]
-• Concepto de inmunidad, barreras externas e inmunidad innata y específica.
+• Técnicas de ingeniería genética y sus aplicaciones: PCR, enzimas de restricción, clonación molecular, CRISPR-CAS9, etc.
+• Importancia de la biotecnología: aplicaciones en salud, agricultura, medio ambiente, nuevos materiales, industria alimentaria, etc. El papel destacado de los microorganismos. Repercusiones de la biotecnología.
+• Concepto de inmunidad.
+• Las barreras externas: su importancia al dificultar la entrada de patógenos.
+• Inmunidad innata y específica: diferencias.
 • Inmunidad humoral y celular: mecanismos de acción.
-• Inmunidad artificial y natural, pasiva y activa (vacunas y sueros).
+• Inmunidad artificial y natural, pasiva y activa: mecanismos de funcionamiento.
 • Enfermedades infecciosas: fases.
 • Principales patologías del sistema inmunitario: causas y relevancia clínica.</t>
   </si>
   <si>
-    <t>1.2: Comunicar informaciones u opiniones razonadas.
-[...2 lines deleted...]
-5.1: Argumentar sobre la importancia de adoptar estilos de vida saludables.</t>
+    <t>2.2
+3.1
+3.2
+5.1</t>
   </si>
   <si>
     <t>CE.B.3
 CE.B.5</t>
   </si>
   <si>
-    <t>Defensa oral/debate sobre aplicaciones biotecnológicas. Pruebas objetivas sobre inmunología y ciclo celular. Análisis de artículos científicos (método C.R.E.A.T.E.).</t>
+    <t>Análisis crítico de artículos científicos, elaboración de informes sobre aplicaciones biotecnológicas y esquemas de respuesta inmunitaria.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Bio-Influencers: El ADN de nuestra despensa</t>
+    <t>Bioquímica en tu mesa: el podcast de la salud molecular</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Desmontando mitos nutricionales y poniendo en valor el patrimonio bioquímico de Aragón</t>
+    <t>Investigamos la base molecular de los hábitos alimentarios aragoneses y lo contamos en un podcast</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>En un entorno digital saturado de 'fake news' sobre nutrición y dietas milagro, el alumnado de 2.º de Bachillerato debe actuar como garante del rigor científico. Utilizando como base los productos de proximidad de Aragón (aceite del Bajo Aragón, trufa de Teruel, frutas de Calatayud), se analizará su composición bioquímica para explicar su importancia biológica y metabólica.</t>
+    <t>El instituto quiere abrir un canal de divulgación científica en la web del centro. El departamento de Biología propone una serie de podcasts sobre alimentación y salud molecular, aprovechando el interés local por los productos agroalimentarios aragoneses y los debates sobre dieta mediterránea.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos utilizar el conocimiento sobre biomoléculas para combatir la desinformación nutricional en redes sociales y promover los productos locales aragoneses?</t>
+    <t>Crear una serie de 3 episodios de podcast (5-7 minutos cada uno) donde se explique, con rigor y lenguaje accesible, la relación entre biomoléculas presentes en alimentos típicos aragoneses y procesos metabólicos relevantes para la salud, ofreciendo recomendaciones basadas en evidencia científica.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Laboratorio de biología (reactivos de identificación)
-[...3 lines deleted...]
-• Muestras de productos locales aragoneses</t>
+• Ordenadores con acceso a internet
+• Micrófonos o móviles para grabar
+• Software de edición de audio (Audacity, gratis)
+• Pizarra digital
+• Fichas de evaluación de fuentes
+• Rúbrica de evaluación del podcast</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital, comunicación lingüística, sentido de iniciativa y espíritu emprendedor, y conciencia y expresiones culturales (patrimonio gastronómico aragonés).</t>
+    <t>Educación para la salud, consumo responsable, competencia digital y comunicación lingüística.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo: crear un podcast divulgativo sobre la base molecular de la alimentación aragonesa. Se ve un ejemplo de podcast científico. Se formula la pregunta guía y se debate sobre mitos alimentarios. Se organizan equipos de 4-5 personas.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas y primeras hipótesis sobre hábitos y biomoléculas.</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Sesiones teórico-prácticas sobre biomoléculas: estructura, función y metabolismo energético. Se trabaja con modelos moleculares, tablas de composición de alimentos y vídeos. El alumnado aprende a buscar y evaluar fuentes fiables (PubMed, Google Scholar, webs institucionales).</t>
+  </si>
+  <si>
+    <t>Ejercicios de identificación de biomoléculas en alimentos, y ficha de evaluación crítica de una fuente.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Cada equipo investiga un alimento aragonés representativo (aceite, vino, fruta, ternasco) y relaciona sus biomoléculas con efectos sobre la salud. Elaboran el guion detallado de su episodio, incluyendo argumentos a favor y en contra, citando fuentes. Se realiza un borrador de guion.</t>
+  </si>
+  <si>
+    <t>Borrador de guion con citas y argumentación.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación de una recopilación de 'TikToks' y 'Reels' con afirmaciones pseudocientíficas sobre alimentos. Debate dirigido sobre la responsabilidad del científico en la sociedad. Elección por grupos de un producto aragonés y un mito asociado.</t>
-[...35 lines deleted...]
-    <t>Archivo de vídeo/enlace al video-podcast finalizado.</t>
+    <t>Grabación del podcast en sala de ordenadores o con móviles. Edición básica (cortar ruidos, añadir música de introducción). Se sube a la web del centro.</t>
+  </si>
+  <si>
+    <t>Archivo de audio del episodio.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Visualización de los vídeos en clase (Cinefórum). Coevaluación mediante rúbrica digital. Reflexión final sobre la importancia de la ciencia en la soberanía alimentaria y la salud pública en Aragón.</t>
-[...2 lines deleted...]
-    <t>Cuestionario de autoevaluación y rúbrica de coevaluación cumplimentada.</t>
+    <t>Audición cruzada de episodios entre equipos. Coevaluación mediante rúbrica. Cada equipo autoevalúa su proceso. El profesor asigna nivel de logro 1-4 a cada criterio evaluado.</t>
+  </si>
+  <si>
+    <t>Rúbricas de coevaluación cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Código Inmune: Radiografía de la Salud en Aragón</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos demostrar, mediante el análisis de datos científicos y fundamentos moleculares, el impacto de la inmunización en la salud de la población aragonesa?</t>
+    <t>Desvela el sueño de tu instituto</t>
+  </si>
+  <si>
+    <t>Una investigación sobre hábitos de sueño y su base molecular</t>
+  </si>
+  <si>
+    <t>El equipo directivo quiere actualizar el plan de bienestar del centro y nos pide datos reales sobre los hábitos de sueño del alumnado, para tomar decisiones informadas.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una encuesta sobre hábitos de sueño, recoger datos, analizarlos a la luz de los mecanismos moleculares del sueño (reloj biológico, melatonina, expresión génica) y entregar al equipo directivo un informe con recomendaciones argumentadas.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Portal de Salud de Aragón (Data Salud)
-[...36 lines deleted...]
-    <t>Rúbrica de coevaluación y diario de aprendizaje final.</t>
+• Encuesta impresa o formulario Google
+• Hoja de cálculo (LibreOffice Calc o Google Sheets)
+• Artículos divulgativos sobre sueño y reloj biológico
+• Vídeos sobre expresión génica y ritmos circadianos
+• Plantillas de informe y póster</t>
+  </si>
+  <si>
+    <t>Educación para la salud, educación emocional y tratamiento crítico de la información.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del equipo directivo y se visiona un vídeo sobre el impacto del sueño en la salud. El alumnado debate y formula hipótesis sobre la relación entre sueño y rendimiento, y acota la pregunta guía.</t>
+  </si>
+  <si>
+    <t>Hipótesis iniciales en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Taller sobre los mecanismos moleculares del sueño (reloj circadiano, expresión de genes clock, melatonina) y ética de la investigación. Sesión práctica de diseño de encuestas con escalas validadas y búsqueda de fuentes fiables.</t>
+  </si>
+  <si>
+    <t>Encuesta piloto y ficha de fuentes citadas.</t>
+  </si>
+  <si>
+    <t>Recogida de datos en el instituto (aplicación de la encuesta a al menos 50 compañeros). Vuelca y depura los datos en hoja de cálculo. Calcula estadísticos básicos y genera gráficos (barras, sectores, dispersión).</t>
+  </si>
+  <si>
+    <t>Base de datos depurada y gráficas creadas.</t>
+  </si>
+  <si>
+    <t>Redacción del informe científico (introducción, métodos, resultados, discusión, conclusiones y recomendaciones). Elaboración del póster para la defensa. Preparación de la presentación oral.</t>
+  </si>
+  <si>
+    <t>Informe escrito y póster terminados.</t>
+  </si>
+  <si>
+    <t>Defensa oral del póster ante una comisión formada por profesorado y miembros del equipo directivo. Coevaluación entre equipos mediante rúbrica. Autoevaluación individual con diana de aprendizaje. Asignación de niveles de logro 1-4.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas, dianas de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Bio-Murales: El Lienzo de la Vida en el Ebro</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos utilizar el arte visual para explicar a los agricultores y vecinos de nuestra localidad el impacto real de la biotecnología en los cultivos aragoneses y la salud humana?</t>
+    <t>Antibióticos: ¿armas o amenazas?</t>
+  </si>
+  <si>
+    <t>Una guía para la ganadería aragonesa contra la resistencia bacteriana</t>
+  </si>
+  <si>
+    <t>La consejería de Agricultura y la Asociación de Ganaderos de Aragón solicitan al instituto materiales divulgativos para concienciar sobre el uso responsable de antibióticos en la ganadería, ante el aumento de resistencias bacterianas.</t>
+  </si>
+  <si>
+    <t>Elaborar una guía divulgativa ilustrada que explique los mecanismos moleculares de la resistencia antibiótica y ofrezca recomendaciones prácticas para su uso racional en la ganadería aragonesa, y presentarla ante un representante del sector.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Software de diseño (Canva/Genially)
-[...35 lines deleted...]
-    <t>Rúbrica de coevaluación y diario de reflexión final.</t>
+• Artículos de prensa local sobre resistencia antibiótica
+• Bases de datos científicas (PubMed, Dialnet)
+• Plantillas para guía (Canva, Publisher)
+• Vídeos explicativos sobre mecanismos de resistencia
+• Ejemplo de guía divulgativa</t>
+  </si>
+  <si>
+    <t>Educación para la salud, consumo responsable y uso crítico de fuentes de información.</t>
+  </si>
+  <si>
+    <t>Se presenta la noticia 'La resistencia antibiótica amenaza la ganadería aragonesa' (extraída de prensa local). Se debate y formula la pregunta guía. Se forman equipos que eligen un tipo de ganadería (ovina, porcina, bovina) y se les asigna el encargo de la asociación ganadera.</t>
+  </si>
+  <si>
+    <t>Preguntas iniciales e hipótesis en cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Se explican los mecanismos moleculares de resistencia (mutaciones, plásmidos, enzimas) y las técnicas de detección (PCR). Se muestra cómo buscar fuentes fiables (PubMed, Web of Science) y contrastar información.</t>
+  </si>
+  <si>
+    <t>Ejercicios de interpretación de esquemas y casos de resistencia.</t>
+  </si>
+  <si>
+    <t>Los equipos investigan la situación local: datos de consumo de antibióticos en Aragón, artículos sobre resistencia en ganadería, y recopilan información para la guía. Definen el contenido y el diseño.</t>
+  </si>
+  <si>
+    <t>Borrador de la guía con estructura y fuentes citadas.</t>
+  </si>
+  <si>
+    <t>Cada equipo elabora la guía (texto, ilustraciones, infografías) y prepara una presentación de 5 minutos para el representante de la asociación ganadera.</t>
+  </si>
+  <si>
+    <t>Guía terminada en formato digital o impreso.</t>
+  </si>
+  <si>
+    <t>Exposición de las guías ante el representante invitado (o simulación). Coevaluación entre equipos y autoevaluación. Se asignan niveles de logro según rúbrica.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer artículos de investigación sobre biotecnología en tres niveles de complejidad lingüística, incluyendo versiones con glosarios terminológicos hipervinculados a animaciones moleculares.
@@ -1357,270 +1342,267 @@
   <si>
     <t xml:space="preserve">
 • Elaboración de un 'atlas de biomoléculas' digital donde el alumnado elija entre grabar un podcast explicativo, diseñar un diagrama de flujo o redactar un informe técnico sobre la importancia del carbono.
 • Resolución de un 'misterio bioquímico' mediante la creación de un mapa conceptual interactivo que conecte una carencia mineral (ej. anemia ferropénica) con su base molecular en la hemoglobina.
 • Simulación de la desnaturalización proteica mediante un experimento de laboratorio documentado con un vídeo-tutorial o un diario de aprendizaje visual que explique el cambio de conformación.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Análisis de casos reales de patologías moleculares (como la anemia falciforme o el escorbuto) para conectar la estructura de las biomoléculas con problemas de salud macroscópicos actuales.
 • Diseño de un proyecto de investigación sobre nutrición donde el alumnado decida qué biomoléculas analizar en etiquetas de alimentos reales, ajustando el nivel de profundidad según su interés.
 • Debates socráticos sobre la importancia de los bioelementos primarios en la búsqueda de vida extraterrestre, fomentando la argumentación científica y la relevancia social de la bioquímica.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL1, STEM4, STEM2</t>
-[...50 lines deleted...]
-    <t>Trata sobre el analisis de estructuras bioquimicas y biomoleculas, utilizando el razonamiento cientifico para explicar la vida.</t>
+    <t>CCL1, CCL3, CD2</t>
+  </si>
+  <si>
+    <t>STEM4, CPSAA4, CC3</t>
+  </si>
+  <si>
+    <t>Interpretar y transmitir información científica con precisión y en diferentes formatos implica comunicación lingüística (CCL1, CCL3) y uso de herramientas digitales (CD2). La argumentación crítica y el análisis requieren razonamiento científico (STEM4), autorregulación (CPSAA4) y sentido crítico (CC3).</t>
+  </si>
+  <si>
+    <t>CD1, CD3, CPSAA4</t>
+  </si>
+  <si>
+    <t>CCL3, STEM1, CC2</t>
+  </si>
+  <si>
+    <t>Localizar y evaluar fuentes fiables implica competencia digital (CD1, CD3) y autogestión crítica (CPSAA4). La selección y organización de información requiere comprensión lectora (CCL3), método científico (STEM1) y conciencia ética (CC2).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, CD1</t>
+  </si>
+  <si>
+    <t>CC3, CPSAA4, CCL1</t>
+  </si>
+  <si>
+    <t>Analizar trabajos científicos con sentido crítico requiere comprensión del método científico (STEM1, STEM2) y acceso a fuentes digitales (CD1). La veracidad y fiabilidad se evalúan con actitud crítica (CC3), autorregulación (CPSAA4) y comunicación de juicios (CCL1).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, STEM5</t>
+  </si>
+  <si>
+    <t>CPSAA5, CD2, CCL2</t>
+  </si>
+  <si>
+    <t>Plantear y resolver problemas biológicos implica razonamiento matemático y científico (STEM1, STEM2) y modelización (STEM5). La reformulación de procedimientos desarrolla resiliencia (CPSAA5), uso de herramientas digitales (CD2) y expresión de soluciones (CCL2).</t>
+  </si>
+  <si>
+    <t>CC1, CC4, CPSAA2</t>
+  </si>
+  <si>
+    <t>CE1, STEM5, CCL5</t>
+  </si>
+  <si>
+    <t>Analizar acciones de sostenibilidad y salud requiere conciencia ecosocial (CC1, CC4) y responsabilidad personal (CPSAA2). Argumentar sobre estilos de vida implica iniciativa (CE1), modelos científicos (STEM5) y comunicación persuasiva (CCL5).</t>
+  </si>
+  <si>
+    <t>STEM3, STEM4, CCL1</t>
+  </si>
+  <si>
+    <t>STEM1, CPSAA1, CCEC2</t>
+  </si>
+  <si>
+    <t>Analizar biomoléculas y sus interacciones requiere comprensión de sistemas biológicos (STEM3, STEM4) y argumentación (CCL1). La explicación de características de la vida conecta con el método científico (STEM1), autoconocimiento (CPSAA1) y apreciación estética de la naturaleza (CCEC2).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
   <si>
     <t>Normativa</t>
   </si>
   <si>
-    <t>¿Qué normativa autonómica regula específicamente el currículo de Biología en 2.º de Bachillerato en Aragón?</t>
-[...2 lines deleted...]
-    <t>Se rige por la Orden ECD/1173/2022, que adapta el Real Decreto 202/2022 al contexto aragonés. Esta norma establece la estructura de los 60 saberes básicos y las 6 competencias específicas que deben desarrollarse en las 3 horas semanales asignadas, asegurando la alineación con las directrices del Departamento de Educación, Ciencia y Universidades de la comunidad autónoma.</t>
+    <t>¿Cuántos criterios de evaluación y saberes básicos tiene la materia de Biología en 2.º de Bachillerato según el currículo aragonés vigente?</t>
+  </si>
+  <si>
+    <t>12 criterios y 37 saberes, recogidos en la Orden que desarrolla el currículo de Bachillerato en Aragón, basada en el RD 243/2022.</t>
   </si>
   <si>
     <t>Secuenciación</t>
   </si>
   <si>
-    <t>¿Cómo se diferencia la secuenciación de saberes de Biología en Aragón respecto al currículo base del BOE?</t>
-[...2 lines deleted...]
-    <t>Aragón mantiene una estructura de 60 saberes que prioriza la Bioquímica y el Metabolismo celular para facilitar la transición a la EvAU. A diferencia de otras comunidades con 4 horas, la limitación a 3 horas en Aragón exige una integración más densa de los 12 criterios de evaluación, optimizando especialmente el bloque de Genética molecular y Microbiología para cumplir los plazos.</t>
+    <t>¿Cómo se distribuyen las 3 horas semanales de Biología en 2.º Bachillerato en Aragón para cubrir los 37 saberes?</t>
+  </si>
+  <si>
+    <t>Generalmente se organizan en 3 sesiones semanales, priorizando los saberes de biología molecular y genética en primer trimestre, evolución en segundo y ecología en tercero, aunque cada departamento ajusta la secuencia.</t>
+  </si>
+  <si>
+    <t>Evaluación</t>
+  </si>
+  <si>
+    <t>¿Qué tipo de tareas se emplean para evaluar los 6 criterios de evaluación de Biología en 2.º Bachillerato en Aragón?</t>
+  </si>
+  <si>
+    <t>Se usan análisis de casos prácticos, problemas de genética, informes de laboratorio y debates sobre ética científica, alineados con los criterios del currículo aragonés.</t>
+  </si>
+  <si>
+    <t>Inspeccion</t>
+  </si>
+  <si>
+    <t>¿Qué aspectos específicos revisa la inspección educativa en las programaciones didácticas de Biología de 2.º Bachillerato en Aragón?</t>
+  </si>
+  <si>
+    <t>Verifica la concreción de los 12 criterios en situaciones de aprendizaje, la inclusión de saberes transversales y la coherencia entre la evaluación y las competencias específicas.</t>
+  </si>
+  <si>
+    <t>¿Qué bibliografía o recursos digitales recomienda el departamento de Biología para 2.º Bachillerato en Aragón?</t>
+  </si>
+  <si>
+    <t>Se sugieren libros de texto como Biología de Oxford o Santillana, y plataformas como Biologia-Geologia.com, simuladores de laboratorio virtual y artículos de divulgación científica.</t>
   </si>
   <si>
     <t>Departamento</t>
   </si>
   <si>
-    <t>¿Cómo afecta la carga de 3 horas semanales a la organización de las prácticas de laboratorio en el departamento de Biología?</t>
-[...2 lines deleted...]
-    <t>Al disponer de solo 3 horas, los departamentos en Aragón suelen agrupar sesiones o realizar desdobles si la ratio lo permite. Se priorizan prácticas de microscopía y bioquímica vinculadas directamente a los 12 criterios de evaluación, optimizando el material fungible para que los 60 saberes teóricos tengan un soporte experimental sólido sin comprometer el avance del temario oficial.</t>
+    <t>¿Cómo se organiza la coordinación del departamento de Biología en Aragón para elaborar la programación de 2.º Bachillerato?</t>
+  </si>
+  <si>
+    <t>El departamento se reúne semanalmente; diseñan en común las situaciones de aprendizaje y acuerdan los instrumentos de evaluación, respetando el horario de 3 horas semanales.</t>
+  </si>
+  <si>
+    <t>Atencion_diversidad</t>
+  </si>
+  <si>
+    <t>¿Qué medidas de atención a la diversidad se aplican en Biología de 2.º Bachillerato en Aragón?</t>
+  </si>
+  <si>
+    <t>Se implementan adaptaciones curriculares no significativas, como materiales ampliados o reducidos, y se ofrecen apoyos en horas de tutoría docente para alumnos con dificultades específicas.</t>
   </si>
   <si>
     <t>Recuperación</t>
   </si>
   <si>
-    <t>¿Cuál es el protocolo para recuperar la Biología de 2.º de Bachillerato en Aragón antes de la convocatoria ordinaria?</t>
-[...35 lines deleted...]
-    <t>Se recomienda el uso de la plataforma Aeducar para centralizar materiales y repositorios científicos actualizados. Dado el enfoque hacia la EvAU en Aragón, se priorizan manuales que integren los 12 criterios de evaluación con actividades de razonamiento biológico, además de simuladores virtuales de genética y bases de datos moleculares para compensar la carga lectiva de 3 horas.</t>
+    <t>¿Cómo se organiza la recuperación de la materia de Biología en 2.º Bachillerato en Aragón?</t>
+  </si>
+  <si>
+    <t>Los alumnos con evaluación negativa realizan una prueba extraordinaria en junio; el departamento establece un plan de refuerzo con actividades específicas de los saberes no superados.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el currículo de Bachillerato de tu CCAA. Identifica la relación entre las 6 Competencias Específicas y los descriptores operativos del Perfil de Salida. Es vital entender que la Biología de 2.º está totalmente condicionada por la estructura de la EvAU/PAU de tu región.</t>
-[...2 lines deleted...]
-    <t>Busca la tabla de 'Conectores' o 'Mapa de relaciones' en el anexo del decreto; te dirá exactamente qué criterios de evaluación se asocian a cada bloque de saberes sin que tengas que adivinarlo.</t>
+    <t>Localiza el decreto de tu CCAA que desarrolla el Real Decreto 243/2022 para 2.º de Bachillerato. Identifica las 6 competencias específicas (CE), los 12 criterios de evaluación y los 37 saberes básicos organizados en 6 bloques. Anota cualquier elemento específico de tu comunidad (ej. saberes adicionales, secuenciación obligatoria).</t>
+  </si>
+  <si>
+    <t>Descarga el PDF del BOE y el de tu comunidad, y márcalos con separadores de colores por bloques para consulta rápida.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
-    <t>Mapea los 12 criterios de evaluación. En Biología de 2.º, los criterios suelen dividirse entre los procedimentales (investigación y comunicación científica) y los conceptuales (bioquímica, metabolismo, genética, microbiología e inmunología).</t>
-[...2 lines deleted...]
-    <t>No intentes evaluar los 12 criterios en cada unidad. Agrupa los criterios 1.1, 1.2 y 6.1 (comunicación y alfabetización científica) para evaluarlos mediante prácticas de laboratorio o informes, liberando los exámenes teóricos para el resto.</t>
+    <t>Elabora una tabla que relacione las 6 CE con sus 12 criterios de evaluación (por ejemplo, CE1 con dos criterios, CE2 con otros dos, etc.). Verifica que cada criterio se vincula a una o varias CE según el decreto. Conserva esta tabla como referencia para toda la programación.</t>
+  </si>
+  <si>
+    <t>Usa una hoja de cálculo con columnas: CE, criterio (código y texto), saberes asociados, y trimestre previsto. Así evitarás duplicidades.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
-    <t>2 horas</t>
-[...5 lines deleted...]
-    <t>Crea una hoja de cálculo donde cada columna sea un criterio. Si al final del trimestre un criterio no tiene al menos dos notas de instrumentos distintos, tu programación será vulnerable ante una reclamación de inspección.</t>
+    <t>1,5 horas</t>
+  </si>
+  <si>
+    <t>Analiza los 12 criterios y asigna un nivel de complejidad (básico, medio, avanzado). Decide qué instrumentos de evaluación (rúbricas, pruebas escritas, informes de laboratorio, exposiciones) usarás para cada criterio. Asegura que haya al menos dos instrumentos por criterio para obtener información suficiente.</t>
+  </si>
+  <si>
+    <t>No plantes evaluar todos los criterios con un solo examen. Por ejemplo, para los criterios de 'argumentar' usa un debate o informe; para 'modelizar', una tarea práctica.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>1.5 horas</t>
-[...5 lines deleted...]
-    <t>El bloque de Metabolismo es el 'cuello de botella'. Prográmalo para el inicio del segundo trimestre y no al final del primero, o las vacaciones de Navidad borrarán la comprensión de las rutas bioquímicas en el alumnado.</t>
+    <t>Reparte los 37 saberes en tres trimestres respetando la lógica disciplinar: bloque 1 (bioquímica) al trimestre 1, bloques 2-3 (célula y genética) al trimestre 2, bloques 4-6 (microbiología, inmunología, ecología) al trimestre 3. Ajusta según la carga horaria (3h semanales, ~30 semanas). Cada bloque debe quedar completo en un trimestre.</t>
+  </si>
+  <si>
+    <t>Haz un calendario con las 30 semanas y asigna a cada semana los saberes. No olvides dejar espacio para las situaciones de aprendizaje y la recuperación.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
-    <t>2.5 horas</t>
-[...5 lines deleted...]
-    <t>Para ahorrar tiempo en 2.º de Bachillerato, haz que el 'producto final' de la SDA sea un modelo tridimensional o un póster científico que sirva también como material de repaso visual para el examen final.</t>
+    <t>3 horas</t>
+  </si>
+  <si>
+    <t>Crea una situación de aprendizaje (SDA) por trimestre que integre varios criterios y saberes del bloque correspondiente. Por ejemplo, en el trimestre 2 puedes diseñar una SDA sobre 'Diagnóstico genético de una enfermedad hereditaria' que trabaje los saberes de genética y los criterios de análisis y argumentación. Describe la secuencia de actividades, los productos (informe, presentación) y los criterios evaluados.</t>
+  </si>
+  <si>
+    <t>Asegura que la SDA tenga un producto final tangible (ej. póster científico) y que incluya trabajo cooperativo. Así cumples con el perfil competencial.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Asigna pesos a las Competencias Específicas. Dado el carácter de la materia, las CE relacionadas con la interpretación de datos y conceptos biológicos suelen pesar un 70-80%, mientras que la parte ética y social el resto.</t>
-[...2 lines deleted...]
-    <t>Asegúrate de que la suma de las ponderaciones de los criterios vinculados a una CE sea siempre 100%. Si usas iSéneca o Additio, configura esto antes de empezar a meter notas o el cálculo final fallará.</t>
+    <t>Define, en consenso con el departamento, el peso de cada instrumento de evaluación en la calificación final. Por ejemplo: pruebas escritas 40%, informes de laboratorio 20%, proyectos SDA 20%, observación en clase 10%, exposiciones 10%. Asegura que todos los criterios están contemplados y que la suma sea 100%.</t>
+  </si>
+  <si>
+    <t>Revisa que ningún instrumento supere el 50% del peso total para evitar sesgos. Incluye siempre al menos un instrumento de observación (rúbrica de actitud o trabajo en equipo).</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Diseña planes de refuerzo para los saberes no alcanzados. En 2.º de Bachillerato, esto suele enfocarse en tutorías individualizadas y bancos de preguntas tipo EvAU graduadas en dificultad.</t>
-[...2 lines deleted...]
-    <t>Ten preparado un 'Dossier de Recuperación de Pendientes' desde octubre. Muchos alumnos de 2.º arrastran la Biología de 1.º y si no automatizas su seguimiento, te absorberá el tiempo de preparación de las clases de 2.º.</t>
+    <t>Redacta las medidas generales (ej. adaptaciones de acceso, flexibilización de plazos) y específicas (ej. adaptaciones curriculares no significativas) según la normativa de tu CCAA. Diseña un plan de recuperación trimestral: pruebas específicas o entregas adicionales para los criterios no superados. Especifica cómo los alumnos pueden recuperar al final de curso.</t>
+  </si>
+  <si>
+    <t>Crea una ficha por alumno con los criterios no superados y las tareas de recuperación asignadas. Entrégala a principio de curso para que las familias conozcan el plan.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t xml:space="preserve">Analizar críticamente conceptos y procesos biológicos, seleccionando e interpretando información en diferentes formatos (modelos, gráficos, tablas, diagramas, fórmulas, esquemas u </t>
   </si>
   <si>
     <t>Comunicar informaciones u opiniones razonadas relacionadas con los saberes de la materia, transmitiéndolas de forma clara y rigurosa, utilizando la terminología y el formato adecua</t>
   </si>
   <si>
     <t xml:space="preserve">Argumentar sobre aspectos relacionados con los saberes de la materia, considerando los puntos fuertes y débiles de diferentes posturas de forma razonada y con una actitud abierta, </t>
   </si>
@@ -2404,1517 +2386,1519 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
-        <v>216</v>
+        <v>206</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>398</v>
+        <v>391</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>399</v>
+        <v>392</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>400</v>
+        <v>393</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>373</v>
+        <v>366</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>401</v>
+        <v>394</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>402</v>
+        <v>395</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>403</v>
+        <v>396</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>380</v>
+        <v>373</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>404</v>
+        <v>397</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>405</v>
+        <v>398</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>406</v>
+        <v>399</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>407</v>
+        <v>400</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>408</v>
+        <v>401</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>409</v>
+        <v>402</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>416</v>
+        <v>409</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
-        <v>426</v>
+        <v>284</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>427</v>
+        <v>419</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>428</v>
+        <v>420</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
-        <v>429</v>
+        <v>421</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>430</v>
+        <v>422</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>431</v>
+        <v>423</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
-        <v>432</v>
+        <v>424</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>433</v>
+        <v>425</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>434</v>
+        <v>426</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
-        <v>291</v>
+        <v>427</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
-        <v>171</v>
+        <v>161</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>445</v>
-[...1 lines deleted...]
-      <c r="C4" s="7"/>
+        <v>438</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>435</v>
+      </c>
       <c r="D4" s="7" t="s">
-        <v>446</v>
+        <v>439</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>447</v>
+        <v>440</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>448</v>
+        <v>441</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>449</v>
+        <v>442</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>450</v>
+        <v>443</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>451</v>
+        <v>444</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>452</v>
+        <v>445</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>453</v>
+        <v>442</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>454</v>
+        <v>446</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>455</v>
+        <v>447</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>456</v>
+        <v>448</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>457</v>
+        <v>449</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>458</v>
+        <v>450</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>459</v>
+        <v>451</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>460</v>
+        <v>452</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>461</v>
+        <v>453</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>462</v>
+        <v>454</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>463</v>
+        <v>455</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>453</v>
+        <v>442</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>464</v>
+        <v>456</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>465</v>
+        <v>457</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>466</v>
+        <v>458</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>467</v>
+        <v>459</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>468</v>
+        <v>460</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>469</v>
+        <v>461</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>470</v>
+        <v>462</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>471</v>
+        <v>463</v>
       </c>
       <c r="D3" s="9">
         <v>6.67</v>
       </c>
       <c r="E3" s="9">
         <v>6.67</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="D4" s="9">
         <v>6.67</v>
       </c>
       <c r="E4" s="9">
         <v>6.67</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
       <c r="D5" s="9">
         <v>6.67</v>
       </c>
       <c r="E5" s="9">
         <v>6.67</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.1</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>474</v>
+        <v>466</v>
       </c>
       <c r="D6" s="9">
         <v>7.5</v>
       </c>
       <c r="E6" s="9">
         <v>7.5</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>475</v>
+        <v>467</v>
       </c>
       <c r="D7" s="9">
         <v>7.5</v>
       </c>
       <c r="E7" s="9">
         <v>7.5</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.1</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>476</v>
+        <v>468</v>
       </c>
       <c r="D8" s="9">
         <v>7.5</v>
       </c>
       <c r="E8" s="9">
         <v>7.5</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.2</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>477</v>
+        <v>469</v>
       </c>
       <c r="D9" s="9">
         <v>7.5</v>
       </c>
       <c r="E9" s="9">
         <v>7.5</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>4.1</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>143</v>
+        <v>133</v>
       </c>
       <c r="D10" s="9">
         <v>10.0</v>
       </c>
       <c r="E10" s="9">
         <v>10.0</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>4.2</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>478</v>
+        <v>470</v>
       </c>
       <c r="D11" s="9">
         <v>10.0</v>
       </c>
       <c r="E11" s="9">
         <v>10.0</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>5.1</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="D12" s="9">
         <v>15.0</v>
       </c>
       <c r="E12" s="9">
         <v>15.0</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>6.1</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
       <c r="D13" s="9">
         <v>10.0</v>
       </c>
       <c r="E13" s="9">
         <v>10.0</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>6.2</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>164</v>
+        <v>154</v>
       </c>
       <c r="D14" s="9">
         <v>10.0</v>
       </c>
       <c r="E14" s="9">
         <v>10.0</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7" t="s">
-        <v>481</v>
+        <v>473</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9">
         <f>SUM(E3:E14)</f>
         <v>105.0099999999999909</v>
       </c>
       <c r="F15" s="7" t="s">
-        <v>482</v>
+        <v>474</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:P31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="8" t="s">
-        <v>483</v>
+        <v>475</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>3.1</v>
       </c>
       <c r="I1" s="8">
         <v>3.2</v>
       </c>
       <c r="J1" s="8">
         <v>4.1</v>
       </c>
       <c r="K1" s="8">
         <v>4.2</v>
       </c>
       <c r="L1" s="8">
         <v>5.1</v>
       </c>
       <c r="M1" s="8">
         <v>6.1</v>
       </c>
       <c r="N1" s="8">
         <v>6.2</v>
       </c>
       <c r="O1" s="8" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="P1" s="8" t="s">
-        <v>470</v>
+        <v>462</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" s="7" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:N2),"")</f>
         <v/>
       </c>
       <c r="P2" s="7"/>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" s="7" t="s">
-        <v>487</v>
+        <v>479</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:N3),"")</f>
         <v/>
       </c>
       <c r="P3" s="7"/>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" s="7" t="s">
-        <v>488</v>
+        <v>480</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:N4),"")</f>
         <v/>
       </c>
       <c r="P4" s="7"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" s="7" t="s">
-        <v>489</v>
+        <v>481</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:N5),"")</f>
         <v/>
       </c>
       <c r="P5" s="7"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" s="7" t="s">
-        <v>490</v>
+        <v>482</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:N6),"")</f>
         <v/>
       </c>
       <c r="P6" s="7"/>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="7" t="s">
-        <v>491</v>
+        <v>483</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:N7),"")</f>
         <v/>
       </c>
       <c r="P7" s="7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" s="7" t="s">
-        <v>492</v>
+        <v>484</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:N8),"")</f>
         <v/>
       </c>
       <c r="P8" s="7"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" s="7" t="s">
-        <v>493</v>
+        <v>485</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:N9),"")</f>
         <v/>
       </c>
       <c r="P9" s="7"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" s="7" t="s">
-        <v>494</v>
+        <v>486</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:N10),"")</f>
         <v/>
       </c>
       <c r="P10" s="7"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" s="7" t="s">
-        <v>495</v>
+        <v>487</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:N11),"")</f>
         <v/>
       </c>
       <c r="P11" s="7"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" s="7" t="s">
-        <v>496</v>
+        <v>488</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:N12),"")</f>
         <v/>
       </c>
       <c r="P12" s="7"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" s="7" t="s">
-        <v>497</v>
+        <v>489</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:N13),"")</f>
         <v/>
       </c>
       <c r="P13" s="7"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" s="7" t="s">
-        <v>498</v>
+        <v>490</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:N14),"")</f>
         <v/>
       </c>
       <c r="P14" s="7"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="7" t="s">
-        <v>499</v>
+        <v>491</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:N15),"")</f>
         <v/>
       </c>
       <c r="P15" s="7"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" s="7" t="s">
-        <v>500</v>
+        <v>492</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:N16),"")</f>
         <v/>
       </c>
       <c r="P16" s="7"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" s="7" t="s">
-        <v>501</v>
+        <v>493</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:N17),"")</f>
         <v/>
       </c>
       <c r="P17" s="7"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="7" t="s">
-        <v>502</v>
+        <v>494</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:N18),"")</f>
         <v/>
       </c>
       <c r="P18" s="7"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" s="7" t="s">
-        <v>503</v>
+        <v>495</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:N19),"")</f>
         <v/>
       </c>
       <c r="P19" s="7"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" s="7" t="s">
-        <v>504</v>
+        <v>496</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:N20),"")</f>
         <v/>
       </c>
       <c r="P20" s="7"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" s="7" t="s">
-        <v>505</v>
+        <v>497</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:N21),"")</f>
         <v/>
       </c>
       <c r="P21" s="7"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" s="7" t="s">
-        <v>506</v>
+        <v>498</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:N22),"")</f>
         <v/>
       </c>
       <c r="P22" s="7"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="7" t="s">
-        <v>507</v>
+        <v>499</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:N23),"")</f>
         <v/>
       </c>
       <c r="P23" s="7"/>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" s="7" t="s">
-        <v>508</v>
+        <v>500</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:N24),"")</f>
         <v/>
       </c>
       <c r="P24" s="7"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" s="7" t="s">
-        <v>509</v>
+        <v>501</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:N25),"")</f>
         <v/>
       </c>
       <c r="P25" s="7"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" s="7" t="s">
-        <v>510</v>
+        <v>502</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:N26),"")</f>
         <v/>
       </c>
       <c r="P26" s="7"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" s="7" t="s">
-        <v>511</v>
+        <v>503</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:N27),"")</f>
         <v/>
       </c>
       <c r="P27" s="7"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" s="7" t="s">
-        <v>512</v>
+        <v>504</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:N28),"")</f>
         <v/>
       </c>
       <c r="P28" s="7"/>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" s="7" t="s">
-        <v>513</v>
+        <v>505</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:N29),"")</f>
         <v/>
       </c>
       <c r="P29" s="7"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" s="7" t="s">
-        <v>514</v>
+        <v>506</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:N30),"")</f>
         <v/>
       </c>
       <c r="P30" s="7"/>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" s="7" t="s">
-        <v>515</v>
+        <v>507</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:N31),"")</f>
         <v/>
       </c>
       <c r="P31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="360">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
@@ -4985,54 +4969,54 @@
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E11"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A9" sqref="A9:C11"/>
+      <selection activeCell="A2" sqref="A2:B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="7" t="s">
@@ -5049,2784 +5033,2747 @@
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="8" spans="1:5">
-[...40 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
-    <mergeCell ref="A8:E8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:H7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="8" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="C1" s="8" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="D1" s="8" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="E1" s="8" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="F1" s="8" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="G1" s="8" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="H1" s="8" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="C2" s="7" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="E2" s="7" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="F2" s="7" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="G2" s="7" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="H2" s="7" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D3" s="7" t="s">
         <v>53</v>
       </c>
-      <c r="B3" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E3" s="7" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
       <c r="H3" s="7" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="G4" s="7" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="H4" s="7" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="H5" s="7" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>83</v>
+        <v>73</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>84</v>
+        <v>74</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>86</v>
+        <v>76</v>
       </c>
       <c r="G6" s="7" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="H6" s="7" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>91</v>
+        <v>81</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>92</v>
+        <v>82</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="H7" s="7" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="K2" sqref="K2:K13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="8" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="C1" s="8" t="s">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="D1" s="8" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="E1" s="8" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="F1" s="8" t="s">
-        <v>95</v>
+        <v>85</v>
       </c>
       <c r="G1" s="8" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="H1" s="8" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="I1" s="8" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="J1" s="8" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="K1" s="8" t="s">
-        <v>100</v>
+        <v>90</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B2" s="7">
         <v>1.1</v>
       </c>
       <c r="C2" s="7" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>101</v>
+        <v>91</v>
       </c>
       <c r="E2" s="7" t="s">
-        <v>102</v>
+        <v>92</v>
       </c>
       <c r="F2" s="7" t="s">
-        <v>103</v>
+        <v>93</v>
       </c>
       <c r="G2" s="7" t="s">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="H2" s="7" t="s">
-        <v>105</v>
+        <v>95</v>
       </c>
       <c r="I2" s="7" t="s">
-        <v>106</v>
+        <v>96</v>
       </c>
       <c r="J2" s="7" t="s">
-        <v>107</v>
+        <v>97</v>
       </c>
       <c r="K2" s="9">
         <v>8.33</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B3" s="7">
         <v>1.2</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>108</v>
+        <v>98</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>109</v>
+        <v>99</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>111</v>
+        <v>101</v>
       </c>
       <c r="H3" s="7" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="I3" s="7" t="s">
-        <v>113</v>
+        <v>103</v>
       </c>
       <c r="J3" s="7" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="K3" s="9">
         <v>8.33</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B4" s="7">
         <v>1.3</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>116</v>
+        <v>106</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>117</v>
+        <v>107</v>
       </c>
       <c r="G4" s="7" t="s">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="H4" s="7" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="I4" s="7" t="s">
-        <v>119</v>
+        <v>109</v>
       </c>
       <c r="J4" s="7" t="s">
-        <v>120</v>
+        <v>110</v>
       </c>
       <c r="K4" s="9">
         <v>8.33</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B5" s="7">
         <v>2.1</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>124</v>
+        <v>114</v>
       </c>
       <c r="H5" s="7" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="I5" s="7" t="s">
-        <v>125</v>
+        <v>115</v>
       </c>
       <c r="J5" s="7" t="s">
-        <v>126</v>
+        <v>116</v>
       </c>
       <c r="K5" s="9">
         <v>8.33</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B6" s="7">
         <v>2.2</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>127</v>
+        <v>117</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>128</v>
+        <v>118</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>129</v>
+        <v>119</v>
       </c>
       <c r="G6" s="7" t="s">
-        <v>130</v>
+        <v>120</v>
       </c>
       <c r="H6" s="7" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="I6" s="7" t="s">
-        <v>131</v>
+        <v>121</v>
       </c>
       <c r="J6" s="7" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="K6" s="9">
         <v>8.33</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B7" s="7">
         <v>3.1</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>133</v>
+        <v>123</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>134</v>
+        <v>124</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>129</v>
+        <v>119</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>135</v>
+        <v>125</v>
       </c>
       <c r="H7" s="7" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="I7" s="7" t="s">
-        <v>136</v>
+        <v>126</v>
       </c>
       <c r="J7" s="7" t="s">
-        <v>137</v>
+        <v>127</v>
       </c>
       <c r="K7" s="9">
         <v>8.33</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B8" s="7">
         <v>3.2</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>138</v>
+        <v>128</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>139</v>
+        <v>129</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>117</v>
+        <v>107</v>
       </c>
       <c r="G8" s="7" t="s">
-        <v>140</v>
+        <v>130</v>
       </c>
       <c r="H8" s="7" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="I8" s="7" t="s">
-        <v>141</v>
+        <v>131</v>
       </c>
       <c r="J8" s="7" t="s">
-        <v>142</v>
+        <v>132</v>
       </c>
       <c r="K8" s="9">
         <v>8.33</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B9" s="7">
         <v>4.1</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>143</v>
+        <v>133</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>144</v>
+        <v>134</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>145</v>
+        <v>135</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>146</v>
+        <v>136</v>
       </c>
       <c r="H9" s="7" t="s">
-        <v>105</v>
+        <v>95</v>
       </c>
       <c r="I9" s="7" t="s">
-        <v>147</v>
+        <v>137</v>
       </c>
       <c r="J9" s="7" t="s">
-        <v>148</v>
+        <v>138</v>
       </c>
       <c r="K9" s="9">
         <v>8.33</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B10" s="7">
         <v>4.2</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>149</v>
+        <v>139</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>150</v>
+        <v>140</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>103</v>
+        <v>93</v>
       </c>
       <c r="G10" s="7" t="s">
-        <v>151</v>
+        <v>141</v>
       </c>
       <c r="H10" s="7" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="I10" s="7" t="s">
-        <v>152</v>
+        <v>142</v>
       </c>
       <c r="J10" s="7" t="s">
-        <v>153</v>
+        <v>143</v>
       </c>
       <c r="K10" s="9">
         <v>8.33</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B11" s="7">
         <v>5.1</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>154</v>
+        <v>144</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>155</v>
+        <v>145</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>117</v>
+        <v>107</v>
       </c>
       <c r="G11" s="7" t="s">
-        <v>156</v>
+        <v>146</v>
       </c>
       <c r="H11" s="7" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="I11" s="7" t="s">
-        <v>157</v>
+        <v>147</v>
       </c>
       <c r="J11" s="7" t="s">
-        <v>158</v>
+        <v>148</v>
       </c>
       <c r="K11" s="9">
         <v>8.33</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B12" s="7">
         <v>6.1</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>159</v>
+        <v>149</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>160</v>
+        <v>150</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>145</v>
+        <v>135</v>
       </c>
       <c r="G12" s="7" t="s">
-        <v>161</v>
+        <v>151</v>
       </c>
       <c r="H12" s="7" t="s">
-        <v>105</v>
+        <v>95</v>
       </c>
       <c r="I12" s="7" t="s">
-        <v>162</v>
+        <v>152</v>
       </c>
       <c r="J12" s="7" t="s">
-        <v>163</v>
+        <v>153</v>
       </c>
       <c r="K12" s="9">
         <v>8.33</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B13" s="7">
         <v>6.2</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>164</v>
+        <v>154</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>165</v>
+        <v>155</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>166</v>
+        <v>156</v>
       </c>
       <c r="G13" s="7" t="s">
-        <v>167</v>
+        <v>157</v>
       </c>
       <c r="H13" s="7" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="I13" s="7" t="s">
-        <v>168</v>
+        <v>158</v>
       </c>
       <c r="J13" s="7" t="s">
-        <v>169</v>
+        <v>159</v>
       </c>
       <c r="K13" s="9">
         <v>8.33</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I38"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="8" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>170</v>
+        <v>160</v>
       </c>
       <c r="C1" s="8" t="s">
-        <v>171</v>
+        <v>161</v>
       </c>
       <c r="D1" s="8" t="s">
-        <v>172</v>
+        <v>162</v>
       </c>
       <c r="E1" s="8" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="F1" s="8" t="s">
-        <v>173</v>
+        <v>163</v>
       </c>
       <c r="G1" s="8" t="s">
-        <v>174</v>
+        <v>164</v>
       </c>
       <c r="H1" s="8" t="s">
-        <v>175</v>
+        <v>165</v>
       </c>
       <c r="I1" s="8" t="s">
-        <v>176</v>
+        <v>166</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="C2" s="7">
         <v>1</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>178</v>
+        <v>168</v>
       </c>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="C3" s="7">
         <v>2</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>179</v>
+        <v>169</v>
       </c>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="C4" s="7">
         <v>3</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>180</v>
+        <v>170</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="C5" s="7">
         <v>4</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>181</v>
+        <v>171</v>
       </c>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="C6" s="7">
         <v>5</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>182</v>
+        <v>172</v>
       </c>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="C7" s="7">
         <v>6</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>183</v>
+        <v>173</v>
       </c>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="C8" s="7">
         <v>7</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>184</v>
+        <v>174</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="C9" s="7">
         <v>8</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>185</v>
+        <v>175</v>
       </c>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="C10" s="7">
         <v>9</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>186</v>
+        <v>176</v>
       </c>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="C11" s="7">
         <v>10</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>187</v>
+        <v>177</v>
       </c>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="C12" s="7">
         <v>1</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>188</v>
+        <v>178</v>
       </c>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="C13" s="7">
         <v>2</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>189</v>
+        <v>179</v>
       </c>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="C14" s="7">
         <v>3</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>190</v>
+        <v>180</v>
       </c>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="C15" s="7">
         <v>4</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>191</v>
+        <v>181</v>
       </c>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="C16" s="7">
         <v>5</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>192</v>
+        <v>182</v>
       </c>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="C17" s="7">
         <v>1</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>193</v>
+        <v>183</v>
       </c>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="C18" s="7">
         <v>2</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>194</v>
+        <v>184</v>
       </c>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="C19" s="7">
         <v>3</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>195</v>
+        <v>185</v>
       </c>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="C20" s="7">
         <v>4</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>196</v>
+        <v>186</v>
       </c>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="C21" s="7">
         <v>5</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>197</v>
+        <v>187</v>
       </c>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="C22" s="7">
         <v>6</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>198</v>
+        <v>188</v>
       </c>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="C23" s="7">
         <v>7</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>199</v>
+        <v>189</v>
       </c>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="C24" s="7">
         <v>8</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>200</v>
+        <v>190</v>
       </c>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="C25" s="7">
         <v>1</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>201</v>
+        <v>191</v>
       </c>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="C26" s="7">
         <v>2</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>202</v>
+        <v>192</v>
       </c>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B27" s="7" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="C27" s="7">
         <v>3</v>
       </c>
       <c r="D27" s="7" t="s">
-        <v>203</v>
+        <v>193</v>
       </c>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="C28" s="7">
         <v>4</v>
       </c>
       <c r="D28" s="7" t="s">
-        <v>204</v>
+        <v>194</v>
       </c>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="C29" s="7">
         <v>5</v>
       </c>
       <c r="D29" s="7" t="s">
-        <v>205</v>
+        <v>195</v>
       </c>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="C30" s="7">
         <v>1</v>
       </c>
       <c r="D30" s="7" t="s">
-        <v>206</v>
+        <v>196</v>
       </c>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="C31" s="7">
         <v>2</v>
       </c>
       <c r="D31" s="7" t="s">
-        <v>207</v>
+        <v>197</v>
       </c>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="C32" s="7">
         <v>1</v>
       </c>
       <c r="D32" s="7" t="s">
-        <v>208</v>
+        <v>198</v>
       </c>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="C33" s="7">
         <v>2</v>
       </c>
       <c r="D33" s="7" t="s">
-        <v>209</v>
+        <v>199</v>
       </c>
       <c r="E33" s="7"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B34" s="7" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="C34" s="7">
         <v>3</v>
       </c>
       <c r="D34" s="7" t="s">
-        <v>210</v>
+        <v>200</v>
       </c>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="C35" s="7">
         <v>4</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="C36" s="7">
         <v>5</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>212</v>
+        <v>202</v>
       </c>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="C37" s="7">
         <v>6</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>213</v>
+        <v>203</v>
       </c>
       <c r="E37" s="7"/>
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="C38" s="7">
         <v>7</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>214</v>
+        <v>204</v>
       </c>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="4" t="s">
-        <v>215</v>
+        <v>205</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="8" t="s">
-        <v>216</v>
+        <v>206</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>217</v>
+        <v>207</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>218</v>
+        <v>208</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>219</v>
+        <v>209</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>220</v>
+        <v>210</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>221</v>
+        <v>211</v>
       </c>
       <c r="G2" s="8" t="s">
-        <v>222</v>
+        <v>212</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="7" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="B3" s="7">
         <v>20</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>223</v>
+        <v>213</v>
       </c>
       <c r="D3" s="7">
         <v>1</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>224</v>
+        <v>214</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>225</v>
+        <v>215</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>226</v>
+        <v>216</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="7"/>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7">
         <v>2</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>227</v>
+        <v>217</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>228</v>
+        <v>218</v>
       </c>
       <c r="G4" s="7" t="s">
-        <v>229</v>
+        <v>219</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="7"/>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7">
         <v>3</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>230</v>
+        <v>220</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>231</v>
+        <v>221</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>232</v>
+        <v>222</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="7"/>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7">
         <v>4</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>233</v>
+        <v>223</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>234</v>
+        <v>224</v>
       </c>
       <c r="G6" s="7" t="s">
-        <v>235</v>
+        <v>225</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="7" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="B7" s="7">
         <v>15</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>236</v>
+        <v>226</v>
       </c>
       <c r="D7" s="7">
         <v>1</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>224</v>
+        <v>214</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>225</v>
+        <v>215</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>237</v>
+        <v>227</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="7"/>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7">
         <v>2</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>227</v>
+        <v>217</v>
       </c>
       <c r="F8" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="G8" s="7" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="7"/>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7">
         <v>3</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>230</v>
+        <v>220</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>231</v>
+        <v>221</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>239</v>
+        <v>229</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="7"/>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7">
         <v>4</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>233</v>
+        <v>223</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>234</v>
+        <v>224</v>
       </c>
       <c r="G10" s="7" t="s">
-        <v>240</v>
+        <v>230</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="7" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="B11" s="7">
         <v>15</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>241</v>
+        <v>231</v>
       </c>
       <c r="D11" s="7">
         <v>1</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>224</v>
+        <v>214</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>225</v>
+        <v>215</v>
       </c>
       <c r="G11" s="7" t="s">
-        <v>242</v>
+        <v>232</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="7"/>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7">
         <v>2</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>227</v>
+        <v>217</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>228</v>
+        <v>218</v>
       </c>
       <c r="G12" s="7" t="s">
-        <v>243</v>
+        <v>233</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="7"/>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7">
         <v>3</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>230</v>
+        <v>220</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>231</v>
+        <v>221</v>
       </c>
       <c r="G13" s="7" t="s">
-        <v>244</v>
+        <v>234</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="7"/>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7">
         <v>4</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>233</v>
+        <v>223</v>
       </c>
       <c r="F14" s="7" t="s">
-        <v>234</v>
+        <v>224</v>
       </c>
       <c r="G14" s="7" t="s">
-        <v>245</v>
+        <v>235</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="7" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="B15" s="7">
         <v>20</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>241</v>
+        <v>231</v>
       </c>
       <c r="D15" s="7">
         <v>1</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>224</v>
+        <v>214</v>
       </c>
       <c r="F15" s="7" t="s">
-        <v>225</v>
+        <v>215</v>
       </c>
       <c r="G15" s="7" t="s">
-        <v>246</v>
+        <v>236</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="7"/>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7">
         <v>2</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>227</v>
+        <v>217</v>
       </c>
       <c r="F16" s="7" t="s">
-        <v>228</v>
+        <v>218</v>
       </c>
       <c r="G16" s="7" t="s">
-        <v>247</v>
+        <v>237</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="7"/>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7">
         <v>3</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>230</v>
+        <v>220</v>
       </c>
       <c r="F17" s="7" t="s">
-        <v>231</v>
+        <v>221</v>
       </c>
       <c r="G17" s="7" t="s">
-        <v>248</v>
+        <v>238</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="7"/>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7">
         <v>4</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>233</v>
+        <v>223</v>
       </c>
       <c r="F18" s="7" t="s">
-        <v>234</v>
+        <v>224</v>
       </c>
       <c r="G18" s="7" t="s">
-        <v>249</v>
+        <v>239</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="7" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="B19" s="7">
         <v>15</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>223</v>
+        <v>213</v>
       </c>
       <c r="D19" s="7">
         <v>1</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>224</v>
+        <v>214</v>
       </c>
       <c r="F19" s="7" t="s">
-        <v>225</v>
+        <v>215</v>
       </c>
       <c r="G19" s="7" t="s">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="7"/>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7">
         <v>2</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>227</v>
+        <v>217</v>
       </c>
       <c r="F20" s="7" t="s">
-        <v>228</v>
+        <v>218</v>
       </c>
       <c r="G20" s="7" t="s">
-        <v>251</v>
+        <v>241</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="7"/>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7">
         <v>3</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>230</v>
+        <v>220</v>
       </c>
       <c r="F21" s="7" t="s">
-        <v>231</v>
+        <v>221</v>
       </c>
       <c r="G21" s="7" t="s">
-        <v>252</v>
+        <v>242</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="7"/>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7">
         <v>4</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>233</v>
+        <v>223</v>
       </c>
       <c r="F22" s="7" t="s">
-        <v>234</v>
+        <v>224</v>
       </c>
       <c r="G22" s="7" t="s">
-        <v>253</v>
+        <v>243</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="7" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="B23" s="7">
         <v>20</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>241</v>
+        <v>231</v>
       </c>
       <c r="D23" s="7">
         <v>1</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>224</v>
+        <v>214</v>
       </c>
       <c r="F23" s="7" t="s">
-        <v>225</v>
+        <v>215</v>
       </c>
       <c r="G23" s="7" t="s">
-        <v>254</v>
+        <v>244</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="7"/>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7">
         <v>2</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>227</v>
+        <v>217</v>
       </c>
       <c r="F24" s="7" t="s">
-        <v>228</v>
+        <v>218</v>
       </c>
       <c r="G24" s="7" t="s">
-        <v>255</v>
+        <v>245</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="7"/>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7">
         <v>3</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>230</v>
+        <v>220</v>
       </c>
       <c r="F25" s="7" t="s">
-        <v>231</v>
+        <v>221</v>
       </c>
       <c r="G25" s="7" t="s">
-        <v>256</v>
+        <v>246</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="7"/>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7">
         <v>4</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>233</v>
+        <v>223</v>
       </c>
       <c r="F26" s="7" t="s">
-        <v>234</v>
+        <v>224</v>
       </c>
       <c r="G26" s="7" t="s">
-        <v>257</v>
+        <v>247</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="32" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="45" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="6" max="6" width="50" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="4" t="s">
-        <v>258</v>
+        <v>248</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="8" t="s">
-        <v>259</v>
+        <v>249</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>260</v>
+        <v>250</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>261</v>
+        <v>251</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>262</v>
+        <v>252</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>263</v>
+        <v>253</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>264</v>
+        <v>254</v>
       </c>
       <c r="G2" s="8" t="s">
-        <v>265</v>
+        <v>255</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>266</v>
+        <v>256</v>
       </c>
       <c r="C3" s="7">
         <v>35</v>
       </c>
-      <c r="D3" s="7"/>
+      <c r="D3" s="7" t="s">
+        <v>257</v>
+      </c>
       <c r="E3" s="7" t="s">
-        <v>267</v>
+        <v>258</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>268</v>
+        <v>259</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>269</v>
+        <v>260</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="7"/>
       <c r="B4" s="7" t="s">
-        <v>270</v>
+        <v>261</v>
       </c>
       <c r="C4" s="7"/>
       <c r="D4" s="7" t="s">
-        <v>271</v>
+        <v>262</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="7">
         <v>2</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>272</v>
+        <v>263</v>
       </c>
       <c r="C5" s="7">
         <v>40</v>
       </c>
-      <c r="D5" s="7"/>
+      <c r="D5" s="7" t="s">
+        <v>264</v>
+      </c>
       <c r="E5" s="7" t="s">
-        <v>273</v>
+        <v>265</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>274</v>
+        <v>266</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>275</v>
+        <v>267</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="7"/>
       <c r="B6" s="7" t="s">
-        <v>270</v>
+        <v>261</v>
       </c>
       <c r="C6" s="7"/>
       <c r="D6" s="7" t="s">
-        <v>276</v>
+        <v>268</v>
       </c>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="7">
         <v>3</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>277</v>
+        <v>269</v>
       </c>
       <c r="C7" s="7">
         <v>30</v>
       </c>
-      <c r="D7" s="7"/>
+      <c r="D7" s="7" t="s">
+        <v>270</v>
+      </c>
       <c r="E7" s="7" t="s">
-        <v>278</v>
+        <v>271</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>280</v>
+        <v>273</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="7"/>
       <c r="B8" s="7" t="s">
-        <v>270</v>
+        <v>261</v>
       </c>
       <c r="C8" s="7"/>
       <c r="D8" s="7" t="s">
-        <v>281</v>
+        <v>274</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A39" sqref="A39:E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="28" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>282</v>
+        <v>275</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>284</v>
+        <v>277</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="10" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>286</v>
+        <v>279</v>
       </c>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="10" t="s">
-        <v>287</v>
+        <v>280</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>288</v>
+        <v>281</v>
       </c>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="10" t="s">
-        <v>289</v>
+        <v>282</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>290</v>
+        <v>283</v>
       </c>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="10" t="s">
-        <v>291</v>
+        <v>284</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>292</v>
+        <v>285</v>
       </c>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="10" t="s">
-        <v>293</v>
+        <v>286</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>294</v>
+        <v>287</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="11" t="s">
-        <v>171</v>
+        <v>161</v>
       </c>
       <c r="B8" s="11" t="s">
-        <v>295</v>
+        <v>288</v>
       </c>
       <c r="C8" s="11" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="D8" s="11" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
       <c r="E8" s="11" t="s">
-        <v>298</v>
+        <v>291</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>299</v>
+        <v>292</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>303</v>
+        <v>296</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>304</v>
+        <v>297</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>305</v>
+        <v>298</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>306</v>
+        <v>299</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>307</v>
+        <v>300</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>308</v>
+        <v>293</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>312</v>
+        <v>305</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>313</v>
+        <v>306</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>314</v>
+        <v>307</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>315</v>
+        <v>308</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>316</v>
+        <v>309</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>317</v>
+        <v>310</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
-        <v>287</v>
+        <v>280</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
-        <v>289</v>
+        <v>282</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
-        <v>291</v>
+        <v>284</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>322</v>
+        <v>315</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
-        <v>293</v>
+        <v>286</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>323</v>
+        <v>316</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
-        <v>171</v>
+        <v>161</v>
       </c>
       <c r="B21" s="11" t="s">
-        <v>295</v>
+        <v>288</v>
       </c>
       <c r="C21" s="11" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="D21" s="11" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
       <c r="E21" s="11" t="s">
-        <v>298</v>
+        <v>291</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>299</v>
+        <v>292</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>324</v>
+        <v>317</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>325</v>
+        <v>318</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>303</v>
+        <v>296</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>304</v>
+        <v>293</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>326</v>
+        <v>319</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>327</v>
+        <v>320</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>307</v>
+        <v>300</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>308</v>
+        <v>293</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>328</v>
+        <v>321</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>329</v>
+        <v>322</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>308</v>
+        <v>293</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>330</v>
+        <v>323</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>331</v>
+        <v>324</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>314</v>
+        <v>307</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>332</v>
+        <v>325</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>333</v>
+        <v>326</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
-        <v>287</v>
+        <v>280</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
-        <v>289</v>
+        <v>282</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>338</v>
+        <v>331</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
-        <v>291</v>
+        <v>284</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>339</v>
+        <v>332</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
-        <v>293</v>
+        <v>286</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>340</v>
+        <v>333</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
-        <v>171</v>
+        <v>161</v>
       </c>
       <c r="B34" s="11" t="s">
-        <v>295</v>
+        <v>288</v>
       </c>
       <c r="C34" s="11" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="D34" s="11" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
       <c r="E34" s="11" t="s">
-        <v>298</v>
+        <v>291</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>299</v>
+        <v>292</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>341</v>
+        <v>334</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>303</v>
+        <v>296</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>304</v>
+        <v>293</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>307</v>
+        <v>300</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>308</v>
+        <v>293</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>308</v>
+        <v>293</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>314</v>
+        <v>307</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -7835,320 +7782,320 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
-        <v>216</v>
+        <v>206</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>355</v>
       </c>
-      <c r="B5" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C5" s="7" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
       <c r="C7" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>370</v>
+        <v>363</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>371</v>
+        <v>364</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>372</v>
+        <v>365</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
-        <v>373</v>
+        <v>366</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>374</v>
+        <v>367</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>375</v>
+        <v>368</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>373</v>
+        <v>366</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>376</v>
+        <v>369</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>377</v>
+        <v>370</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>373</v>
+        <v>366</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>378</v>
+        <v>371</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>379</v>
+        <v>372</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
-        <v>380</v>
+        <v>373</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>381</v>
+        <v>374</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
-        <v>380</v>
+        <v>373</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>382</v>
+        <v>375</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
-        <v>380</v>
+        <v>373</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="7" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="7" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="7" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>