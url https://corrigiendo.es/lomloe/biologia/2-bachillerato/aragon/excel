--- v1 (2026-07-03)
+++ v2 (2026-07-03)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 19:56</t>
+    <t>03/07/2026 20:55</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio de Bachillerato para Biología; aplica el currículo estatal del RD 243/2022, sin añadidos ni modificaciones.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Biologia</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantiene íntegro el currículo estatal de Biología de 2.º Bachillerato según el RD 243/2022, incluyendo competencias específicas, criterios de evaluación y saberes básicos.</t>
   </si>