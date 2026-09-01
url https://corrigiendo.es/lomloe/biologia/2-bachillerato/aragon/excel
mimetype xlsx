--- v2 (2026-07-03)
+++ v3 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 20:55</t>
+    <t>01/09/2026 14:07</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio de Bachillerato para Biología; aplica el currículo estatal del RD 243/2022, sin añadidos ni modificaciones.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Biologia</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantiene íntegro el currículo estatal de Biología de 2.º Bachillerato según el RD 243/2022, incluyendo competencias específicas, criterios de evaluación y saberes básicos.</t>
   </si>