--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="336">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="335">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Biologia</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Galicia</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 19:56</t>
+    <t>03/07/2026 21:06</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -451,75 +451,75 @@
   <si>
     <t>Los lípidos: clasificación, propiedades y características fisicoquímicas.</t>
   </si>
   <si>
     <t>Las proteínas: clasificación, propiedades y características fisicoquímicas.</t>
   </si>
   <si>
     <t>Importancia de las proteínas como biocatalizadores.</t>
   </si>
   <si>
     <t>Las vitaminas y su importancia como cofactores enzimáticos.</t>
   </si>
   <si>
     <t>Los ácidos nucleicos.</t>
   </si>
   <si>
     <t>Estructura, características fisicoquímicas y tipos.</t>
   </si>
   <si>
     <t>Funciones de los ácidos nucleicos en la expresión de la información biológica.</t>
   </si>
   <si>
     <t>La relación entre los bioelementos y las biomoléculas y la salud. Estilos de vida saludables.</t>
   </si>
   <si>
-    <t>ducción.</t>
+    <t>Análisis de los procesos de la expresión génica y su significado biológico: replicación, transcripción y traducción.</t>
   </si>
   <si>
     <t>Relación entre las mutaciones, la replicación del ADN, la evolución y la biodiversidad.</t>
   </si>
   <si>
     <t>La regulación de la expresión génica y su significado biológico.</t>
   </si>
   <si>
     <t>Comparación de los procesos de expresión génica y su regulación en procariotas y eucariotas.</t>
   </si>
   <si>
     <t>La teoría celular y sus implicaciones biológicas.</t>
   </si>
   <si>
     <t>La célula procariota y la célula eucariota: diferenciación morfológica y estructural. Fisiología celular.</t>
   </si>
   <si>
     <t>Observación y diferenciación de imágenes de citología obtenidas por microscopía. Técnicas de microscopía y preparación de muestras.</t>
   </si>
   <si>
     <t>Las envolturas celulares: membrana plasmática, matriz extracelular y paredes celulares.</t>
   </si>
   <si>
-    <t>des de las moléculas transportadas.</t>
+    <t>Mecanismos de transporte de sustancias a través de la membrana plasmática, en función de las propiedades de las moléculas transportadas.</t>
   </si>
   <si>
     <t>Los orgánulos de la célula eucariota y procariota: estructura y funciones.</t>
   </si>
   <si>
     <t>El ciclo celular: fases y mecanismos de regulación.</t>
   </si>
   <si>
     <t>Mitosis y meiosis. Significado biológico.</t>
   </si>
   <si>
     <t>El cáncer y su relación con el ciclo celular y las mutaciones.</t>
   </si>
   <si>
     <t>La importancia de los estilos de vida saludables y su correlación con el cáncer.</t>
   </si>
   <si>
     <t>Enzimología.</t>
   </si>
   <si>
     <t>Modelos de acción enzimática.</t>
   </si>
   <si>
     <t>Cinética enzimática.</t>
   </si>
@@ -778,198 +778,195 @@
   <si>
     <t xml:space="preserve">
 • Elaboración de un 'atlas de biomoléculas' digital donde el alumnado elija entre grabar un podcast explicativo, diseñar un diagrama de flujo o redactar un informe técnico sobre la importancia del carbono.
 • Resolución de un 'misterio bioquímico' mediante la creación de un mapa conceptual interactivo que conecte una carencia mineral (ej. anemia ferropénica) con su base molecular en la hemoglobina.
 • Simulación de la desnaturalización proteica mediante un experimento de laboratorio documentado con un vídeo-tutorial o un diario de aprendizaje visual que explique el cambio de conformación.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Análisis de casos reales de patologías moleculares (como la anemia falciforme o el escorbuto) para conectar la estructura de las biomoléculas con problemas de salud macroscópicos actuales.
 • Diseño de un proyecto de investigación sobre nutrición donde el alumnado decida qué biomoléculas analizar en etiquetas de alimentos reales, ajustando el nivel de profundidad según su interés.
 • Debates socráticos sobre la importancia de los bioelementos primarios en la búsqueda de vida extraterrestre, fomentando la argumentación científica y la relevancia social de la bioquímica.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL1, STEM4, STEM2</t>
-[...50 lines deleted...]
-    <t>Trata sobre el analisis de estructuras bioquimicas y biomoleculas, utilizando el razonamiento cientifico para explicar la vida.</t>
+    <t>CCL1, CCL3, CD2</t>
+  </si>
+  <si>
+    <t>STEM4, CPSAA4, CC3</t>
+  </si>
+  <si>
+    <t>Interpretar y transmitir información científica con precisión y en diferentes formatos implica comunicación lingüística (CCL1, CCL3) y uso de herramientas digitales (CD2). La argumentación crítica y el análisis requieren razonamiento científico (STEM4), autorregulación (CPSAA4) y sentido crítico (CC3).</t>
+  </si>
+  <si>
+    <t>CD1, CD3, CPSAA4</t>
+  </si>
+  <si>
+    <t>CCL3, STEM1, CC2</t>
+  </si>
+  <si>
+    <t>Localizar y evaluar fuentes fiables implica competencia digital (CD1, CD3) y autogestión crítica (CPSAA4). La selección y organización de información requiere comprensión lectora (CCL3), método científico (STEM1) y conciencia ética (CC2).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, CD1</t>
+  </si>
+  <si>
+    <t>CC3, CPSAA4, CCL1</t>
+  </si>
+  <si>
+    <t>Analizar trabajos científicos con sentido crítico requiere comprensión del método científico (STEM1, STEM2) y acceso a fuentes digitales (CD1). La veracidad y fiabilidad se evalúan con actitud crítica (CC3), autorregulación (CPSAA4) y comunicación de juicios (CCL1).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, STEM5</t>
+  </si>
+  <si>
+    <t>CPSAA5, CD2, CCL2</t>
+  </si>
+  <si>
+    <t>Plantear y resolver problemas biológicos implica razonamiento matemático y científico (STEM1, STEM2) y modelización (STEM5). La reformulación de procedimientos desarrolla resiliencia (CPSAA5), uso de herramientas digitales (CD2) y expresión de soluciones (CCL2).</t>
+  </si>
+  <si>
+    <t>CC1, CC4, CPSAA2</t>
+  </si>
+  <si>
+    <t>CE1, STEM5, CCL5</t>
+  </si>
+  <si>
+    <t>Analizar acciones de sostenibilidad y salud requiere conciencia ecosocial (CC1, CC4) y responsabilidad personal (CPSAA2). Argumentar sobre estilos de vida implica iniciativa (CE1), modelos científicos (STEM5) y comunicación persuasiva (CCL5).</t>
+  </si>
+  <si>
+    <t>STEM3, STEM4, CCL1</t>
+  </si>
+  <si>
+    <t>STEM1, CPSAA1, CCEC2</t>
+  </si>
+  <si>
+    <t>Analizar biomoléculas y sus interacciones requiere comprensión de sistemas biológicos (STEM3, STEM4) y argumentación (CCL1). La explicación de características de la vida conecta con el método científico (STEM1), autoconocimiento (CPSAA1) y apreciación estética de la naturaleza (CCEC2).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el currículo de Bachillerato de tu CCAA. Identifica la relación entre las 6 Competencias Específicas y los descriptores operativos del Perfil de Salida. Es vital entender que la Biología de 2.º está totalmente condicionada por la estructura de la EvAU/PAU de tu región.</t>
-[...2 lines deleted...]
-    <t>Busca la tabla de 'Conectores' o 'Mapa de relaciones' en el anexo del decreto; te dirá exactamente qué criterios de evaluación se asocian a cada bloque de saberes sin que tengas que adivinarlo.</t>
+    <t>Localiza el decreto de tu CCAA que desarrolla el Real Decreto 243/2022 para 2.º de Bachillerato. Identifica las 6 competencias específicas (CE), los 12 criterios de evaluación y los 37 saberes básicos organizados en 6 bloques. Anota cualquier elemento específico de tu comunidad (ej. saberes adicionales, secuenciación obligatoria).</t>
+  </si>
+  <si>
+    <t>Descarga el PDF del BOE y el de tu comunidad, y márcalos con separadores de colores por bloques para consulta rápida.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
-    <t>Mapea los 12 criterios de evaluación. En Biología de 2.º, los criterios suelen dividirse entre los procedimentales (investigación y comunicación científica) y los conceptuales (bioquímica, metabolismo, genética, microbiología e inmunología).</t>
-[...2 lines deleted...]
-    <t>No intentes evaluar los 12 criterios en cada unidad. Agrupa los criterios 1.1, 1.2 y 6.1 (comunicación y alfabetización científica) para evaluarlos mediante prácticas de laboratorio o informes, liberando los exámenes teóricos para el resto.</t>
+    <t>Elabora una tabla que relacione las 6 CE con sus 12 criterios de evaluación (por ejemplo, CE1 con dos criterios, CE2 con otros dos, etc.). Verifica que cada criterio se vincula a una o varias CE según el decreto. Conserva esta tabla como referencia para toda la programación.</t>
+  </si>
+  <si>
+    <t>Usa una hoja de cálculo con columnas: CE, criterio (código y texto), saberes asociados, y trimestre previsto. Así evitarás duplicidades.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
-    <t>2 horas</t>
-[...5 lines deleted...]
-    <t>Crea una hoja de cálculo donde cada columna sea un criterio. Si al final del trimestre un criterio no tiene al menos dos notas de instrumentos distintos, tu programación será vulnerable ante una reclamación de inspección.</t>
+    <t>1,5 horas</t>
+  </si>
+  <si>
+    <t>Analiza los 12 criterios y asigna un nivel de complejidad (básico, medio, avanzado). Decide qué instrumentos de evaluación (rúbricas, pruebas escritas, informes de laboratorio, exposiciones) usarás para cada criterio. Asegura que haya al menos dos instrumentos por criterio para obtener información suficiente.</t>
+  </si>
+  <si>
+    <t>No plantes evaluar todos los criterios con un solo examen. Por ejemplo, para los criterios de 'argumentar' usa un debate o informe; para 'modelizar', una tarea práctica.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>1.5 horas</t>
-[...5 lines deleted...]
-    <t>El bloque de Metabolismo es el 'cuello de botella'. Prográmalo para el inicio del segundo trimestre y no al final del primero, o las vacaciones de Navidad borrarán la comprensión de las rutas bioquímicas en el alumnado.</t>
+    <t>Reparte los 37 saberes en tres trimestres respetando la lógica disciplinar: bloque 1 (bioquímica) al trimestre 1, bloques 2-3 (célula y genética) al trimestre 2, bloques 4-6 (microbiología, inmunología, ecología) al trimestre 3. Ajusta según la carga horaria (3h semanales, ~30 semanas). Cada bloque debe quedar completo en un trimestre.</t>
+  </si>
+  <si>
+    <t>Haz un calendario con las 30 semanas y asigna a cada semana los saberes. No olvides dejar espacio para las situaciones de aprendizaje y la recuperación.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
-    <t>2.5 horas</t>
-[...5 lines deleted...]
-    <t>Para ahorrar tiempo en 2.º de Bachillerato, haz que el 'producto final' de la SDA sea un modelo tridimensional o un póster científico que sirva también como material de repaso visual para el examen final.</t>
+    <t>3 horas</t>
+  </si>
+  <si>
+    <t>Crea una situación de aprendizaje (SDA) por trimestre que integre varios criterios y saberes del bloque correspondiente. Por ejemplo, en el trimestre 2 puedes diseñar una SDA sobre 'Diagnóstico genético de una enfermedad hereditaria' que trabaje los saberes de genética y los criterios de análisis y argumentación. Describe la secuencia de actividades, los productos (informe, presentación) y los criterios evaluados.</t>
+  </si>
+  <si>
+    <t>Asegura que la SDA tenga un producto final tangible (ej. póster científico) y que incluya trabajo cooperativo. Así cumples con el perfil competencial.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Asigna pesos a las Competencias Específicas. Dado el carácter de la materia, las CE relacionadas con la interpretación de datos y conceptos biológicos suelen pesar un 70-80%, mientras que la parte ética y social el resto.</t>
-[...2 lines deleted...]
-    <t>Asegúrate de que la suma de las ponderaciones de los criterios vinculados a una CE sea siempre 100%. Si usas iSéneca o Additio, configura esto antes de empezar a meter notas o el cálculo final fallará.</t>
+    <t>Define, en consenso con el departamento, el peso de cada instrumento de evaluación en la calificación final. Por ejemplo: pruebas escritas 40%, informes de laboratorio 20%, proyectos SDA 20%, observación en clase 10%, exposiciones 10%. Asegura que todos los criterios están contemplados y que la suma sea 100%.</t>
+  </si>
+  <si>
+    <t>Revisa que ningún instrumento supere el 50% del peso total para evitar sesgos. Incluye siempre al menos un instrumento de observación (rúbrica de actitud o trabajo en equipo).</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Diseña planes de refuerzo para los saberes no alcanzados. En 2.º de Bachillerato, esto suele enfocarse en tutorías individualizadas y bancos de preguntas tipo EvAU graduadas en dificultad.</t>
-[...2 lines deleted...]
-    <t>Ten preparado un 'Dossier de Recuperación de Pendientes' desde octubre. Muchos alumnos de 2.º arrastran la Biología de 1.º y si no automatizas su seguimiento, te absorberá el tiempo de preparación de las clases de 2.º.</t>
+    <t>Redacta las medidas generales (ej. adaptaciones de acceso, flexibilización de plazos) y específicas (ej. adaptaciones curriculares no significativas) según la normativa de tu CCAA. Diseña un plan de recuperación trimestral: pruebas específicas o entregas adicionales para los criterios no superados. Especifica cómo los alumnos pueden recuperar al final de curso.</t>
+  </si>
+  <si>
+    <t>Crea una ficha por alumno con los criterios no superados y las tareas de recuperación asignadas. Entrégala a principio de curso para que las familias conozcan el plan.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Analizar de manera crítica conceptos y procesos relacionados con los saberes de la biología molecular, seleccionando e interpretando información en diferentes formatos (modelos, gr</t>
   </si>
   <si>
     <t>Comunicar informaciones razonadas relacionadas con la composición química de la materia viva, transmitiéndolas de forma clara y rigurosa, utilizando la terminología y el formato ad</t>
   </si>
   <si>
     <t>Contrastar y justificar la veracidad de información relacionada con la composición química de la materia viva utilizando fuentes fiables, aportando datos y adoptando una actitud cr</t>
   </si>
@@ -1963,422 +1960,424 @@
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>254</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>255</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>257</v>
       </c>
-      <c r="C4" s="5"/>
+      <c r="C4" s="5" t="s">
+        <v>254</v>
+      </c>
       <c r="D4" s="5" t="s">
         <v>258</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>260</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>261</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>262</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>264</v>
       </c>
       <c r="C6" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="D6" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="D6" s="5" t="s">
+      <c r="E6" s="5" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="C7" s="5" t="s">
         <v>268</v>
       </c>
-      <c r="C7" s="5" t="s">
+      <c r="D7" s="5" t="s">
         <v>269</v>
       </c>
-      <c r="D7" s="5" t="s">
+      <c r="E7" s="5" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>254</v>
       </c>
       <c r="D8" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="E8" s="5" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="D9" s="5" t="s">
         <v>275</v>
       </c>
-      <c r="C9" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="5" t="s">
+      <c r="E9" s="5" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F33"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C2" s="6" t="s">
+        <v>278</v>
+      </c>
+      <c r="D2" s="6" t="s">
         <v>279</v>
       </c>
-      <c r="D2" s="6" t="s">
+      <c r="E2" s="6" t="s">
         <v>280</v>
       </c>
-      <c r="E2" s="6" t="s">
+      <c r="F2" s="6" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5" t="s">
         <v>55</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="D3" s="7"/>
       <c r="E3" s="7">
         <v>3.33</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5" t="s">
         <v>58</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="D4" s="7"/>
       <c r="E4" s="7">
         <v>3.33</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="D5" s="7"/>
       <c r="E5" s="7">
         <v>3.33</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="D6" s="7"/>
       <c r="E6" s="7">
         <v>3.33</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5" t="s">
         <v>64</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="D7" s="7"/>
       <c r="E7" s="7">
         <v>3.33</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5" t="s">
         <v>66</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="D8" s="7"/>
       <c r="E8" s="7">
         <v>3.33</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="D9" s="7"/>
       <c r="E9" s="7">
         <v>3.33</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="D10" s="7"/>
       <c r="E10" s="7">
         <v>3.33</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="D11" s="7"/>
       <c r="E11" s="7">
         <v>3.33</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D12" s="7"/>
       <c r="E12" s="7">
         <v>3.33</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>77</v>
       </c>
       <c r="D13" s="7"/>
       <c r="E13" s="7">
         <v>3.33</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5" t="s">
         <v>78</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="D14" s="7"/>
       <c r="E14" s="7">
         <v>3.33</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5" t="s">
         <v>80</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="D15" s="7"/>
       <c r="E15" s="7">
         <v>3.33</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="D16" s="7"/>
       <c r="E16" s="7">
         <v>3.33</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5" t="s">
         <v>84</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>85</v>
       </c>
       <c r="D17" s="7"/>
       <c r="E17" s="7">
         <v>3.33</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5" t="s">
@@ -2430,147 +2429,147 @@
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5" t="s">
         <v>92</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>93</v>
       </c>
       <c r="D21" s="7"/>
       <c r="E21" s="7">
         <v>3.33</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="D22" s="7"/>
       <c r="E22" s="7">
         <v>3.33</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="D23" s="7"/>
       <c r="E23" s="7">
         <v>3.33</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5" t="s">
         <v>98</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="D24" s="7"/>
       <c r="E24" s="7">
         <v>3.33</v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5" t="s">
         <v>100</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="D25" s="7"/>
       <c r="E25" s="7">
         <v>3.33</v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="D26" s="7"/>
       <c r="E26" s="7">
         <v>3.33</v>
       </c>
       <c r="F26" s="5"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5" t="s">
         <v>104</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>105</v>
       </c>
       <c r="D27" s="7"/>
       <c r="E27" s="7">
         <v>3.33</v>
       </c>
       <c r="F27" s="5"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5" t="s">
         <v>106</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="D28" s="7"/>
       <c r="E28" s="7">
         <v>3.33</v>
       </c>
       <c r="F28" s="5"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5" t="s">
         <v>108</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>109</v>
       </c>
       <c r="D29" s="7"/>
       <c r="E29" s="7">
         <v>3.33</v>
       </c>
       <c r="F29" s="5"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5" t="s">
@@ -2600,115 +2599,115 @@
       </c>
       <c r="D31" s="7"/>
       <c r="E31" s="7">
         <v>3.33</v>
       </c>
       <c r="F31" s="5"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5" t="s">
         <v>114</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>115</v>
       </c>
       <c r="D32" s="7"/>
       <c r="E32" s="7">
         <v>3.33</v>
       </c>
       <c r="F32" s="5"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="B33" s="5"/>
       <c r="C33" s="5"/>
       <c r="D33" s="7"/>
       <c r="E33" s="7">
         <f>SUM(E3:E32)</f>
         <v>99.89999999999996</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AH31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AH31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34">
       <c r="A1" s="6" t="s">
+        <v>302</v>
+      </c>
+      <c r="B1" s="6" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>55</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>58</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>60</v>
       </c>
       <c r="F1" s="6" t="s">
         <v>62</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>64</v>
       </c>
       <c r="H1" s="6" t="s">
         <v>66</v>
       </c>
       <c r="I1" s="6" t="s">
         <v>68</v>
       </c>
       <c r="J1" s="6" t="s">
         <v>70</v>
       </c>
@@ -2757,1248 +2756,1248 @@
       <c r="Y1" s="6" t="s">
         <v>100</v>
       </c>
       <c r="Z1" s="6" t="s">
         <v>102</v>
       </c>
       <c r="AA1" s="6" t="s">
         <v>104</v>
       </c>
       <c r="AB1" s="6" t="s">
         <v>106</v>
       </c>
       <c r="AC1" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AD1" s="6" t="s">
         <v>110</v>
       </c>
       <c r="AE1" s="6" t="s">
         <v>112</v>
       </c>
       <c r="AF1" s="6" t="s">
         <v>114</v>
       </c>
       <c r="AG1" s="6" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="AH1" s="6" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="2" spans="1:34">
       <c r="A2" s="5" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
       <c r="Z2" s="5"/>
       <c r="AA2" s="5"/>
       <c r="AB2" s="5"/>
       <c r="AC2" s="5"/>
       <c r="AD2" s="5"/>
       <c r="AE2" s="5"/>
       <c r="AF2" s="5"/>
       <c r="AG2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:AF2),"")</f>
         <v/>
       </c>
       <c r="AH2" s="5"/>
     </row>
     <row r="3" spans="1:34">
       <c r="A3" s="5" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5"/>
       <c r="AB3" s="5"/>
       <c r="AC3" s="5"/>
       <c r="AD3" s="5"/>
       <c r="AE3" s="5"/>
       <c r="AF3" s="5"/>
       <c r="AG3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:AF3),"")</f>
         <v/>
       </c>
       <c r="AH3" s="5"/>
     </row>
     <row r="4" spans="1:34">
       <c r="A4" s="5" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
       <c r="Z4" s="5"/>
       <c r="AA4" s="5"/>
       <c r="AB4" s="5"/>
       <c r="AC4" s="5"/>
       <c r="AD4" s="5"/>
       <c r="AE4" s="5"/>
       <c r="AF4" s="5"/>
       <c r="AG4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:AF4),"")</f>
         <v/>
       </c>
       <c r="AH4" s="5"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" s="5" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
       <c r="Z5" s="5"/>
       <c r="AA5" s="5"/>
       <c r="AB5" s="5"/>
       <c r="AC5" s="5"/>
       <c r="AD5" s="5"/>
       <c r="AE5" s="5"/>
       <c r="AF5" s="5"/>
       <c r="AG5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:AF5),"")</f>
         <v/>
       </c>
       <c r="AH5" s="5"/>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" s="5" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
       <c r="Z6" s="5"/>
       <c r="AA6" s="5"/>
       <c r="AB6" s="5"/>
       <c r="AC6" s="5"/>
       <c r="AD6" s="5"/>
       <c r="AE6" s="5"/>
       <c r="AF6" s="5"/>
       <c r="AG6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:AF6),"")</f>
         <v/>
       </c>
       <c r="AH6" s="5"/>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" s="5" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
       <c r="Z7" s="5"/>
       <c r="AA7" s="5"/>
       <c r="AB7" s="5"/>
       <c r="AC7" s="5"/>
       <c r="AD7" s="5"/>
       <c r="AE7" s="5"/>
       <c r="AF7" s="5"/>
       <c r="AG7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:AF7),"")</f>
         <v/>
       </c>
       <c r="AH7" s="5"/>
     </row>
     <row r="8" spans="1:34">
       <c r="A8" s="5" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
       <c r="Z8" s="5"/>
       <c r="AA8" s="5"/>
       <c r="AB8" s="5"/>
       <c r="AC8" s="5"/>
       <c r="AD8" s="5"/>
       <c r="AE8" s="5"/>
       <c r="AF8" s="5"/>
       <c r="AG8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:AF8),"")</f>
         <v/>
       </c>
       <c r="AH8" s="5"/>
     </row>
     <row r="9" spans="1:34">
       <c r="A9" s="5" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
       <c r="Z9" s="5"/>
       <c r="AA9" s="5"/>
       <c r="AB9" s="5"/>
       <c r="AC9" s="5"/>
       <c r="AD9" s="5"/>
       <c r="AE9" s="5"/>
       <c r="AF9" s="5"/>
       <c r="AG9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:AF9),"")</f>
         <v/>
       </c>
       <c r="AH9" s="5"/>
     </row>
     <row r="10" spans="1:34">
       <c r="A10" s="5" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
       <c r="Z10" s="5"/>
       <c r="AA10" s="5"/>
       <c r="AB10" s="5"/>
       <c r="AC10" s="5"/>
       <c r="AD10" s="5"/>
       <c r="AE10" s="5"/>
       <c r="AF10" s="5"/>
       <c r="AG10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:AF10),"")</f>
         <v/>
       </c>
       <c r="AH10" s="5"/>
     </row>
     <row r="11" spans="1:34">
       <c r="A11" s="5" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
       <c r="Z11" s="5"/>
       <c r="AA11" s="5"/>
       <c r="AB11" s="5"/>
       <c r="AC11" s="5"/>
       <c r="AD11" s="5"/>
       <c r="AE11" s="5"/>
       <c r="AF11" s="5"/>
       <c r="AG11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:AF11),"")</f>
         <v/>
       </c>
       <c r="AH11" s="5"/>
     </row>
     <row r="12" spans="1:34">
       <c r="A12" s="5" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
       <c r="Z12" s="5"/>
       <c r="AA12" s="5"/>
       <c r="AB12" s="5"/>
       <c r="AC12" s="5"/>
       <c r="AD12" s="5"/>
       <c r="AE12" s="5"/>
       <c r="AF12" s="5"/>
       <c r="AG12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:AF12),"")</f>
         <v/>
       </c>
       <c r="AH12" s="5"/>
     </row>
     <row r="13" spans="1:34">
       <c r="A13" s="5" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
       <c r="Z13" s="5"/>
       <c r="AA13" s="5"/>
       <c r="AB13" s="5"/>
       <c r="AC13" s="5"/>
       <c r="AD13" s="5"/>
       <c r="AE13" s="5"/>
       <c r="AF13" s="5"/>
       <c r="AG13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:AF13),"")</f>
         <v/>
       </c>
       <c r="AH13" s="5"/>
     </row>
     <row r="14" spans="1:34">
       <c r="A14" s="5" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
       <c r="Z14" s="5"/>
       <c r="AA14" s="5"/>
       <c r="AB14" s="5"/>
       <c r="AC14" s="5"/>
       <c r="AD14" s="5"/>
       <c r="AE14" s="5"/>
       <c r="AF14" s="5"/>
       <c r="AG14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:AF14),"")</f>
         <v/>
       </c>
       <c r="AH14" s="5"/>
     </row>
     <row r="15" spans="1:34">
       <c r="A15" s="5" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
       <c r="Z15" s="5"/>
       <c r="AA15" s="5"/>
       <c r="AB15" s="5"/>
       <c r="AC15" s="5"/>
       <c r="AD15" s="5"/>
       <c r="AE15" s="5"/>
       <c r="AF15" s="5"/>
       <c r="AG15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:AF15),"")</f>
         <v/>
       </c>
       <c r="AH15" s="5"/>
     </row>
     <row r="16" spans="1:34">
       <c r="A16" s="5" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
       <c r="Z16" s="5"/>
       <c r="AA16" s="5"/>
       <c r="AB16" s="5"/>
       <c r="AC16" s="5"/>
       <c r="AD16" s="5"/>
       <c r="AE16" s="5"/>
       <c r="AF16" s="5"/>
       <c r="AG16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:AF16),"")</f>
         <v/>
       </c>
       <c r="AH16" s="5"/>
     </row>
     <row r="17" spans="1:34">
       <c r="A17" s="5" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
       <c r="Z17" s="5"/>
       <c r="AA17" s="5"/>
       <c r="AB17" s="5"/>
       <c r="AC17" s="5"/>
       <c r="AD17" s="5"/>
       <c r="AE17" s="5"/>
       <c r="AF17" s="5"/>
       <c r="AG17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:AF17),"")</f>
         <v/>
       </c>
       <c r="AH17" s="5"/>
     </row>
     <row r="18" spans="1:34">
       <c r="A18" s="5" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
       <c r="Z18" s="5"/>
       <c r="AA18" s="5"/>
       <c r="AB18" s="5"/>
       <c r="AC18" s="5"/>
       <c r="AD18" s="5"/>
       <c r="AE18" s="5"/>
       <c r="AF18" s="5"/>
       <c r="AG18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:AF18),"")</f>
         <v/>
       </c>
       <c r="AH18" s="5"/>
     </row>
     <row r="19" spans="1:34">
       <c r="A19" s="5" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
       <c r="Z19" s="5"/>
       <c r="AA19" s="5"/>
       <c r="AB19" s="5"/>
       <c r="AC19" s="5"/>
       <c r="AD19" s="5"/>
       <c r="AE19" s="5"/>
       <c r="AF19" s="5"/>
       <c r="AG19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:AF19),"")</f>
         <v/>
       </c>
       <c r="AH19" s="5"/>
     </row>
     <row r="20" spans="1:34">
       <c r="A20" s="5" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
       <c r="Z20" s="5"/>
       <c r="AA20" s="5"/>
       <c r="AB20" s="5"/>
       <c r="AC20" s="5"/>
       <c r="AD20" s="5"/>
       <c r="AE20" s="5"/>
       <c r="AF20" s="5"/>
       <c r="AG20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:AF20),"")</f>
         <v/>
       </c>
       <c r="AH20" s="5"/>
     </row>
     <row r="21" spans="1:34">
       <c r="A21" s="5" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
       <c r="Z21" s="5"/>
       <c r="AA21" s="5"/>
       <c r="AB21" s="5"/>
       <c r="AC21" s="5"/>
       <c r="AD21" s="5"/>
       <c r="AE21" s="5"/>
       <c r="AF21" s="5"/>
       <c r="AG21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:AF21),"")</f>
         <v/>
       </c>
       <c r="AH21" s="5"/>
     </row>
     <row r="22" spans="1:34">
       <c r="A22" s="5" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
       <c r="Z22" s="5"/>
       <c r="AA22" s="5"/>
       <c r="AB22" s="5"/>
       <c r="AC22" s="5"/>
       <c r="AD22" s="5"/>
       <c r="AE22" s="5"/>
       <c r="AF22" s="5"/>
       <c r="AG22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:AF22),"")</f>
         <v/>
       </c>
       <c r="AH22" s="5"/>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" s="5" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
       <c r="Z23" s="5"/>
       <c r="AA23" s="5"/>
       <c r="AB23" s="5"/>
       <c r="AC23" s="5"/>
       <c r="AD23" s="5"/>
       <c r="AE23" s="5"/>
       <c r="AF23" s="5"/>
       <c r="AG23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:AF23),"")</f>
         <v/>
       </c>
       <c r="AH23" s="5"/>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" s="5" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
       <c r="Z24" s="5"/>
       <c r="AA24" s="5"/>
       <c r="AB24" s="5"/>
       <c r="AC24" s="5"/>
       <c r="AD24" s="5"/>
       <c r="AE24" s="5"/>
       <c r="AF24" s="5"/>
       <c r="AG24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:AF24),"")</f>
         <v/>
       </c>
       <c r="AH24" s="5"/>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" s="5" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
       <c r="Z25" s="5"/>
       <c r="AA25" s="5"/>
       <c r="AB25" s="5"/>
       <c r="AC25" s="5"/>
       <c r="AD25" s="5"/>
       <c r="AE25" s="5"/>
       <c r="AF25" s="5"/>
       <c r="AG25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:AF25),"")</f>
         <v/>
       </c>
       <c r="AH25" s="5"/>
     </row>
     <row r="26" spans="1:34">
       <c r="A26" s="5" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
       <c r="Z26" s="5"/>
       <c r="AA26" s="5"/>
       <c r="AB26" s="5"/>
       <c r="AC26" s="5"/>
       <c r="AD26" s="5"/>
       <c r="AE26" s="5"/>
       <c r="AF26" s="5"/>
       <c r="AG26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:AF26),"")</f>
         <v/>
       </c>
       <c r="AH26" s="5"/>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" s="5" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
       <c r="Z27" s="5"/>
       <c r="AA27" s="5"/>
       <c r="AB27" s="5"/>
       <c r="AC27" s="5"/>
       <c r="AD27" s="5"/>
       <c r="AE27" s="5"/>
       <c r="AF27" s="5"/>
       <c r="AG27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:AF27),"")</f>
         <v/>
       </c>
       <c r="AH27" s="5"/>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" s="5" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
       <c r="Z28" s="5"/>
       <c r="AA28" s="5"/>
       <c r="AB28" s="5"/>
       <c r="AC28" s="5"/>
       <c r="AD28" s="5"/>
       <c r="AE28" s="5"/>
       <c r="AF28" s="5"/>
       <c r="AG28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:AF28),"")</f>
         <v/>
       </c>
       <c r="AH28" s="5"/>
     </row>
     <row r="29" spans="1:34">
       <c r="A29" s="5" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
       <c r="Z29" s="5"/>
       <c r="AA29" s="5"/>
       <c r="AB29" s="5"/>
       <c r="AC29" s="5"/>
       <c r="AD29" s="5"/>
       <c r="AE29" s="5"/>
       <c r="AF29" s="5"/>
       <c r="AG29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:AF29),"")</f>
         <v/>
       </c>
       <c r="AH29" s="5"/>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" s="5" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
       <c r="Z30" s="5"/>
       <c r="AA30" s="5"/>
       <c r="AB30" s="5"/>
       <c r="AC30" s="5"/>
       <c r="AD30" s="5"/>
       <c r="AE30" s="5"/>
       <c r="AF30" s="5"/>
       <c r="AG30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:AF30),"")</f>
         <v/>
       </c>
       <c r="AH30" s="5"/>
     </row>
     <row r="31" spans="1:34">
       <c r="A31" s="5" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>