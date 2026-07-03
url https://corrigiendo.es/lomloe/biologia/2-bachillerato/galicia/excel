--- v1 (2026-07-03)
+++ v2 (2026-07-03)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 21:06</t>
+    <t>03/07/2026 22:46</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>