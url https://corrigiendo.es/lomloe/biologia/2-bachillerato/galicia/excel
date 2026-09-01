--- v2 (2026-07-03)
+++ v3 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 22:46</t>
+    <t>01/09/2026 15:09</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>