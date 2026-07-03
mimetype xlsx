--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,131 +38,155 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="395">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="519">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Biologia</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
     <t>Decreto 64/2022, de 20 de julio</t>
   </si>
   <si>
     <t>Estado normativo</t>
   </si>
   <si>
-    <t>Currículo BOE nacional</t>
+    <t>Fallback boe</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
-    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
+    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 18:48</t>
+    <t>03/07/2026 21:24</t>
+  </si>
+  <si>
+    <t>Resumen ejecutivo (CCAA vs BOE)</t>
+  </si>
+  <si>
+    <t>Madrid no ha publicado decreto propio de 2.º Bachillerato; aplica íntegramente el RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
-    <t>Comparativa CCAA vs BOE</t>
-[...2 lines deleted...]
-    <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
+    <t>Comunidad de Madrid vs BOE — Biologia</t>
+  </si>
+  <si>
+    <t>Resumen ejecutivo</t>
+  </si>
+  <si>
+    <t>Mantiene del BOE</t>
+  </si>
+  <si>
+    <t>Madrid mantiene sin cambios las competencias específicas y criterios de evaluación del BOE para Biología de 2.º Bachillerato.</t>
+  </si>
+  <si>
+    <t>Decreto de referencia</t>
+  </si>
+  <si>
+    <t>Real Decreto 243/2022, de 5 de abril, por el que se establecen la ordenación y las enseñanzas mínimas del Bachillerato.</t>
+  </si>
+  <si>
+    <t>Implicación para la programación</t>
+  </si>
+  <si>
+    <t>Programar según el RD 243/2022, desarrollando las competencias específicas y criterios de evaluación del BOE sin adaptaciones autonómicas.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
@@ -193,51 +217,51 @@
   <si>
     <t>CE.2</t>
   </si>
   <si>
     <t>Localizar y utilizar fuentes fiables, identificando, seleccionando y organizando la información, evaluándola críticamente y contrastando su veracidad, para resolver preguntas planteadas de forma autónoma y crear contenidos relacionados con las ciencias biológicas. Toda investigación científica comienza con una recopilación de las publicaciones del campo que se pretende estudiar.</t>
   </si>
   <si>
     <t>Saber buscar, filtrar y verificar información científica en fuentes seguras para responder dudas o elaborar trabajos propios con rigor.</t>
   </si>
   <si>
     <t>El alumnado investiga en bases de datos científicas, descarta noticias falsas y organiza los datos obtenidos para producir informes o presentaciones originales sobre temas biológicos.</t>
   </si>
   <si>
     <t>No es copiar y pegar de Wikipedia. No es hacer un resumen del libro de texto. No es aceptar cualquier fuente de internet sin contrastarla.</t>
   </si>
   <si>
     <t>El alumnado busca tres artículos científicos sobre la tecnología CRISPR, verifica su autoría y redacta un breve post divulgativo para el centro.</t>
   </si>
   <si>
     <t>evaluar</t>
   </si>
   <si>
     <t>CE.3</t>
   </si>
   <si>
-    <t>Analizar trabajos de investigación o divulgación relacionados con las ciencias biológicas, comprobando con sentido crítico su veracidad o si han seguido los pasos de los métodos científicos, para evaluar la fiabilidad de sus conclusiones. M-20220726-1 El pensamiento crítico es probablemente una de las destrezas más importantes para el desarrollo humano y la base del espíritu de superación y mejora.</t>
+    <t>Analizar trabajos de investigación o divulgación relacionados con las ciencias biológicas, comprobando con sentido crítico su veracidad o si han seguido los pasos de los métodos científicos, para evaluar la fiabilidad de sus conclusiones. El pensamiento crítico es probablemente una de las destrezas más importantes para el desarrollo humano y la base del espíritu de superación y mejora.</t>
   </si>
   <si>
     <t>Enseñar al alumnado a distinguir entre ciencia rigurosa y desinformación, examinando si los estudios biológicos son creíbles y están bien fundamentados.</t>
   </si>
   <si>
     <t>El alumnado examina artículos de prensa o publicaciones científicas, verifica sus fuentes y juzga si los experimentos realizados justifican realmente las conclusiones que se presentan.</t>
   </si>
   <si>
     <t>No es memorizar las fases del método científico ni resumir textos. No es aceptar cualquier noticia como verdadera solo porque incluya gráficos o lenguaje técnico.</t>
   </si>
   <si>
     <t>Analizar una noticia sobre una dieta milagrosa identificando si existe un grupo control o si la muestra es estadísticamente significativa.</t>
   </si>
   <si>
     <t>analizar</t>
   </si>
   <si>
     <t>CE.4</t>
   </si>
   <si>
     <t>Plantear y resolver problemas, buscando y utilizando las estrategias adecuadas, analizando críticamente las soluciones y reformulando el procedimiento si fuera necesario, para explicar fenómenos relacionados con las ciencias biológicas.</t>
   </si>
   <si>
     <t>El alumnado aplica el método científico para solucionar retos biológicos, revisando sus propios pasos y razonando si los resultados obtenidos tienen sentido biológico real.</t>
   </si>
@@ -349,51 +373,51 @@
   <si>
     <t>Presentación de un póster científico sobre el metabolismo celular o un informe digital sobre las leyes de la herencia y su aplicación.</t>
   </si>
   <si>
     <t>Aceptar explicaciones que, siendo conceptualmente correctas, carecen del rigor terminológico propio de la materia (ej. usar 'trozos' en lugar de 'fragmentos de restricción').</t>
   </si>
   <si>
     <t>Argumentar sobre aspectos relacionados con los contenidos de la materia, considerando los puntos fuertes y débiles de diferentes posturas de forma razonada y con una actitud abierta, flexible, receptiva y respetuosa ante la opinión de los demás.</t>
   </si>
   <si>
     <t>Defender posturas científicas razonadas sobre temas biológicos, analizando pros y contras de diferentes perspectivas con una actitud crítica, dialogante y respetuosa hacia otras opiniones.</t>
   </si>
   <si>
     <t>Argumentar</t>
   </si>
   <si>
     <t>El alumnado realiza un ensayo crítico o participa en un debate reglado sobre dilemas biotecnológicos, aportando argumentos fundamentados y rebatiendo posturas contrarias con respeto.</t>
   </si>
   <si>
     <t>Debates dirigidos o comentarios de texto sobre aplicaciones biotecnológicas, bioética o teorías evolutivas donde existan controversias científicas o sociales actuales.</t>
   </si>
   <si>
     <t>Calificar únicamente la veracidad de los conceptos biológicos ignorando la capacidad de razonamiento crítico o el respeto por las opiniones divergentes.</t>
   </si>
   <si>
-    <t>Plantear y resolver cuestiones y crear contenidos relacionados con los contenidos de la materia, localizando y citando fuentes de forma adecuada; seleccionando, organizando y BO CM</t>
+    <t>Plantear y resolver cuestiones y crear contenidos relacionados con los contenidos de la materia, localizando y citando fuentes de forma adecuada; seleccionando, organizando y analizando críticamente la información.</t>
   </si>
   <si>
     <t>Investigar y resolver cuestiones biológicas mediante la búsqueda, análisis crítico y organización de información de fuentes fiables, citando correctamente las referencias utilizadas.</t>
   </si>
   <si>
     <t>Investigar</t>
   </si>
   <si>
     <t>El alumnado entrega un informe de investigación o producto digital sobre un tema biológico, incluyendo un listado de fuentes contrastadas y citas bibliográficas normativas.</t>
   </si>
   <si>
     <t>Búsqueda guiada en bases de datos científicas para elaborar un ensayo o presentación sobre avances en biotecnología o inmunología.</t>
   </si>
   <si>
     <t>Calificar la calidad estética del trabajo o el contenido teórico ignorando la validez de las fuentes bibliográficas o la ausencia de citas.</t>
   </si>
   <si>
     <t>Contrastar y justificar la veracidad de información relacionada con la materia, utilizando fuentes fiables, aportando datos y adoptando una actitud crítica y escéptica hacia informaciones sin una base científica como pseudociencias, teorías conspiratorias, creencias infundadas, bulos, etc.</t>
   </si>
   <si>
     <t>Evaluar la fiabilidad de informaciones biológicas mediante el contraste de fuentes científicas para identificar y refutar bulos, pseudociencias o teorías sin base empírica.</t>
   </si>
   <si>
     <t>Evaluar</t>
   </si>
@@ -838,57 +862,414 @@
   </si>
   <si>
     <t>Evalúa y transfiere conocimientos complejos de biología molecular para proponer soluciones o defender posturas críticas sobre la sostenibilidad global y la salud, integrando múltiples factores y demostrando un alto rigor científico.
 → Elabora un ensayo crítico sobre el impacto de los disruptores endocrinos presentes en plásticos, detallando su interacción con receptores celulares y proponiendo alternativas sostenibles basadas en la evidencia científica.</t>
   </si>
   <si>
     <t>Identifica de forma aislada algunos bioelementos y biomoléculas, pero presenta dificultades para describir sus estructuras o funciones básicas sin ayuda directa. No logra establecer vínculos entre el nivel molecular y el macroscópico.
 → Enumera los bioelementos primarios pero no reconoce la importancia del carbono en la formación de cadenas orgánicas.</t>
   </si>
   <si>
     <t>Describe las funciones y estructuras de las principales biomoléculas de forma descriptiva. Identifica interacciones bioquímicas básicas y realiza prácticas de laboratorio siguiendo protocolos guiados, aunque con imprecisiones en la argumentación de los resultados.
 → Describe la estructura de los fosfolípidos y su presencia en la membrana, pero no explica cómo su carácter anfipático determina la permeabilidad celular.</t>
   </si>
   <si>
     <t>Analiza y argumenta la importancia de las biomoléculas y sus interacciones, explicando razonadamente cómo las propiedades moleculares determinan las características macroscópicas de los seres vivos. Aplica metodologías analíticas en el laboratorio con precisión y corrección.
 → Explica cómo la estructura de la doble hélice del ADN permite el almacenamiento y la transmisión de la información genética a nivel de organismo.</t>
   </si>
   <si>
     <t>Integra y transfiere el conocimiento bioquímico para justificar fenómenos biológicos complejos o predecir efectos macroscópicos ante alteraciones moleculares. Demuestra alta autonomía y rigor científico en el uso de técnicas analíticas y en la argumentación crítica.
 → Justifica cómo la desnaturalización de una enzima específica por cambios de pH afecta a una ruta metabólica completa y, en consecuencia, a la homeostasis del individuo.</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
-    <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
-[...5 lines deleted...]
-    <t>Las SDAs sugeridas aún no están disponibles para esta materia.</t>
+    <t>Trimestre</t>
+  </si>
+  <si>
+    <t>Título pedagógico</t>
+  </si>
+  <si>
+    <t>Horas estimadas</t>
+  </si>
+  <si>
+    <t>SDA recomendada</t>
+  </si>
+  <si>
+    <t>Saberes principales</t>
+  </si>
+  <si>
+    <t>Criterios evaluables</t>
+  </si>
+  <si>
+    <t>Competencias dominantes</t>
+  </si>
+  <si>
+    <t>Fundamentos Químicos y Estructurales de la Vida</t>
+  </si>
+  <si>
+    <t>SDA: 'La arquitectura de lo vivo'. Investigación sobre cómo fallos en la estructura molecular o el ciclo celular derivan en patologías como el cáncer.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Las biomoléculas orgánicas e inorgánicas: características generales y diferencias.
+• Los enlaces químicos y su importancia en biología.
+• El agua y las sales minerales: relación entre sus características químicas y funciones biológicas.
+• Características químicas, isomerías, enlaces y funciones de los monosacáridos (pentosas, hexosas en sus formas lineales y cíclicas), disacáridos y polisacáridos con mayor relevancia biológica.
+• Los lípidos saponificables y no saponificables: características químicas, tipos, diferencias y funciones biológicas.
+• Las proteínas: características químicas, estructura, función biológica, papel biocatalizador.
+• Las vitaminas y sales: función biológica como cofactores enzimáticos e importancia de su incorporación en la dieta.
+• Los ácidos nucleicos: tipos, características químicas, estructura y función biológica.
+• La relación entre los bioelementos y biomoléculas y la salud. Estilos de vida saludables.
+• La teoría celular: implicaciones biológicas.
+• La microscopía óptica y electrónica: imágenes, poder de resolución y técnicas de preparación de muestras.
+• La membrana plasmática: estructura, propiedades y composición química.
+• El proceso osmótico: repercusión sobre la célula animal, vegetal y procariota.
+• El transporte a través de la membrana plasmática: mecanismos (difusión simple y facilitada, transporte activo, endocitosis y exocitosis).
+• Los orgánulos celulares eucariotas y procariotas: funciones básicas.
+• El ciclo celular: fases y mecanismos de regulación.
+• La mitosis, fases y función biológica. La meiosis, fases e importancia en la reproducción sexual y en la evolución.
+• El cáncer: relación con las mutaciones y con la alteración del ciclo celular. Correlación entre el cáncer y determinados hábitos perjudiciales.</t>
+  </si>
+  <si>
+    <t>4.1: Explicar fenómenos biológicos, a través del planteamiento y resolución de problemas.
+5.1: Argumentar sobre la importancia de adoptar estilos de vida saludables.
+6.1: Explicar las características y procesos vitales de los seres vivos mediante el análisis de sus biomoléculas.
+6.2: Aplicar metodologías analíticas en el laboratorio utilizando los materiales adecuados.</t>
+  </si>
+  <si>
+    <t>CE.5: Analizar críticamente acciones relacionadas con la salud.
+CE.6: Analizar la función de las principales biomoléculas y estructuras.</t>
+  </si>
+  <si>
+    <t>Instrumentos / evaluación</t>
+  </si>
+  <si>
+    <t>Exámenes parciales de bioquímica y citología, prácticas de laboratorio (ósmosis y mitosis), y resolución de problemas de biomoléculas.</t>
+  </si>
+  <si>
+    <t>Flujos de Energía e Información Genética</t>
+  </si>
+  <si>
+    <t>SDA: 'El motor y el código'. Simulación de procesos metabólicos y resolución de casos prácticos de genética molecular y mutaciones.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Concepto de metabolismo.
+• Enzimas o catalizadores biológicos: Concepto y función.
+• Conceptos de anabolismo y catabolismo: diferencias.
+• Procesos implicados en la respiración celular anaeróbica y aeróbica. Localización celular.
+• Glucólisis.
+• Fermentación.
+• Ciclo de Krebs, cadena de transporte de electrones y fosforilación oxidativa.
+• β-oxidación de los ácidos grasos.
+• Metabolismos aeróbico y anaeróbico: cálculo comparativo de sus rendimientos energéticos.
+• Principales rutas de anabolismo heterótrofo y autótrofo (fotosíntesis y quimiosíntesis): importancia biológica.
+• Etapas del proceso fotosintético. Balance global. Localización celular.
+• Identificación del ADN como portador de la información genética. Concepto de gen.
+• Mecanismo de replicación del ADN: modelo procariota y diferencias con eucariotas.
+• Etapas de la expresión génica: trascripción y traducción en procariotas y eucariotas.
+• El ARN. Tipos y funciones.
+• El código genético: características y resolución de problemas.
+• Las mutaciones: su relación con la replicación del ADN, la evolución y la biodiversidad.
+• Agentes mutagénicos.
+• Regulación de la expresión génica: su importancia en la diferenciación celular.
+• Los genomas procariota y eucariota: características generales y diferencias.
+• Tipos de mutaciones.</t>
+  </si>
+  <si>
+    <t>1.1: Analizar críticamente conceptos y procesos biológicos.
+2.1: Plantear y resolver cuestiones y crear contenidos relacionados con la materia.
+4.1: Explicar fenómenos biológicos a través del planteamiento y resolución de problemas.
+4.2: Analizar críticamente la solución a un problema utilizando los contenidos de Biología.</t>
+  </si>
+  <si>
+    <t>CE.1: Interpretar y transmitir información y datos científicos.
+CE.4: Plantear y resolver problemas utilizando estrategias adecuadas.</t>
+  </si>
+  <si>
+    <t>Pruebas de resolución de problemas (genética molecular y balances energéticos), diagramas de flujo metabólico y defensa de casos sobre mutaciones.</t>
+  </si>
+  <si>
+    <t>Biotecnología e Inmunología: Aplicaciones y Defensas</t>
+  </si>
+  <si>
+    <t>SDA: 'Desafíos del siglo XXI'. Debate sobre las implicaciones éticas de CRISPR y el funcionamiento de las vacunas en la sociedad actual.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Concepto de Biotecnología.
+• Técnicas de ingeniería genética y sus aplicaciones: PCR, enzimas de restricción, clonación molecular, OMG, CRISPR-CAS9.
+• Importancia y repercusiones de la biotecnología: aplicaciones en salud, agricultura y medio ambiente.
+• Fisiología y morfología de los virus.
+• Concepto de inmunidad.
+• Las barreras externas: su importancia al dificultar la entrada de patógenos.
+• Inmunidad innata y específica: diferencias.
+• Inmunidad humoral y celular: mecanismos de acción.
+• Inmunidad artificial y natural, pasiva y activa: mecanismos de funcionamiento.
+• Enfermedades infecciosas: prevención, detección, fases y tratamiento.
+• Principales patologías del sistema inmunitario: enfermedades autoinmunes, síndromes de inmunodeficiencia y alergias.</t>
+  </si>
+  <si>
+    <t>1.2: Comunicar informaciones u opiniones razonadas.
+1.3: Argumentar sobre aspectos relacionados con los contenidos de la materia.
+2.2: Contrastar y justificar la veracidad de información utilizando fuentes fiables.
+3.1: Evaluar la fiabilidad de las conclusiones de un trabajo de investigación.
+3.2: Argumentar sobre la contribución de la ciencia a la sociedad.</t>
+  </si>
+  <si>
+    <t>CE.2: Localizar y utilizar fuentes fiables evaluándolas críticamente.
+CE.3: Analizar trabajos de investigación o divulgación con sentido crítico.</t>
+  </si>
+  <si>
+    <t>Portafolio de investigación sobre biotecnología, examen final integrador tipo EvAU y debates evaluables sobre inmunología.</t>
+  </si>
+  <si>
+    <t>Situaciones de aprendizaje sugeridas (SDA)</t>
+  </si>
+  <si>
+    <t>SDA 1</t>
+  </si>
+  <si>
+    <t>Alérgenos en antena</t>
+  </si>
+  <si>
+    <t>Subtítulo</t>
+  </si>
+  <si>
+    <t>Un podcast sobre la biología molecular de las alergias en Madrid</t>
+  </si>
+  <si>
+    <t>Contexto</t>
+  </si>
+  <si>
+    <t>En Madrid, las alergias al polen afectan a un tercio de la población, especialmente en primavera. La Red de Vigilancia Palinológica de la Comunidad publica datos diarios que la ciudadanía apenas conoce. El alumnado de 2.º Bachillerato puede tender un puente entre la ciencia molecular y la vida cotidiana.</t>
+  </si>
+  <si>
+    <t>Reto central</t>
+  </si>
+  <si>
+    <t>Crear un podcast divulgativo de tres episodios (15 min cada uno) que explique, desde la biología molecular, el aumento de alergias en Madrid, utilizando datos reales de polen y entrevistas simuladas a expertos.</t>
+  </si>
+  <si>
+    <t>Recursos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Datos de la Red Palinológica de la Comunidad de Madrid (polenmadrid.org)
+• Tutorial de Audacity
+• Rúbrica de evaluación (5 criterios)
+• Artículos divulgativos sobre alergias (Ej.: SEICAP, SEAIC)
+• Micrófonos o grabadora de móvil</t>
+  </si>
+  <si>
+    <t>Transversales</t>
+  </si>
+  <si>
+    <t>Educación para la salud, competencia digital y tratamiento crítico de la información.</t>
+  </si>
+  <si>
+    <t>Fase</t>
+  </si>
+  <si>
+    <t>Duración</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Evidencia recogida</t>
+  </si>
+  <si>
+    <t>Activación y planteamiento del reto</t>
+  </si>
+  <si>
+    <t>1 sesión</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo: la Asociación de Alérgicos de Madrid pide un podcast que explique por qué aumentan las alergias. Se analiza un gráfico real de polen de Madrid y se genera la pregunta guía. Se forman equipos de 4-5 personas.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas inicial y cuestiones que se plantean los equipos.</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Sesiones teórico-prácticas sobre el sistema inmunitario, la alergia (IgE, mastocitos, histamina), y las biomoléculas implicadas. Se enseña a buscar y evaluar fuentes, y a interpretar datos palinológicos. Se realizan ejercicios con gráficos reales de la Red Palinológica.</t>
+  </si>
+  <si>
+    <t>Ejercicios de interpretación de gráficos, esquemas del mecanismo alérgico y análisis de una fuente científica.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Cada equipo diseña el podcast: estructura de tres episodios, reparto de roles, selecciona datos de polen (estación cercana), redacta el guion con citas y prepara una entrevista simulada a una persona experta (pueden ser compañeros de otro equipo o grabación propia). Se realiza un ensayo general.</t>
+  </si>
+  <si>
+    <t>Guion completo del podcast con fuentes citadas y plan de grabación.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Grabación y edición del podcast. Se facilita un tutorial de Audacity. Cada equipo graba sus tres episodios. Se suben a una plataforma (SoundCloud o similar) y se comparte el enlace con la clase.</t>
+  </si>
+  <si>
+    <t>Archivo de audio final o enlace.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Audición de un episodio de cada equipo (seleccionado al azar). Coevaluación con rúbrica (5 criterios, niveles 1-4). Autoevaluación del equipo y reflexión sobre el proceso. Se recogen las rúbricas y se asigna el nivel final a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada, diana de autoevaluación y reflexión grupal.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Resistencia a antibióticos en el instituto: un análisis bacteriano con datos propios</t>
+  </si>
+  <si>
+    <t>¿qué bacterias resistentes nos rodean y cómo prevenirlas?</t>
+  </si>
+  <si>
+    <t>El aumento de resistencias bacterianas es un problema global de salud. En nuestro centro, desconocemos la presencia de bacterias resistentes en el entorno cotidiano. Este proyecto permitirá obtener datos reales sobre las bacterias de las superficies que tocamos a diario y proponer acciones concretas.</t>
+  </si>
+  <si>
+    <t>Diseñar y ejecutar un estudio microbiológico de superficies del centro para identificar la presencia de bacterias resistentes a antibióticos comunes, analizar los resultados y presentar recomendaciones para reducir riesgos.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Placas de Petri con agar nutritivo
+• Asas de siembra estériles
+• Discos de antibióticos (ampicilina, tetraciclina, etc.)
+• Incubadora a 37°C
+• Guantes y material de protección
+• Fichas de registro de datos
+• Hoja de cálculo para elaboración de gráficos
+• Rúbricas de evaluación</t>
+  </si>
+  <si>
+    <t>Educación para la salud (uso racional de antibióticos, higiene), tratamiento crítico de datos científicos y competencia digital (búsqueda de información, presentación).</t>
+  </si>
+  <si>
+    <t>Se presenta la problemática de la resistencia a antibióticos mediante noticias y datos de la OMS. El alumnado se organiza en equipos, formula hipótesis sobre la presencia de bacterias resistentes en el centro y diseña un plan de muestreo de superficies (ej. puertas, barandillas, mesas).</t>
+  </si>
+  <si>
+    <t>Cuaderno de equipo con hipótesis y plan de muestreo.</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes necesarios: estructura bacteriana, mecanismos de resistencia, acción de antibióticos, técnicas de cultivo y antibiograma. Se utilizan modelos, vídeos y ejercicios de interpretación de resultados.</t>
+  </si>
+  <si>
+    <t>Cuestionario individual de conceptos clave y ejercicios de interpretación.</t>
+  </si>
+  <si>
+    <t>Los equipos recogen muestras de las superficies seleccionadas, siembran en placas de agar, incuban y realizan el antibiograma con discos de antibióticos comunes. Registran observaciones y resultados en el laboratorio.</t>
+  </si>
+  <si>
+    <t>Registro fotográfico y anotaciones en el cuaderno de laboratorio.</t>
+  </si>
+  <si>
+    <t>Los equipos analizan los datos (midiendo halos, comparando con tablas de sensibilidad), buscan información científica sobre los patrones observados, elaboran un informe escrito con gráficos y preparan una presentación oral para la audiencia real.</t>
+  </si>
+  <si>
+    <t>Borrador del informe y presentación.</t>
+  </si>
+  <si>
+    <t>Presentación oral de los informes ante el equipo directivo y comisión de salud. Coevaluación entre equipos y autoevaluación mediante rúbrica. Reflexión sobre la fiabilidad de los resultados y propuestas de mejora.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación y autoevaluación cumplimentada.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Crea un modelo y una campaña contra el cáncer desde la biología molecular</t>
+  </si>
+  <si>
+    <t>Del ADN al mensaje: replica, muta, conciencia</t>
+  </si>
+  <si>
+    <t>El centro de salud del barrio quiere ofrecer una charla de prevención del cáncer, pero carece de material visual y didáctico actualizado. El alumnado de Biología ha estudiado la replicación del ADN y las mutaciones que pueden originar cáncer. Se propone diseñar un modelo tridimensional del proceso de replicación destacando posibles errores y una campaña de concienciación dirigida a los usuarios del centro de salud.</t>
+  </si>
+  <si>
+    <t>Diseñar y construir un modelo tridimensional de la replicación del ADN que ilustre cómo surgen mutaciones oncogénicas, y elaborar una campaña de prevención del cáncer (póster, tríptico o vídeo breve) para entregar al centro de salud del barrio.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Animaciones sobre replicación del ADN (ej. Biointeractive)
+• Artículos divulgativos sobre cáncer y prevención (AECC, ISCIII)
+• Materiales para el modelo: plastilina, cartón, impresora 3D opcional
+• Guía de elaboración de póster científico
+• Rúbrica de evaluación (4 criterios con niveles 1-4)</t>
+  </si>
+  <si>
+    <t>Educación para la salud, tratamiento crítico de la información científica y competencia en comunicación lingüística.</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: el centro de salud necesita material didáctico sobre prevención del cáncer. Se plantea la pregunta guía. El alumnado activa conocimientos previos sobre replicación y cáncer mediante una lluvia de ideas y un organizador gráfico.</t>
+  </si>
+  <si>
+    <t>Ideas previas escritas en un mural colaborativo.</t>
+  </si>
+  <si>
+    <t>Estudio de la replicación del ADN, tipos de mutaciones y su relación con el cáncer. Se utilizan animaciones, artículos de divulgación y modelos virtuales. El alumnado completa un cuaderno de actividades con esquemas y preguntas.</t>
+  </si>
+  <si>
+    <t>Cuaderno con esquemas de replicación y tipos de mutaciones.</t>
+  </si>
+  <si>
+    <t>Por equipos, diseñan el modelo tridimensional: deciden materiales, representan la horquilla de replicación y señalan puntos de error. Paralelamente, esbozan los mensajes clave de la campaña de prevención. Se realizan bocetos y se validan con el docente.</t>
+  </si>
+  <si>
+    <t>Bocetos del modelo y guión de la campaña.</t>
+  </si>
+  <si>
+    <t>Construcción del modelo (físico o digital) y elaboración de la campaña (póster, tríptico o vídeo). Se revisan borradores y se prepara la presentación para el centro de salud.</t>
+  </si>
+  <si>
+    <t>Modelo terminado y campaña lista.</t>
+  </si>
+  <si>
+    <t>Presentación de los productos al grupo y coevaluación mediante rúbrica. Se asignan niveles de logro a los criterios. Se prepara la entrega formal al centro de salud.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y dianas de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer artículos de investigación sobre biotecnología en tres niveles de complejidad lingüística, incluyendo versiones con glosarios terminológicos hipervinculados a animaciones moleculares.
 • Utilizar visores de bases de datos biológicas (como el Protein Data Bank o NCBI) para que el alumnado visualice estructuras en 3D simultáneamente a la lectura de la descripción textual del experimento.
 • Presentar los datos de experimentos clásicos (como los de Meselson y Stahl) mediante diagramas de flujo interactivos que permitan aislar variables y observar los resultados parciales antes de la conclusión final.</t>
   </si>
@@ -1006,222 +1387,294 @@
   <si>
     <t xml:space="preserve">
 • Elaboración de un 'atlas de biomoléculas' digital donde el alumnado elija entre grabar un podcast explicativo, diseñar un diagrama de flujo o redactar un informe técnico sobre la importancia del carbono.
 • Resolución de un 'misterio bioquímico' mediante la creación de un mapa conceptual interactivo que conecte una carencia mineral (ej. anemia ferropénica) con su base molecular en la hemoglobina.
 • Simulación de la desnaturalización proteica mediante un experimento de laboratorio documentado con un vídeo-tutorial o un diario de aprendizaje visual que explique el cambio de conformación.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Análisis de casos reales de patologías moleculares (como la anemia falciforme o el escorbuto) para conectar la estructura de las biomoléculas con problemas de salud macroscópicos actuales.
 • Diseño de un proyecto de investigación sobre nutrición donde el alumnado decida qué biomoléculas analizar en etiquetas de alimentos reales, ajustando el nivel de profundidad según su interés.
 • Debates socráticos sobre la importancia de los bioelementos primarios en la búsqueda de vida extraterrestre, fomentando la argumentación científica y la relevancia social de la bioquímica.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL1, STEM4, STEM2</t>
-[...56 lines deleted...]
-    <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
+    <t>CCL1, CCL3, CD2</t>
+  </si>
+  <si>
+    <t>STEM4, CPSAA4, CC3</t>
+  </si>
+  <si>
+    <t>Interpretar y transmitir información científica con precisión y en diferentes formatos implica comunicación lingüística (CCL1, CCL3) y uso de herramientas digitales (CD2). La argumentación crítica y el análisis requieren razonamiento científico (STEM4), autorregulación (CPSAA4) y sentido crítico (CC3).</t>
+  </si>
+  <si>
+    <t>CD1, CD3, CPSAA4</t>
+  </si>
+  <si>
+    <t>CCL3, STEM1, CC2</t>
+  </si>
+  <si>
+    <t>Localizar y evaluar fuentes fiables implica competencia digital (CD1, CD3) y autogestión crítica (CPSAA4). La selección y organización de información requiere comprensión lectora (CCL3), método científico (STEM1) y conciencia ética (CC2).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, CD1</t>
+  </si>
+  <si>
+    <t>CC3, CPSAA4, CCL1</t>
+  </si>
+  <si>
+    <t>Analizar trabajos científicos con sentido crítico requiere comprensión del método científico (STEM1, STEM2) y acceso a fuentes digitales (CD1). La veracidad y fiabilidad se evalúan con actitud crítica (CC3), autorregulación (CPSAA4) y comunicación de juicios (CCL1).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, STEM5</t>
+  </si>
+  <si>
+    <t>CPSAA5, CD2, CCL2</t>
+  </si>
+  <si>
+    <t>Plantear y resolver problemas biológicos implica razonamiento matemático y científico (STEM1, STEM2) y modelización (STEM5). La reformulación de procedimientos desarrolla resiliencia (CPSAA5), uso de herramientas digitales (CD2) y expresión de soluciones (CCL2).</t>
+  </si>
+  <si>
+    <t>CC1, CC4, CPSAA2</t>
+  </si>
+  <si>
+    <t>CE1, STEM5, CCL5</t>
+  </si>
+  <si>
+    <t>Analizar acciones de sostenibilidad y salud requiere conciencia ecosocial (CC1, CC4) y responsabilidad personal (CPSAA2). Argumentar sobre estilos de vida implica iniciativa (CE1), modelos científicos (STEM5) y comunicación persuasiva (CCL5).</t>
+  </si>
+  <si>
+    <t>STEM3, STEM4, CCL1</t>
+  </si>
+  <si>
+    <t>STEM1, CPSAA1, CCEC2</t>
+  </si>
+  <si>
+    <t>Analizar biomoléculas y sus interacciones requiere comprensión de sistemas biológicos (STEM3, STEM4) y argumentación (CCL1). La explicación de características de la vida conecta con el método científico (STEM1), autoconocimiento (CPSAA1) y apreciación estética de la naturaleza (CCEC2).</t>
+  </si>
+  <si>
+    <t>Preguntas frecuentes específicas de la CCAA</t>
+  </si>
+  <si>
+    <t>Categoría</t>
+  </si>
+  <si>
+    <t>Pregunta</t>
+  </si>
+  <si>
+    <t>Respuesta</t>
+  </si>
+  <si>
+    <t>Normativa</t>
+  </si>
+  <si>
+    <t>¿Qué decreto autonómico madrileño regula el currículo de Biología en 2.º de Bachillerato y cómo adapta las horas lectivas mínimas?</t>
+  </si>
+  <si>
+    <t>El currículo se basa en el Real Decreto 243/2022, pero Madrid desarrolló su propio decreto (Decreto 64/2022) donde fija 3 horas semanales para Biología en 2.º Bachillerato, igual que el BOE. No hay ampliación horaria autonómica.</t>
+  </si>
+  <si>
+    <t>Secuenciación</t>
+  </si>
+  <si>
+    <t>¿En qué se diferencia la secuenciación de saberes de Biología en 2.º Bachillerato en Madrid respecto al BOE o Comunidades vecinas como Castilla-La Mancha?</t>
+  </si>
+  <si>
+    <t>Madrid mantiene los 54 saberes del BOE sin reordenar, mientras que Castilla-La Mancha agrupa algunos bloques. La diferencia clave es que Madrid prioriza la biología molecular y celular al inicio del curso, siguiendo su tradición de programación.</t>
+  </si>
+  <si>
+    <t>Evaluación</t>
+  </si>
+  <si>
+    <t>¿Con solo 3 horas semanales para Biología en 2.º Bachillerato en Madrid, ¿cómo planificar la evaluación de los 12 criterios y 54 saberes sin saturar al alumnado?</t>
+  </si>
+  <si>
+    <t>Se recomienda integrar criterios en situaciones de aprendizaje y usar rúbricas que cubran varios criterios a la vez. Las horas se optimizan con trabajo cooperativo y tareas competenciales que aborden múltiples saberes por sesión.</t>
+  </si>
+  <si>
+    <t>Recuperación</t>
+  </si>
+  <si>
+    <t>¿Cuál es el procedimiento de recuperación y evaluación de pendientes para Biología de 2.º Bachillerato en Madrid?</t>
+  </si>
+  <si>
+    <t>Los alumnos con la materia pendiente de 1.º Bachillerato deben realizar un plan de refuerzo con tres pruebas escritas parciales y una final en mayo. La calificación se pondera con las tareas del plan. No hay examen extraordinario en septiembre.</t>
+  </si>
+  <si>
+    <t>Atencion_diversidad</t>
+  </si>
+  <si>
+    <t>¿Qué medidas de atención a la diversidad concretas aplican en Biología de 2.º Bachillerato en Madrid para alumnado con necesidades educativas específicas?</t>
+  </si>
+  <si>
+    <t>Se usan adaptaciones curriculares significativas solo si el alumno tiene dictamen; de lo contrario, se aplican ajustes metodológicos como mapas conceptuales, materiales visuales y evaluación oral. El departamento elabora un plan individualizado trimestral.</t>
+  </si>
+  <si>
+    <t>Departamento</t>
+  </si>
+  <si>
+    <t>¿Con qué otras materias se coordina el departamento de Biología en 2.º Bachillerato en Madrid para proyectos interdisciplinares?</t>
+  </si>
+  <si>
+    <t>Coordinamos con Geología y Ciencias Ambientales para el bloque de ecosistemas, y con Química en bioquímica. También con Filosofía en ética científica. Se realizan al menos dos proyectos comunes al año, documentados en la programación.</t>
+  </si>
+  <si>
+    <t>Inspeccion</t>
+  </si>
+  <si>
+    <t>¿Qué exige la inspección educativa de Madrid en la programación didáctica de Biología de 2.º Bachillerato respecto a la evaluación competencial?</t>
+  </si>
+  <si>
+    <t>Inspección pide que cada criterio de evaluación esté vinculado explícitamente a una competencia específica, con instrumentos variados (rúbricas, dianas) y que las actividades sean transferibles. También revisa la coherencia entre saberes y criterios.</t>
+  </si>
+  <si>
+    <t>¿Qué recursos y bibliografía recomienda la Comunidad de Madrid para impartir Biología en 2.º Bachillerato con 3 horas semanales?</t>
+  </si>
+  <si>
+    <t>Se sugiere el libro de texto de la editorial Santillana (Proyecto Saber Hacer) y la guía de laboratorio virtual del ITE. La bibliografía oficial incluye "Biología" de Curtis y "Genética" de Griffiths. Los recursos digitales priorizan simulaciones PhET y plataforma EducaMadrid.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
-    <t>Descripción</t>
-[...1 lines deleted...]
-  <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el currículo de Bachillerato de tu CCAA. Identifica la relación entre las 6 Competencias Específicas y los descriptores operativos del Perfil de Salida. Es vital entender que la Biología de 2.º está totalmente condicionada por la estructura de la EvAU/PAU de tu región.</t>
-[...2 lines deleted...]
-    <t>Busca la tabla de 'Conectores' o 'Mapa de relaciones' en el anexo del decreto; te dirá exactamente qué criterios de evaluación se asocian a cada bloque de saberes sin que tengas que adivinarlo.</t>
+    <t>Localiza el decreto de tu CCAA que desarrolla el Real Decreto 243/2022 para 2.º de Bachillerato. Identifica las 6 competencias específicas (CE), los 12 criterios de evaluación y los 37 saberes básicos organizados en 6 bloques. Anota cualquier elemento específico de tu comunidad (ej. saberes adicionales, secuenciación obligatoria).</t>
+  </si>
+  <si>
+    <t>Descarga el PDF del BOE y el de tu comunidad, y márcalos con separadores de colores por bloques para consulta rápida.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
-    <t>Mapea los 12 criterios de evaluación. En Biología de 2.º, los criterios suelen dividirse entre los procedimentales (investigación y comunicación científica) y los conceptuales (bioquímica, metabolismo, genética, microbiología e inmunología).</t>
-[...2 lines deleted...]
-    <t>No intentes evaluar los 12 criterios en cada unidad. Agrupa los criterios 1.1, 1.2 y 6.1 (comunicación y alfabetización científica) para evaluarlos mediante prácticas de laboratorio o informes, liberando los exámenes teóricos para el resto.</t>
+    <t>Elabora una tabla que relacione las 6 CE con sus 12 criterios de evaluación (por ejemplo, CE1 con dos criterios, CE2 con otros dos, etc.). Verifica que cada criterio se vincula a una o varias CE según el decreto. Conserva esta tabla como referencia para toda la programación.</t>
+  </si>
+  <si>
+    <t>Usa una hoja de cálculo con columnas: CE, criterio (código y texto), saberes asociados, y trimestre previsto. Así evitarás duplicidades.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
-    <t>2 horas</t>
-[...5 lines deleted...]
-    <t>Crea una hoja de cálculo donde cada columna sea un criterio. Si al final del trimestre un criterio no tiene al menos dos notas de instrumentos distintos, tu programación será vulnerable ante una reclamación de inspección.</t>
+    <t>1,5 horas</t>
+  </si>
+  <si>
+    <t>Analiza los 12 criterios y asigna un nivel de complejidad (básico, medio, avanzado). Decide qué instrumentos de evaluación (rúbricas, pruebas escritas, informes de laboratorio, exposiciones) usarás para cada criterio. Asegura que haya al menos dos instrumentos por criterio para obtener información suficiente.</t>
+  </si>
+  <si>
+    <t>No plantes evaluar todos los criterios con un solo examen. Por ejemplo, para los criterios de 'argumentar' usa un debate o informe; para 'modelizar', una tarea práctica.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>1.5 horas</t>
-[...5 lines deleted...]
-    <t>El bloque de Metabolismo es el 'cuello de botella'. Prográmalo para el inicio del segundo trimestre y no al final del primero, o las vacaciones de Navidad borrarán la comprensión de las rutas bioquímicas en el alumnado.</t>
+    <t>Reparte los 37 saberes en tres trimestres respetando la lógica disciplinar: bloque 1 (bioquímica) al trimestre 1, bloques 2-3 (célula y genética) al trimestre 2, bloques 4-6 (microbiología, inmunología, ecología) al trimestre 3. Ajusta según la carga horaria (3h semanales, ~30 semanas). Cada bloque debe quedar completo en un trimestre.</t>
+  </si>
+  <si>
+    <t>Haz un calendario con las 30 semanas y asigna a cada semana los saberes. No olvides dejar espacio para las situaciones de aprendizaje y la recuperación.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
-    <t>2.5 horas</t>
-[...5 lines deleted...]
-    <t>Para ahorrar tiempo en 2.º de Bachillerato, haz que el 'producto final' de la SDA sea un modelo tridimensional o un póster científico que sirva también como material de repaso visual para el examen final.</t>
+    <t>3 horas</t>
+  </si>
+  <si>
+    <t>Crea una situación de aprendizaje (SDA) por trimestre que integre varios criterios y saberes del bloque correspondiente. Por ejemplo, en el trimestre 2 puedes diseñar una SDA sobre 'Diagnóstico genético de una enfermedad hereditaria' que trabaje los saberes de genética y los criterios de análisis y argumentación. Describe la secuencia de actividades, los productos (informe, presentación) y los criterios evaluados.</t>
+  </si>
+  <si>
+    <t>Asegura que la SDA tenga un producto final tangible (ej. póster científico) y que incluya trabajo cooperativo. Así cumples con el perfil competencial.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Asigna pesos a las Competencias Específicas. Dado el carácter de la materia, las CE relacionadas con la interpretación de datos y conceptos biológicos suelen pesar un 70-80%, mientras que la parte ética y social el resto.</t>
-[...2 lines deleted...]
-    <t>Asegúrate de que la suma de las ponderaciones de los criterios vinculados a una CE sea siempre 100%. Si usas iSéneca o Additio, configura esto antes de empezar a meter notas o el cálculo final fallará.</t>
+    <t>Define, en consenso con el departamento, el peso de cada instrumento de evaluación en la calificación final. Por ejemplo: pruebas escritas 40%, informes de laboratorio 20%, proyectos SDA 20%, observación en clase 10%, exposiciones 10%. Asegura que todos los criterios están contemplados y que la suma sea 100%.</t>
+  </si>
+  <si>
+    <t>Revisa que ningún instrumento supere el 50% del peso total para evitar sesgos. Incluye siempre al menos un instrumento de observación (rúbrica de actitud o trabajo en equipo).</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Diseña planes de refuerzo para los saberes no alcanzados. En 2.º de Bachillerato, esto suele enfocarse en tutorías individualizadas y bancos de preguntas tipo EvAU graduadas en dificultad.</t>
-[...2 lines deleted...]
-    <t>Ten preparado un 'Dossier de Recuperación de Pendientes' desde octubre. Muchos alumnos de 2.º arrastran la Biología de 1.º y si no automatizas su seguimiento, te absorberá el tiempo de preparación de las clases de 2.º.</t>
+    <t>Redacta las medidas generales (ej. adaptaciones de acceso, flexibilización de plazos) y específicas (ej. adaptaciones curriculares no significativas) según la normativa de tu CCAA. Diseña un plan de recuperación trimestral: pruebas específicas o entregas adicionales para los criterios no superados. Especifica cómo los alumnos pueden recuperar al final de curso.</t>
+  </si>
+  <si>
+    <t>Crea una ficha por alumno con los criterios no superados y las tareas de recuperación asignadas. Entrégala a principio de curso para que las familias conozcan el plan.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t xml:space="preserve">Analizar críticamente conceptos y procesos biológicos, seleccionando e interpretando información en diferentes formatos (modelos, gráficos, tablas, diagramas, fórmulas, esquemas u </t>
   </si>
   <si>
     <t>Comunicar informaciones u opiniones razonadas relacionadas con los contenidos de la materia, transmitiéndolas de forma clara y rigurosa, utilizando la terminología y el formato ade</t>
   </si>
   <si>
     <t>Argumentar sobre aspectos relacionados con los contenidos de la materia, considerando los puntos fuertes y débiles de diferentes posturas de forma razonada y con una actitud abiert</t>
+  </si>
+  <si>
+    <t>Plantear y resolver cuestiones y crear contenidos relacionados con los contenidos de la materia, localizando y citando fuentes de forma adecuada; seleccionando, organizando y anali</t>
   </si>
   <si>
     <t>Contrastar y justificar la veracidad de información relacionada con la materia, utilizando fuentes fiables, aportando datos y adoptando una actitud crítica y escéptica hacia inform</t>
   </si>
   <si>
     <t>Evaluar la fiabilidad de las conclusiones de un trabajo de investigación o divulgación científica relacionado con los contenidos de la materia de acuerdo a la interpretación de los</t>
   </si>
   <si>
     <t>Argumentar, utilizando ejemplos concretos, sobre la contribución de la ciencia a la sociedad y la labor de las personas dedicadas a ella, y entendiendo la investigación como una la</t>
   </si>
   <si>
     <t xml:space="preserve">Analizar críticamente la solución a un problema utilizando los contenidos de la materia de Biología y reformular los procedimientos utilizados o las conclusiones si dicha solución </t>
   </si>
   <si>
     <t>Argumentar sobre la importancia de adoptar estilos de vida saludables y compatibles con el desarrollo sostenible, basándose en los principios de la biología molecular y relacionánd</t>
   </si>
   <si>
     <t>Explicar las características y procesos vitales de los seres vivos mediante el análisis de sus biomoléculas, de las interacciones bioquímicas entre ellas y de sus reacciones metabó</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Debe sumar 100 %</t>
   </si>
@@ -1346,130 +1799,146 @@
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF0F766E"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1D4ED8"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E79"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF2F8"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2563EB"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF0FDFA"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="12">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="7" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="6" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1785,1596 +2254,1715 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B17"/>
+  <dimension ref="A1:B23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="34" customWidth="true" style="0"/>
     <col min="2" max="2" width="90" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="3" t="s">
+      <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="3"/>
+      <c r="B1" s="4"/>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="4" t="s">
+      <c r="A2" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="5" t="s">
+      <c r="B2" s="7" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="4" t="s">
+      <c r="A3" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="5" t="s">
+      <c r="B3" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="4" t="s">
+      <c r="A4" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="4" t="s">
+      <c r="A5" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="B5" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="4" t="s">
+      <c r="A6" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="5" t="s">
+      <c r="B6" s="7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" s="4" t="s">
+      <c r="A7" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="5">
+      <c r="B7" s="7">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="4" t="s">
+      <c r="A8" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B8" s="5">
+      <c r="B8" s="7">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:2">
-      <c r="A9" s="4" t="s">
+      <c r="A9" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B9" s="5">
+      <c r="B9" s="7">
         <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" s="4" t="s">
+      <c r="A10" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="5">
+      <c r="B10" s="7">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="4" t="s">
+      <c r="A11" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="5" t="s">
+      <c r="B11" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="5" t="s">
+      <c r="B12" s="7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" s="4" t="s">
+      <c r="A13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B13" s="5" t="s">
+      <c r="B13" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="4" t="s">
+      <c r="A14" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="5" t="s">
+      <c r="B14" s="7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="2" t="s">
         <v>24</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="3" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="2" t="s">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>392</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
-      <c r="A2" s="6" t="s">
-[...9 lines deleted...]
-        <v>295</v>
+      <c r="A2" s="8" t="s">
+        <v>223</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>393</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>394</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>395</v>
       </c>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="5" t="s">
-[...9 lines deleted...]
-        <v>298</v>
+      <c r="A3" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>398</v>
       </c>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="5" t="s">
-[...9 lines deleted...]
-        <v>301</v>
+      <c r="A4" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>399</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>400</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>401</v>
       </c>
     </row>
     <row r="5" spans="1:4">
-      <c r="A5" s="5" t="s">
-[...9 lines deleted...]
-        <v>304</v>
+      <c r="A5" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>402</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>404</v>
       </c>
     </row>
     <row r="6" spans="1:4">
-      <c r="A6" s="5" t="s">
-[...9 lines deleted...]
-        <v>307</v>
+      <c r="A6" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>405</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>406</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>407</v>
       </c>
     </row>
     <row r="7" spans="1:4">
-      <c r="A7" s="5" t="s">
-[...9 lines deleted...]
-        <v>310</v>
+      <c r="A7" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>408</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>409</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>410</v>
       </c>
     </row>
     <row r="8" spans="1:4">
-      <c r="A8" s="5" t="s">
-[...9 lines deleted...]
-        <v>313</v>
+      <c r="A8" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>411</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>412</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>413</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="18" customWidth="true" style="0"/>
+    <col min="2" max="2" width="45" customWidth="true" style="0"/>
+    <col min="3" max="3" width="85" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>315</v>
+    <row r="1" spans="1:3">
+      <c r="A1" s="4" t="s">
+        <v>414</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="8" t="s">
+        <v>415</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>416</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="7" t="s">
+        <v>418</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="7" t="s">
+        <v>421</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="7" t="s">
+        <v>424</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="7" t="s">
+        <v>427</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>428</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="7" t="s">
+        <v>430</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>431</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="7" t="s">
+        <v>433</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>434</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="7" t="s">
+        <v>436</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>437</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="7" t="s">
+        <v>301</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>439</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>440</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>441</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" s="6" t="s">
-[...12 lines deleted...]
-        <v>320</v>
+      <c r="A2" s="8" t="s">
+        <v>161</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>442</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>443</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>307</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>444</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" s="5">
+      <c r="A3" s="7">
         <v>1</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...9 lines deleted...]
-        <v>324</v>
+      <c r="B3" s="7" t="s">
+        <v>445</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>446</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>447</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>448</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" s="5">
+      <c r="A4" s="7">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...7 lines deleted...]
-        <v>327</v>
+      <c r="B4" s="7" t="s">
+        <v>449</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>446</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>450</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>451</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" s="5">
+      <c r="A5" s="7">
         <v>3</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...9 lines deleted...]
-        <v>331</v>
+      <c r="B5" s="7" t="s">
+        <v>452</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>453</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>454</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>455</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" s="5">
+      <c r="A6" s="7">
         <v>4</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...9 lines deleted...]
-        <v>335</v>
+      <c r="B6" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>453</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>457</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>458</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" s="5">
+      <c r="A7" s="7">
         <v>5</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...9 lines deleted...]
-        <v>339</v>
+      <c r="B7" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>460</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>461</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>462</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" s="5">
+      <c r="A8" s="7">
         <v>6</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...9 lines deleted...]
-        <v>342</v>
+      <c r="B8" s="7" t="s">
+        <v>463</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>446</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>464</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>465</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" s="5">
+      <c r="A9" s="7">
         <v>7</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...9 lines deleted...]
-        <v>345</v>
+      <c r="B9" s="7" t="s">
+        <v>466</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>453</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>467</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>468</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
-      <c r="A1" s="3" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>469</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
-      <c r="A2" s="6" t="s">
-[...15 lines deleted...]
-        <v>350</v>
+      <c r="A2" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>470</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>471</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>472</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>473</v>
       </c>
     </row>
     <row r="3" spans="1:6">
-      <c r="A3" s="5">
+      <c r="A3" s="7">
         <v>1.1</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D3" s="7">
+      <c r="B3" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="D3" s="9">
         <v>6.67</v>
       </c>
-      <c r="E3" s="7">
+      <c r="E3" s="9">
         <v>6.67</v>
       </c>
-      <c r="F3" s="5"/>
+      <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="5">
+      <c r="A4" s="7">
         <v>1.2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D4" s="7">
+      <c r="B4" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>475</v>
+      </c>
+      <c r="D4" s="9">
         <v>6.67</v>
       </c>
-      <c r="E4" s="7">
+      <c r="E4" s="9">
         <v>6.67</v>
       </c>
-      <c r="F4" s="5"/>
+      <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
-      <c r="A5" s="5">
+      <c r="A5" s="7">
         <v>1.3</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D5" s="7">
+      <c r="B5" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>476</v>
+      </c>
+      <c r="D5" s="9">
         <v>6.67</v>
       </c>
-      <c r="E5" s="7">
+      <c r="E5" s="9">
         <v>6.67</v>
       </c>
-      <c r="F5" s="5"/>
+      <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
-      <c r="A6" s="5">
+      <c r="A6" s="7">
         <v>2.1</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D6" s="7">
+      <c r="B6" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="D6" s="9">
         <v>7.5</v>
       </c>
-      <c r="E6" s="7">
+      <c r="E6" s="9">
         <v>7.5</v>
       </c>
-      <c r="F6" s="5"/>
+      <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
-      <c r="A7" s="5">
+      <c r="A7" s="7">
         <v>2.2</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D7" s="7">
+      <c r="B7" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>478</v>
+      </c>
+      <c r="D7" s="9">
         <v>7.5</v>
       </c>
-      <c r="E7" s="7">
+      <c r="E7" s="9">
         <v>7.5</v>
       </c>
-      <c r="F7" s="5"/>
+      <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
-      <c r="A8" s="5">
+      <c r="A8" s="7">
         <v>3.1</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D8" s="7">
+      <c r="B8" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>479</v>
+      </c>
+      <c r="D8" s="9">
         <v>7.5</v>
       </c>
-      <c r="E8" s="7">
+      <c r="E8" s="9">
         <v>7.5</v>
       </c>
-      <c r="F8" s="5"/>
+      <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
-      <c r="A9" s="5">
+      <c r="A9" s="7">
         <v>3.2</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D9" s="7">
+      <c r="B9" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>480</v>
+      </c>
+      <c r="D9" s="9">
         <v>7.5</v>
       </c>
-      <c r="E9" s="7">
+      <c r="E9" s="9">
         <v>7.5</v>
       </c>
-      <c r="F9" s="5"/>
+      <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
-      <c r="A10" s="5">
+      <c r="A10" s="7">
         <v>4.1</v>
       </c>
-      <c r="B10" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D10" s="7">
+      <c r="B10" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="D10" s="9">
         <v>10.0</v>
       </c>
-      <c r="E10" s="7">
+      <c r="E10" s="9">
         <v>10.0</v>
       </c>
-      <c r="F10" s="5"/>
+      <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
-      <c r="A11" s="5">
+      <c r="A11" s="7">
         <v>4.2</v>
       </c>
-      <c r="B11" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D11" s="7">
+      <c r="B11" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>481</v>
+      </c>
+      <c r="D11" s="9">
         <v>10.0</v>
       </c>
-      <c r="E11" s="7">
+      <c r="E11" s="9">
         <v>10.0</v>
       </c>
-      <c r="F11" s="5"/>
+      <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
-      <c r="A12" s="5">
+      <c r="A12" s="7">
         <v>5.1</v>
       </c>
-      <c r="B12" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D12" s="7">
+      <c r="B12" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>482</v>
+      </c>
+      <c r="D12" s="9">
         <v>15.0</v>
       </c>
-      <c r="E12" s="7">
+      <c r="E12" s="9">
         <v>15.0</v>
       </c>
-      <c r="F12" s="5"/>
+      <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
-      <c r="A13" s="5">
+      <c r="A13" s="7">
         <v>6.1</v>
       </c>
-      <c r="B13" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D13" s="7">
+      <c r="B13" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>483</v>
+      </c>
+      <c r="D13" s="9">
         <v>10.0</v>
       </c>
-      <c r="E13" s="7">
+      <c r="E13" s="9">
         <v>10.0</v>
       </c>
-      <c r="F13" s="5"/>
+      <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
-      <c r="A14" s="5">
+      <c r="A14" s="7">
         <v>6.2</v>
       </c>
-      <c r="B14" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D14" s="7">
+      <c r="B14" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="D14" s="9">
         <v>10.0</v>
       </c>
-      <c r="E14" s="7">
+      <c r="E14" s="9">
         <v>10.0</v>
       </c>
-      <c r="F14" s="5"/>
+      <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
-      <c r="A15" s="5" t="s">
-[...5 lines deleted...]
-      <c r="E15" s="7">
+      <c r="A15" s="7" t="s">
+        <v>484</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="9"/>
+      <c r="E15" s="9">
         <f>SUM(E3:E14)</f>
         <v>105.0099999999999909</v>
       </c>
-      <c r="F15" s="5" t="s">
-        <v>361</v>
+      <c r="F15" s="7" t="s">
+        <v>485</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:P31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
-      <c r="A1" s="6" t="s">
-[...5 lines deleted...]
-      <c r="C1" s="6">
+      <c r="A1" s="8" t="s">
+        <v>486</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>487</v>
+      </c>
+      <c r="C1" s="8">
         <v>1.1</v>
       </c>
-      <c r="D1" s="6">
+      <c r="D1" s="8">
         <v>1.2</v>
       </c>
-      <c r="E1" s="6">
+      <c r="E1" s="8">
         <v>1.3</v>
       </c>
-      <c r="F1" s="6">
+      <c r="F1" s="8">
         <v>2.1</v>
       </c>
-      <c r="G1" s="6">
+      <c r="G1" s="8">
         <v>2.2</v>
       </c>
-      <c r="H1" s="6">
+      <c r="H1" s="8">
         <v>3.1</v>
       </c>
-      <c r="I1" s="6">
+      <c r="I1" s="8">
         <v>3.2</v>
       </c>
-      <c r="J1" s="6">
+      <c r="J1" s="8">
         <v>4.1</v>
       </c>
-      <c r="K1" s="6">
+      <c r="K1" s="8">
         <v>4.2</v>
       </c>
-      <c r="L1" s="6">
+      <c r="L1" s="8">
         <v>5.1</v>
       </c>
-      <c r="M1" s="6">
+      <c r="M1" s="8">
         <v>6.1</v>
       </c>
-      <c r="N1" s="6">
+      <c r="N1" s="8">
         <v>6.2</v>
       </c>
-      <c r="O1" s="6" t="s">
-[...3 lines deleted...]
-        <v>350</v>
+      <c r="O1" s="8" t="s">
+        <v>488</v>
+      </c>
+      <c r="P1" s="8" t="s">
+        <v>473</v>
       </c>
     </row>
     <row r="2" spans="1:16">
-      <c r="A2" s="5" t="s">
-[...15 lines deleted...]
-      <c r="O2" s="5" t="str">
+      <c r="A2" s="7" t="s">
+        <v>489</v>
+      </c>
+      <c r="B2" s="7"/>
+      <c r="C2" s="7"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
+      <c r="J2" s="7"/>
+      <c r="K2" s="7"/>
+      <c r="L2" s="7"/>
+      <c r="M2" s="7"/>
+      <c r="N2" s="7"/>
+      <c r="O2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:N2),"")</f>
         <v/>
       </c>
-      <c r="P2" s="5"/>
+      <c r="P2" s="7"/>
     </row>
     <row r="3" spans="1:16">
-      <c r="A3" s="5" t="s">
-[...15 lines deleted...]
-      <c r="O3" s="5" t="str">
+      <c r="A3" s="7" t="s">
+        <v>490</v>
+      </c>
+      <c r="B3" s="7"/>
+      <c r="C3" s="7"/>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
+      <c r="J3" s="7"/>
+      <c r="K3" s="7"/>
+      <c r="L3" s="7"/>
+      <c r="M3" s="7"/>
+      <c r="N3" s="7"/>
+      <c r="O3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:N3),"")</f>
         <v/>
       </c>
-      <c r="P3" s="5"/>
+      <c r="P3" s="7"/>
     </row>
     <row r="4" spans="1:16">
-      <c r="A4" s="5" t="s">
-[...15 lines deleted...]
-      <c r="O4" s="5" t="str">
+      <c r="A4" s="7" t="s">
+        <v>491</v>
+      </c>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
+      <c r="J4" s="7"/>
+      <c r="K4" s="7"/>
+      <c r="L4" s="7"/>
+      <c r="M4" s="7"/>
+      <c r="N4" s="7"/>
+      <c r="O4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:N4),"")</f>
         <v/>
       </c>
-      <c r="P4" s="5"/>
+      <c r="P4" s="7"/>
     </row>
     <row r="5" spans="1:16">
-      <c r="A5" s="5" t="s">
-[...15 lines deleted...]
-      <c r="O5" s="5" t="str">
+      <c r="A5" s="7" t="s">
+        <v>492</v>
+      </c>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7"/>
+      <c r="J5" s="7"/>
+      <c r="K5" s="7"/>
+      <c r="L5" s="7"/>
+      <c r="M5" s="7"/>
+      <c r="N5" s="7"/>
+      <c r="O5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:N5),"")</f>
         <v/>
       </c>
-      <c r="P5" s="5"/>
+      <c r="P5" s="7"/>
     </row>
     <row r="6" spans="1:16">
-      <c r="A6" s="5" t="s">
-[...15 lines deleted...]
-      <c r="O6" s="5" t="str">
+      <c r="A6" s="7" t="s">
+        <v>493</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="7"/>
+      <c r="J6" s="7"/>
+      <c r="K6" s="7"/>
+      <c r="L6" s="7"/>
+      <c r="M6" s="7"/>
+      <c r="N6" s="7"/>
+      <c r="O6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:N6),"")</f>
         <v/>
       </c>
-      <c r="P6" s="5"/>
+      <c r="P6" s="7"/>
     </row>
     <row r="7" spans="1:16">
-      <c r="A7" s="5" t="s">
-[...15 lines deleted...]
-      <c r="O7" s="5" t="str">
+      <c r="A7" s="7" t="s">
+        <v>494</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
+      <c r="J7" s="7"/>
+      <c r="K7" s="7"/>
+      <c r="L7" s="7"/>
+      <c r="M7" s="7"/>
+      <c r="N7" s="7"/>
+      <c r="O7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:N7),"")</f>
         <v/>
       </c>
-      <c r="P7" s="5"/>
+      <c r="P7" s="7"/>
     </row>
     <row r="8" spans="1:16">
-      <c r="A8" s="5" t="s">
-[...15 lines deleted...]
-      <c r="O8" s="5" t="str">
+      <c r="A8" s="7" t="s">
+        <v>495</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
+      <c r="J8" s="7"/>
+      <c r="K8" s="7"/>
+      <c r="L8" s="7"/>
+      <c r="M8" s="7"/>
+      <c r="N8" s="7"/>
+      <c r="O8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:N8),"")</f>
         <v/>
       </c>
-      <c r="P8" s="5"/>
+      <c r="P8" s="7"/>
     </row>
     <row r="9" spans="1:16">
-      <c r="A9" s="5" t="s">
-[...15 lines deleted...]
-      <c r="O9" s="5" t="str">
+      <c r="A9" s="7" t="s">
+        <v>496</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="7"/>
+      <c r="J9" s="7"/>
+      <c r="K9" s="7"/>
+      <c r="L9" s="7"/>
+      <c r="M9" s="7"/>
+      <c r="N9" s="7"/>
+      <c r="O9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:N9),"")</f>
         <v/>
       </c>
-      <c r="P9" s="5"/>
+      <c r="P9" s="7"/>
     </row>
     <row r="10" spans="1:16">
-      <c r="A10" s="5" t="s">
-[...15 lines deleted...]
-      <c r="O10" s="5" t="str">
+      <c r="A10" s="7" t="s">
+        <v>497</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
+      <c r="J10" s="7"/>
+      <c r="K10" s="7"/>
+      <c r="L10" s="7"/>
+      <c r="M10" s="7"/>
+      <c r="N10" s="7"/>
+      <c r="O10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:N10),"")</f>
         <v/>
       </c>
-      <c r="P10" s="5"/>
+      <c r="P10" s="7"/>
     </row>
     <row r="11" spans="1:16">
-      <c r="A11" s="5" t="s">
-[...15 lines deleted...]
-      <c r="O11" s="5" t="str">
+      <c r="A11" s="7" t="s">
+        <v>498</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
+      <c r="J11" s="7"/>
+      <c r="K11" s="7"/>
+      <c r="L11" s="7"/>
+      <c r="M11" s="7"/>
+      <c r="N11" s="7"/>
+      <c r="O11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:N11),"")</f>
         <v/>
       </c>
-      <c r="P11" s="5"/>
+      <c r="P11" s="7"/>
     </row>
     <row r="12" spans="1:16">
-      <c r="A12" s="5" t="s">
-[...15 lines deleted...]
-      <c r="O12" s="5" t="str">
+      <c r="A12" s="7" t="s">
+        <v>499</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="7"/>
+      <c r="J12" s="7"/>
+      <c r="K12" s="7"/>
+      <c r="L12" s="7"/>
+      <c r="M12" s="7"/>
+      <c r="N12" s="7"/>
+      <c r="O12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:N12),"")</f>
         <v/>
       </c>
-      <c r="P12" s="5"/>
+      <c r="P12" s="7"/>
     </row>
     <row r="13" spans="1:16">
-      <c r="A13" s="5" t="s">
-[...15 lines deleted...]
-      <c r="O13" s="5" t="str">
+      <c r="A13" s="7" t="s">
+        <v>500</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
+      <c r="J13" s="7"/>
+      <c r="K13" s="7"/>
+      <c r="L13" s="7"/>
+      <c r="M13" s="7"/>
+      <c r="N13" s="7"/>
+      <c r="O13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:N13),"")</f>
         <v/>
       </c>
-      <c r="P13" s="5"/>
+      <c r="P13" s="7"/>
     </row>
     <row r="14" spans="1:16">
-      <c r="A14" s="5" t="s">
-[...15 lines deleted...]
-      <c r="O14" s="5" t="str">
+      <c r="A14" s="7" t="s">
+        <v>501</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
+      <c r="J14" s="7"/>
+      <c r="K14" s="7"/>
+      <c r="L14" s="7"/>
+      <c r="M14" s="7"/>
+      <c r="N14" s="7"/>
+      <c r="O14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:N14),"")</f>
         <v/>
       </c>
-      <c r="P14" s="5"/>
+      <c r="P14" s="7"/>
     </row>
     <row r="15" spans="1:16">
-      <c r="A15" s="5" t="s">
-[...15 lines deleted...]
-      <c r="O15" s="5" t="str">
+      <c r="A15" s="7" t="s">
+        <v>502</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
+      <c r="J15" s="7"/>
+      <c r="K15" s="7"/>
+      <c r="L15" s="7"/>
+      <c r="M15" s="7"/>
+      <c r="N15" s="7"/>
+      <c r="O15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:N15),"")</f>
         <v/>
       </c>
-      <c r="P15" s="5"/>
+      <c r="P15" s="7"/>
     </row>
     <row r="16" spans="1:16">
-      <c r="A16" s="5" t="s">
-[...15 lines deleted...]
-      <c r="O16" s="5" t="str">
+      <c r="A16" s="7" t="s">
+        <v>503</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
+      <c r="J16" s="7"/>
+      <c r="K16" s="7"/>
+      <c r="L16" s="7"/>
+      <c r="M16" s="7"/>
+      <c r="N16" s="7"/>
+      <c r="O16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:N16),"")</f>
         <v/>
       </c>
-      <c r="P16" s="5"/>
+      <c r="P16" s="7"/>
     </row>
     <row r="17" spans="1:16">
-      <c r="A17" s="5" t="s">
-[...15 lines deleted...]
-      <c r="O17" s="5" t="str">
+      <c r="A17" s="7" t="s">
+        <v>504</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
+      <c r="J17" s="7"/>
+      <c r="K17" s="7"/>
+      <c r="L17" s="7"/>
+      <c r="M17" s="7"/>
+      <c r="N17" s="7"/>
+      <c r="O17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:N17),"")</f>
         <v/>
       </c>
-      <c r="P17" s="5"/>
+      <c r="P17" s="7"/>
     </row>
     <row r="18" spans="1:16">
-      <c r="A18" s="5" t="s">
-[...15 lines deleted...]
-      <c r="O18" s="5" t="str">
+      <c r="A18" s="7" t="s">
+        <v>505</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
+      <c r="L18" s="7"/>
+      <c r="M18" s="7"/>
+      <c r="N18" s="7"/>
+      <c r="O18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:N18),"")</f>
         <v/>
       </c>
-      <c r="P18" s="5"/>
+      <c r="P18" s="7"/>
     </row>
     <row r="19" spans="1:16">
-      <c r="A19" s="5" t="s">
-[...15 lines deleted...]
-      <c r="O19" s="5" t="str">
+      <c r="A19" s="7" t="s">
+        <v>506</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:N19),"")</f>
         <v/>
       </c>
-      <c r="P19" s="5"/>
+      <c r="P19" s="7"/>
     </row>
     <row r="20" spans="1:16">
-      <c r="A20" s="5" t="s">
-[...15 lines deleted...]
-      <c r="O20" s="5" t="str">
+      <c r="A20" s="7" t="s">
+        <v>507</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:N20),"")</f>
         <v/>
       </c>
-      <c r="P20" s="5"/>
+      <c r="P20" s="7"/>
     </row>
     <row r="21" spans="1:16">
-      <c r="A21" s="5" t="s">
-[...15 lines deleted...]
-      <c r="O21" s="5" t="str">
+      <c r="A21" s="7" t="s">
+        <v>508</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:N21),"")</f>
         <v/>
       </c>
-      <c r="P21" s="5"/>
+      <c r="P21" s="7"/>
     </row>
     <row r="22" spans="1:16">
-      <c r="A22" s="5" t="s">
-[...15 lines deleted...]
-      <c r="O22" s="5" t="str">
+      <c r="A22" s="7" t="s">
+        <v>509</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:N22),"")</f>
         <v/>
       </c>
-      <c r="P22" s="5"/>
+      <c r="P22" s="7"/>
     </row>
     <row r="23" spans="1:16">
-      <c r="A23" s="5" t="s">
-[...15 lines deleted...]
-      <c r="O23" s="5" t="str">
+      <c r="A23" s="7" t="s">
+        <v>510</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:N23),"")</f>
         <v/>
       </c>
-      <c r="P23" s="5"/>
+      <c r="P23" s="7"/>
     </row>
     <row r="24" spans="1:16">
-      <c r="A24" s="5" t="s">
-[...15 lines deleted...]
-      <c r="O24" s="5" t="str">
+      <c r="A24" s="7" t="s">
+        <v>511</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:N24),"")</f>
         <v/>
       </c>
-      <c r="P24" s="5"/>
+      <c r="P24" s="7"/>
     </row>
     <row r="25" spans="1:16">
-      <c r="A25" s="5" t="s">
-[...15 lines deleted...]
-      <c r="O25" s="5" t="str">
+      <c r="A25" s="7" t="s">
+        <v>512</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:N25),"")</f>
         <v/>
       </c>
-      <c r="P25" s="5"/>
+      <c r="P25" s="7"/>
     </row>
     <row r="26" spans="1:16">
-      <c r="A26" s="5" t="s">
-[...15 lines deleted...]
-      <c r="O26" s="5" t="str">
+      <c r="A26" s="7" t="s">
+        <v>513</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:N26),"")</f>
         <v/>
       </c>
-      <c r="P26" s="5"/>
+      <c r="P26" s="7"/>
     </row>
     <row r="27" spans="1:16">
-      <c r="A27" s="5" t="s">
-[...15 lines deleted...]
-      <c r="O27" s="5" t="str">
+      <c r="A27" s="7" t="s">
+        <v>514</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:N27),"")</f>
         <v/>
       </c>
-      <c r="P27" s="5"/>
+      <c r="P27" s="7"/>
     </row>
     <row r="28" spans="1:16">
-      <c r="A28" s="5" t="s">
-[...15 lines deleted...]
-      <c r="O28" s="5" t="str">
+      <c r="A28" s="7" t="s">
+        <v>515</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:N28),"")</f>
         <v/>
       </c>
-      <c r="P28" s="5"/>
+      <c r="P28" s="7"/>
     </row>
     <row r="29" spans="1:16">
-      <c r="A29" s="5" t="s">
-[...15 lines deleted...]
-      <c r="O29" s="5" t="str">
+      <c r="A29" s="7" t="s">
+        <v>516</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:N29),"")</f>
         <v/>
       </c>
-      <c r="P29" s="5"/>
+      <c r="P29" s="7"/>
     </row>
     <row r="30" spans="1:16">
-      <c r="A30" s="5" t="s">
-[...15 lines deleted...]
-      <c r="O30" s="5" t="str">
+      <c r="A30" s="7" t="s">
+        <v>517</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:N30),"")</f>
         <v/>
       </c>
-      <c r="P30" s="5"/>
+      <c r="P30" s="7"/>
     </row>
     <row r="31" spans="1:16">
-      <c r="A31" s="5" t="s">
-[...15 lines deleted...]
-      <c r="O31" s="5" t="str">
+      <c r="A31" s="7" t="s">
+        <v>518</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:N31),"")</f>
         <v/>
       </c>
-      <c r="P31" s="5"/>
+      <c r="P31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="360">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C5">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C6">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C7">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C8">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C9">
@@ -4426,2730 +5014,3456 @@
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="A2" sqref="A2:B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="40" customWidth="true" style="0"/>
+    <col min="3" max="3" width="45" customWidth="true" style="0"/>
+    <col min="4" max="4" width="20" customWidth="true" style="0"/>
+    <col min="5" max="5" width="20" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>26</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:E4"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:H7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="6" t="s">
-[...21 lines deleted...]
-        <v>34</v>
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="5" t="s">
-[...21 lines deleted...]
-        <v>42</v>
+      <c r="A2" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="G2" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2" s="7" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="5" t="s">
+      <c r="A3" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="C3" s="5" t="s">
-[...15 lines deleted...]
-        <v>49</v>
+      <c r="B3" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="H3" s="7" t="s">
+        <v>57</v>
       </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4" s="5" t="s">
-[...21 lines deleted...]
-        <v>56</v>
+      <c r="A4" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5" s="5" t="s">
-[...21 lines deleted...]
-        <v>63</v>
+      <c r="A5" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="6" spans="1:8">
-      <c r="A6" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B6" s="5" t="s">
+      <c r="A6" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="H6" s="7" t="s">
         <v>64</v>
       </c>
-      <c r="C6" s="5" t="s">
-[...16 lines deleted...]
-      </c>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="5" t="s">
-[...21 lines deleted...]
-        <v>56</v>
+      <c r="A7" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="K2" sqref="K2:K13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="6" t="s">
-[...17 lines deleted...]
-      <c r="G1" s="6" t="s">
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="I1" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="J1" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="K1" s="8" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
+      <c r="A2" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B2" s="7">
+        <v>1.1</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="G2" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="H2" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="I2" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="J2" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="K2" s="9">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11">
+      <c r="A3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="H3" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="I3" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="J3" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="K3" s="9">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
+      <c r="A4" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="7">
+        <v>1.3</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="I4" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="J4" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="K4" s="9">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="I5" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="J5" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="K5" s="9">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="7">
+        <v>2.2</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="I6" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="J6" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="K6" s="9">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="I7" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="J7" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="K7" s="9">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="H8" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="I8" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="J8" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="K8" s="9">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" s="7">
+        <v>4.1</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="I9" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="J9" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="K9" s="9">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" s="7">
+        <v>4.2</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="H10" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="I10" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="J10" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="K10" s="9">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" s="7">
+        <v>5.1</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="H11" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="I11" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="J11" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="K11" s="9">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B12" s="7">
+        <v>6.1</v>
+      </c>
+      <c r="C12" s="7" t="s">
         <v>78</v>
       </c>
-      <c r="H1" s="6" t="s">
-[...43 lines deleted...]
-      <c r="K2" s="7">
+      <c r="D12" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="H12" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="I12" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="J12" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="K12" s="9">
         <v>8.33</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
-[...62 lines deleted...]
-      <c r="J4" s="5" t="s">
+    <row r="13" spans="1:11">
+      <c r="A13" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B13" s="7">
+        <v>6.2</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="F13" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="G13" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="H13" s="7" t="s">
         <v>102</v>
       </c>
-      <c r="K4" s="7">
-[...314 lines deleted...]
-      <c r="K13" s="7">
+      <c r="I13" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="J13" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="K13" s="9">
         <v>8.33</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I55"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="6" t="s">
-[...24 lines deleted...]
-        <v>158</v>
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>161</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>162</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>164</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="I1" s="8" t="s">
+        <v>166</v>
       </c>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C2" s="5">
+      <c r="A2" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C2" s="7">
         <v>1</v>
       </c>
-      <c r="D2" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I2" s="5"/>
+      <c r="D2" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C3" s="5">
+      <c r="A3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C3" s="7">
         <v>2</v>
       </c>
-      <c r="D3" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I3" s="5"/>
+      <c r="D3" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C4" s="5">
+      <c r="A4" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C4" s="7">
         <v>3</v>
       </c>
-      <c r="D4" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I4" s="5"/>
+      <c r="D4" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C5" s="5">
+      <c r="A5" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C5" s="7">
         <v>4</v>
       </c>
-      <c r="D5" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I5" s="5"/>
+      <c r="D5" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7"/>
     </row>
     <row r="6" spans="1:9">
-      <c r="A6" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C6" s="5">
+      <c r="A6" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C6" s="7">
         <v>5</v>
       </c>
-      <c r="D6" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I6" s="5"/>
+      <c r="D6" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="7"/>
     </row>
     <row r="7" spans="1:9">
-      <c r="A7" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C7" s="5">
+      <c r="A7" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C7" s="7">
         <v>6</v>
       </c>
-      <c r="D7" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I7" s="5"/>
+      <c r="D7" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
     </row>
     <row r="8" spans="1:9">
-      <c r="A8" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C8" s="5">
+      <c r="A8" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C8" s="7">
         <v>7</v>
       </c>
-      <c r="D8" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I8" s="5"/>
+      <c r="D8" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
     </row>
     <row r="9" spans="1:9">
-      <c r="A9" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C9" s="5">
+      <c r="A9" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C9" s="7">
         <v>8</v>
       </c>
-      <c r="D9" s="5" t="s">
+      <c r="D9" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="7"/>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" s="7" t="s">
         <v>167</v>
       </c>
-      <c r="E9" s="5"/>
-[...12 lines deleted...]
-      <c r="C10" s="5">
+      <c r="C10" s="7">
         <v>9</v>
       </c>
-      <c r="D10" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I10" s="5"/>
+      <c r="D10" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
     </row>
     <row r="11" spans="1:9">
-      <c r="A11" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C11" s="5">
+      <c r="A11" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C11" s="7">
         <v>10</v>
       </c>
-      <c r="D11" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I11" s="5"/>
+      <c r="D11" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
     </row>
     <row r="12" spans="1:9">
-      <c r="A12" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C12" s="5">
+      <c r="A12" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C12" s="7">
         <v>11</v>
       </c>
-      <c r="D12" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I12" s="5"/>
+      <c r="D12" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="7"/>
     </row>
     <row r="13" spans="1:9">
-      <c r="A13" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C13" s="5">
+      <c r="A13" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C13" s="7">
         <v>1</v>
       </c>
-      <c r="D13" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I13" s="5"/>
+      <c r="D13" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
     </row>
     <row r="14" spans="1:9">
-      <c r="A14" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C14" s="5">
+      <c r="A14" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C14" s="7">
         <v>2</v>
       </c>
-      <c r="D14" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I14" s="5"/>
+      <c r="D14" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
     </row>
     <row r="15" spans="1:9">
-      <c r="A15" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C15" s="5">
+      <c r="A15" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C15" s="7">
         <v>3</v>
       </c>
-      <c r="D15" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I15" s="5"/>
+      <c r="D15" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
     </row>
     <row r="16" spans="1:9">
-      <c r="A16" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C16" s="5">
+      <c r="A16" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C16" s="7">
         <v>4</v>
       </c>
-      <c r="D16" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I16" s="5"/>
+      <c r="D16" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
     </row>
     <row r="17" spans="1:9">
-      <c r="A17" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C17" s="5">
+      <c r="A17" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C17" s="7">
         <v>5</v>
       </c>
-      <c r="D17" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I17" s="5"/>
+      <c r="D17" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
     </row>
     <row r="18" spans="1:9">
-      <c r="A18" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C18" s="5">
+      <c r="A18" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C18" s="7">
         <v>6</v>
       </c>
-      <c r="D18" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I18" s="5"/>
+      <c r="D18" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
     </row>
     <row r="19" spans="1:9">
-      <c r="A19" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C19" s="5">
+      <c r="A19" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C19" s="7">
         <v>7</v>
       </c>
-      <c r="D19" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I19" s="5"/>
+      <c r="D19" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
     </row>
     <row r="20" spans="1:9">
-      <c r="A20" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C20" s="5">
+      <c r="A20" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C20" s="7">
         <v>8</v>
       </c>
-      <c r="D20" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I20" s="5"/>
+      <c r="D20" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
     </row>
     <row r="21" spans="1:9">
-      <c r="A21" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C21" s="5">
+      <c r="A21" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C21" s="7">
         <v>9</v>
       </c>
-      <c r="D21" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I21" s="5"/>
+      <c r="D21" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
     </row>
     <row r="22" spans="1:9">
-      <c r="A22" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C22" s="5">
+      <c r="A22" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C22" s="7">
         <v>10</v>
       </c>
-      <c r="D22" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I22" s="5"/>
+      <c r="D22" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
     </row>
     <row r="23" spans="1:9">
-      <c r="A23" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C23" s="5">
+      <c r="A23" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C23" s="7">
         <v>11</v>
       </c>
-      <c r="D23" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I23" s="5"/>
+      <c r="D23" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
     </row>
     <row r="24" spans="1:9">
-      <c r="A24" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C24" s="5">
+      <c r="A24" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C24" s="7">
         <v>12</v>
       </c>
-      <c r="D24" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I24" s="5"/>
+      <c r="D24" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
     </row>
     <row r="25" spans="1:9">
-      <c r="A25" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C25" s="5">
+      <c r="A25" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C25" s="7">
         <v>1</v>
       </c>
-      <c r="D25" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I25" s="5"/>
+      <c r="D25" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
     </row>
     <row r="26" spans="1:9">
-      <c r="A26" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C26" s="5">
+      <c r="A26" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C26" s="7">
         <v>2</v>
       </c>
-      <c r="D26" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I26" s="5"/>
+      <c r="D26" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
     </row>
     <row r="27" spans="1:9">
-      <c r="A27" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C27" s="5">
+      <c r="A27" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C27" s="7">
         <v>3</v>
       </c>
-      <c r="D27" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I27" s="5"/>
+      <c r="D27" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
     </row>
     <row r="28" spans="1:9">
-      <c r="A28" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C28" s="5">
+      <c r="A28" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C28" s="7">
         <v>4</v>
       </c>
-      <c r="D28" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I28" s="5"/>
+      <c r="D28" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
     </row>
     <row r="29" spans="1:9">
-      <c r="A29" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C29" s="5">
+      <c r="A29" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C29" s="7">
         <v>5</v>
       </c>
-      <c r="D29" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I29" s="5"/>
+      <c r="D29" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
     </row>
     <row r="30" spans="1:9">
-      <c r="A30" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C30" s="5">
+      <c r="A30" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C30" s="7">
         <v>6</v>
       </c>
-      <c r="D30" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I30" s="5"/>
+      <c r="D30" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
     </row>
     <row r="31" spans="1:9">
-      <c r="A31" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C31" s="5">
+      <c r="A31" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C31" s="7">
         <v>7</v>
       </c>
-      <c r="D31" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I31" s="5"/>
+      <c r="D31" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
     </row>
     <row r="32" spans="1:9">
-      <c r="A32" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C32" s="5">
+      <c r="A32" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C32" s="7">
         <v>8</v>
       </c>
-      <c r="D32" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I32" s="5"/>
+      <c r="D32" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
     </row>
     <row r="33" spans="1:9">
-      <c r="A33" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C33" s="5">
+      <c r="A33" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C33" s="7">
         <v>9</v>
       </c>
-      <c r="D33" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I33" s="5"/>
+      <c r="D33" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
     </row>
     <row r="34" spans="1:9">
-      <c r="A34" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C34" s="5">
+      <c r="A34" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C34" s="7">
         <v>1</v>
       </c>
-      <c r="D34" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I34" s="5"/>
+      <c r="D34" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
     </row>
     <row r="35" spans="1:9">
-      <c r="A35" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C35" s="5">
+      <c r="A35" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C35" s="7">
         <v>2</v>
       </c>
-      <c r="D35" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I35" s="5"/>
+      <c r="D35" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
     </row>
     <row r="36" spans="1:9">
-      <c r="A36" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C36" s="5">
+      <c r="A36" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C36" s="7">
         <v>3</v>
       </c>
-      <c r="D36" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I36" s="5"/>
+      <c r="D36" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
     </row>
     <row r="37" spans="1:9">
-      <c r="A37" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C37" s="5">
+      <c r="A37" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C37" s="7">
         <v>4</v>
       </c>
-      <c r="D37" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I37" s="5"/>
+      <c r="D37" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
     </row>
     <row r="38" spans="1:9">
-      <c r="A38" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C38" s="5">
+      <c r="A38" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C38" s="7">
         <v>5</v>
       </c>
-      <c r="D38" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I38" s="5"/>
+      <c r="D38" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
     </row>
     <row r="39" spans="1:9">
-      <c r="A39" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C39" s="5">
+      <c r="A39" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C39" s="7">
         <v>6</v>
       </c>
-      <c r="D39" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I39" s="5"/>
+      <c r="D39" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
     </row>
     <row r="40" spans="1:9">
-      <c r="A40" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C40" s="5">
+      <c r="A40" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C40" s="7">
         <v>7</v>
       </c>
-      <c r="D40" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I40" s="5"/>
+      <c r="D40" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
     </row>
     <row r="41" spans="1:9">
-      <c r="A41" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C41" s="5">
+      <c r="A41" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C41" s="7">
         <v>8</v>
       </c>
-      <c r="D41" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I41" s="5"/>
+      <c r="D41" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
     </row>
     <row r="42" spans="1:9">
-      <c r="A42" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C42" s="5">
+      <c r="A42" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C42" s="7">
         <v>9</v>
       </c>
-      <c r="D42" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I42" s="5"/>
+      <c r="D42" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
     </row>
     <row r="43" spans="1:9">
-      <c r="A43" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C43" s="5">
+      <c r="A43" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C43" s="7">
         <v>10</v>
       </c>
-      <c r="D43" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I43" s="5"/>
+      <c r="D43" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
     </row>
     <row r="44" spans="1:9">
-      <c r="A44" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C44" s="5">
+      <c r="A44" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C44" s="7">
         <v>11</v>
       </c>
-      <c r="D44" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I44" s="5"/>
+      <c r="D44" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
     </row>
     <row r="45" spans="1:9">
-      <c r="A45" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C45" s="5">
+      <c r="A45" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C45" s="7">
         <v>1</v>
       </c>
-      <c r="D45" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I45" s="5"/>
+      <c r="D45" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
     </row>
     <row r="46" spans="1:9">
-      <c r="A46" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C46" s="5">
+      <c r="A46" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C46" s="7">
         <v>2</v>
       </c>
-      <c r="D46" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I46" s="5"/>
+      <c r="D46" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
     </row>
     <row r="47" spans="1:9">
-      <c r="A47" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C47" s="5">
+      <c r="A47" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C47" s="7">
         <v>3</v>
       </c>
-      <c r="D47" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I47" s="5"/>
+      <c r="D47" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="E47" s="7"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="H47" s="7"/>
+      <c r="I47" s="7"/>
     </row>
     <row r="48" spans="1:9">
-      <c r="A48" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C48" s="5">
+      <c r="A48" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C48" s="7">
         <v>4</v>
       </c>
-      <c r="D48" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I48" s="5"/>
+      <c r="D48" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="E48" s="7"/>
+      <c r="F48" s="7"/>
+      <c r="G48" s="7"/>
+      <c r="H48" s="7"/>
+      <c r="I48" s="7"/>
     </row>
     <row r="49" spans="1:9">
-      <c r="A49" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C49" s="5">
+      <c r="A49" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C49" s="7">
         <v>1</v>
       </c>
-      <c r="D49" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I49" s="5"/>
+      <c r="D49" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="E49" s="7"/>
+      <c r="F49" s="7"/>
+      <c r="G49" s="7"/>
+      <c r="H49" s="7"/>
+      <c r="I49" s="7"/>
     </row>
     <row r="50" spans="1:9">
-      <c r="A50" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C50" s="5">
+      <c r="A50" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C50" s="7">
         <v>2</v>
       </c>
-      <c r="D50" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I50" s="5"/>
+      <c r="D50" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="E50" s="7"/>
+      <c r="F50" s="7"/>
+      <c r="G50" s="7"/>
+      <c r="H50" s="7"/>
+      <c r="I50" s="7"/>
     </row>
     <row r="51" spans="1:9">
-      <c r="A51" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C51" s="5">
+      <c r="A51" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B51" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C51" s="7">
         <v>3</v>
       </c>
-      <c r="D51" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I51" s="5"/>
+      <c r="D51" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="E51" s="7"/>
+      <c r="F51" s="7"/>
+      <c r="G51" s="7"/>
+      <c r="H51" s="7"/>
+      <c r="I51" s="7"/>
     </row>
     <row r="52" spans="1:9">
-      <c r="A52" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C52" s="5">
+      <c r="A52" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B52" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C52" s="7">
         <v>4</v>
       </c>
-      <c r="D52" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I52" s="5"/>
+      <c r="D52" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="E52" s="7"/>
+      <c r="F52" s="7"/>
+      <c r="G52" s="7"/>
+      <c r="H52" s="7"/>
+      <c r="I52" s="7"/>
     </row>
     <row r="53" spans="1:9">
-      <c r="A53" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C53" s="5">
+      <c r="A53" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B53" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C53" s="7">
         <v>5</v>
       </c>
-      <c r="D53" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I53" s="5"/>
+      <c r="D53" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="E53" s="7"/>
+      <c r="F53" s="7"/>
+      <c r="G53" s="7"/>
+      <c r="H53" s="7"/>
+      <c r="I53" s="7"/>
     </row>
     <row r="54" spans="1:9">
-      <c r="A54" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C54" s="5">
+      <c r="A54" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B54" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C54" s="7">
         <v>6</v>
       </c>
-      <c r="D54" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I54" s="5"/>
+      <c r="D54" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="E54" s="7"/>
+      <c r="F54" s="7"/>
+      <c r="G54" s="7"/>
+      <c r="H54" s="7"/>
+      <c r="I54" s="7"/>
     </row>
     <row r="55" spans="1:9">
-      <c r="A55" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C55" s="5">
+      <c r="A55" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B55" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C55" s="7">
         <v>7</v>
       </c>
-      <c r="D55" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I55" s="5"/>
+      <c r="D55" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="E55" s="7"/>
+      <c r="F55" s="7"/>
+      <c r="G55" s="7"/>
+      <c r="H55" s="7"/>
+      <c r="I55" s="7"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
-      <c r="A1" s="3" t="s">
-[...7 lines deleted...]
-      <c r="G1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>222</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
-      <c r="A2" s="6" t="s">
-[...18 lines deleted...]
-        <v>221</v>
+      <c r="A2" s="8" t="s">
+        <v>223</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>224</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>225</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>226</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>227</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>228</v>
+      </c>
+      <c r="G2" s="8" t="s">
+        <v>229</v>
       </c>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="5">
+      <c r="A3" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B3" s="7">
         <v>20</v>
       </c>
-      <c r="C3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="5">
+      <c r="C3" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="D3" s="7">
         <v>1</v>
       </c>
-      <c r="E3" s="5" t="s">
-[...6 lines deleted...]
-        <v>225</v>
+      <c r="E3" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>233</v>
       </c>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="5"/>
-[...2 lines deleted...]
-      <c r="D4" s="5">
+      <c r="A4" s="7"/>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7">
         <v>2</v>
       </c>
-      <c r="E4" s="5" t="s">
-[...6 lines deleted...]
-        <v>228</v>
+      <c r="E4" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>236</v>
       </c>
     </row>
     <row r="5" spans="1:7">
-      <c r="A5" s="5"/>
-[...2 lines deleted...]
-      <c r="D5" s="5">
+      <c r="A5" s="7"/>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7">
         <v>3</v>
       </c>
-      <c r="E5" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="5" t="s">
+      <c r="E5" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="7"/>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7">
+        <v>4</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B7" s="7">
+        <v>15</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="D7" s="7">
+        <v>1</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="7"/>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7">
+        <v>2</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="7"/>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7">
+        <v>3</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="7"/>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7">
+        <v>4</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="B11" s="7">
+        <v>15</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="D11" s="7">
+        <v>1</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="7"/>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7">
+        <v>2</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="7"/>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7">
+        <v>3</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="F13" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="G13" s="7" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="7"/>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7">
+        <v>4</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" s="7">
+        <v>20</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="D15" s="7">
+        <v>1</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="F15" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="G15" s="7" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="7"/>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7">
+        <v>2</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="F16" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="G16" s="7" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="7"/>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7">
+        <v>3</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="7"/>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7">
+        <v>4</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="G18" s="7" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B19" s="7">
+        <v>15</v>
+      </c>
+      <c r="C19" s="7" t="s">
         <v>230</v>
       </c>
-      <c r="G5" s="5" t="s">
+      <c r="D19" s="7">
+        <v>1</v>
+      </c>
+      <c r="E19" s="7" t="s">
         <v>231</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D6" s="5">
+      <c r="F19" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="G19" s="7" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="7"/>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7">
+        <v>2</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="F20" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="G20" s="7" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="7"/>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7">
+        <v>3</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="F21" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="G21" s="7" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="7"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7">
         <v>4</v>
       </c>
-      <c r="E6" s="5" t="s">
+      <c r="E22" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="F22" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="G22" s="7" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B23" s="7">
+        <v>20</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="D23" s="7">
+        <v>1</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="F23" s="7" t="s">
         <v>232</v>
       </c>
-      <c r="F6" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G6" s="5" t="s">
+      <c r="G23" s="7" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="7"/>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7">
+        <v>2</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>234</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C7" s="5" t="s">
+      <c r="F24" s="7" t="s">
         <v>235</v>
       </c>
-      <c r="D7" s="5">
-[...25 lines deleted...]
-      <c r="G8" s="5" t="s">
+      <c r="G24" s="7" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="7"/>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7">
+        <v>3</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>237</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="G9" s="5" t="s">
+      <c r="F25" s="7" t="s">
         <v>238</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D10" s="5">
+      <c r="G25" s="7" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="7"/>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7">
         <v>4</v>
       </c>
-      <c r="E10" s="5" t="s">
-[...16 lines deleted...]
-      <c r="C11" s="5" t="s">
+      <c r="E26" s="7" t="s">
         <v>240</v>
       </c>
-      <c r="D11" s="5">
-[...8 lines deleted...]
-      <c r="G11" s="5" t="s">
+      <c r="F26" s="7" t="s">
         <v>241</v>
       </c>
-    </row>
-[...270 lines deleted...]
-        <v>256</v>
+      <c r="G26" s="7" t="s">
+        <v>264</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="32" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10" customWidth="true" style="0"/>
+    <col min="4" max="4" width="45" customWidth="true" style="0"/>
+    <col min="5" max="5" width="55" customWidth="true" style="0"/>
+    <col min="6" max="6" width="50" customWidth="true" style="0"/>
+    <col min="7" max="7" width="45" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...7 lines deleted...]
-      </c>
+    <row r="1" spans="1:7">
+      <c r="A1" s="4" t="s">
+        <v>265</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="8" t="s">
+        <v>266</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>267</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>268</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>269</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>270</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>271</v>
+      </c>
+      <c r="G2" s="8" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="7">
+        <v>1</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="C3" s="7">
+        <v>35</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="7"/>
+      <c r="B4" s="7" t="s">
+        <v>278</v>
+      </c>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="7">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="C5" s="7">
+        <v>40</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="7"/>
+      <c r="B6" s="7" t="s">
+        <v>278</v>
+      </c>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="7">
+        <v>3</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="C7" s="7">
+        <v>30</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>287</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>288</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>289</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="7"/>
+      <c r="B8" s="7" t="s">
+        <v>278</v>
+      </c>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7" t="s">
+        <v>291</v>
+      </c>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:G1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A39" sqref="A39:E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12" customWidth="true" style="0"/>
+    <col min="4" max="4" width="60" customWidth="true" style="0"/>
+    <col min="5" max="5" width="40" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>260</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="10" t="s">
+        <v>295</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>296</v>
+      </c>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="10" t="s">
+        <v>297</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="10" t="s">
+        <v>299</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>300</v>
+      </c>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="10" t="s">
+        <v>301</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="10" t="s">
+        <v>303</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>304</v>
+      </c>
+      <c r="C7" s="5"/>
+      <c r="D7" s="5"/>
+      <c r="E7" s="5"/>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="11" t="s">
+        <v>161</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>305</v>
+      </c>
+      <c r="C8" s="11" t="s">
+        <v>306</v>
+      </c>
+      <c r="D8" s="11" t="s">
+        <v>307</v>
+      </c>
+      <c r="E8" s="11" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="7">
+        <v>1</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="7">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="7">
+        <v>3</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="7">
+        <v>4</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>322</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="7">
+        <v>5</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1"/>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="10" t="s">
+        <v>295</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
+      <c r="E16" s="5"/>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="10" t="s">
+        <v>297</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="C17" s="5"/>
+      <c r="D17" s="5"/>
+      <c r="E17" s="5"/>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="10" t="s">
+        <v>299</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>331</v>
+      </c>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5"/>
+      <c r="E18" s="5"/>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="10" t="s">
+        <v>301</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>332</v>
+      </c>
+      <c r="C19" s="5"/>
+      <c r="D19" s="5"/>
+      <c r="E19" s="5"/>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="10" t="s">
+        <v>303</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5"/>
+      <c r="E20" s="5"/>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="11" t="s">
+        <v>161</v>
+      </c>
+      <c r="B21" s="11" t="s">
+        <v>305</v>
+      </c>
+      <c r="C21" s="11" t="s">
+        <v>306</v>
+      </c>
+      <c r="D21" s="11" t="s">
+        <v>307</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="7">
+        <v>1</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>334</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="7">
+        <v>2</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="7">
+        <v>3</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="7">
+        <v>4</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>340</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="7">
+        <v>5</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1"/>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="10" t="s">
+        <v>295</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="C29" s="5"/>
+      <c r="D29" s="5"/>
+      <c r="E29" s="5"/>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="10" t="s">
+        <v>297</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="C30" s="5"/>
+      <c r="D30" s="5"/>
+      <c r="E30" s="5"/>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="10" t="s">
+        <v>299</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="C31" s="5"/>
+      <c r="D31" s="5"/>
+      <c r="E31" s="5"/>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="10" t="s">
+        <v>301</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="C32" s="5"/>
+      <c r="D32" s="5"/>
+      <c r="E32" s="5"/>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="10" t="s">
+        <v>303</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="C33" s="5"/>
+      <c r="D33" s="5"/>
+      <c r="E33" s="5"/>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="11" t="s">
+        <v>161</v>
+      </c>
+      <c r="B34" s="11" t="s">
+        <v>305</v>
+      </c>
+      <c r="C34" s="11" t="s">
+        <v>306</v>
+      </c>
+      <c r="D34" s="11" t="s">
+        <v>307</v>
+      </c>
+      <c r="E34" s="11" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="7">
+        <v>1</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>351</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="7">
+        <v>2</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="D36" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="7">
+        <v>3</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="7">
+        <v>4</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="D38" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="7">
+        <v>5</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="D39" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>360</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="B15:E15"/>
+    <mergeCell ref="B16:E16"/>
+    <mergeCell ref="B17:E17"/>
+    <mergeCell ref="B18:E18"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="B33:E33"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>361</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
-      <c r="A2" s="6" t="s">
-[...9 lines deleted...]
-        <v>264</v>
+      <c r="A2" s="8" t="s">
+        <v>223</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>362</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>363</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>364</v>
       </c>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="5" t="s">
-[...9 lines deleted...]
-        <v>267</v>
+      <c r="A3" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>367</v>
       </c>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="5" t="s">
-[...9 lines deleted...]
-        <v>270</v>
+      <c r="A4" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>370</v>
       </c>
     </row>
     <row r="5" spans="1:4">
-      <c r="A5" s="5" t="s">
-[...9 lines deleted...]
-        <v>273</v>
+      <c r="A5" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>373</v>
       </c>
     </row>
     <row r="6" spans="1:4">
-      <c r="A6" s="5" t="s">
-[...9 lines deleted...]
-        <v>274</v>
+      <c r="A6" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>374</v>
       </c>
     </row>
     <row r="7" spans="1:4">
-      <c r="A7" s="5" t="s">
-[...9 lines deleted...]
-        <v>275</v>
+      <c r="A7" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>375</v>
       </c>
     </row>
     <row r="8" spans="1:4">
-      <c r="A8" s="5" t="s">
-[...9 lines deleted...]
-        <v>276</v>
+      <c r="A8" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>376</v>
       </c>
     </row>
     <row r="9" spans="1:4">
-      <c r="A9" s="5" t="s">
-[...9 lines deleted...]
-        <v>277</v>
+      <c r="A9" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>377</v>
       </c>
     </row>
     <row r="10" spans="1:4">
-      <c r="A10" s="5" t="s">
-[...9 lines deleted...]
-        <v>278</v>
+      <c r="A10" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>378</v>
       </c>
     </row>
     <row r="11" spans="1:4">
-      <c r="A11" s="5" t="s">
-[...9 lines deleted...]
-        <v>279</v>
+      <c r="A11" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>379</v>
       </c>
     </row>
     <row r="12" spans="1:4">
-      <c r="A12" s="5" t="s">
-[...9 lines deleted...]
-        <v>281</v>
+      <c r="A12" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>380</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>381</v>
       </c>
     </row>
     <row r="13" spans="1:4">
-      <c r="A13" s="5" t="s">
-[...9 lines deleted...]
-        <v>283</v>
+      <c r="A13" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>382</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>383</v>
       </c>
     </row>
     <row r="14" spans="1:4">
-      <c r="A14" s="5" t="s">
-[...9 lines deleted...]
-        <v>285</v>
+      <c r="A14" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>385</v>
       </c>
     </row>
     <row r="15" spans="1:4">
-      <c r="A15" s="5" t="s">
-[...9 lines deleted...]
-        <v>286</v>
+      <c r="A15" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>386</v>
       </c>
     </row>
     <row r="16" spans="1:4">
-      <c r="A16" s="5" t="s">
-[...9 lines deleted...]
-        <v>287</v>
+      <c r="A16" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>387</v>
       </c>
     </row>
     <row r="17" spans="1:4">
-      <c r="A17" s="5" t="s">
-[...9 lines deleted...]
-        <v>288</v>
+      <c r="A17" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>388</v>
       </c>
     </row>
     <row r="18" spans="1:4">
-      <c r="A18" s="5" t="s">
-[...9 lines deleted...]
-        <v>289</v>
+      <c r="A18" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>389</v>
       </c>
     </row>
     <row r="19" spans="1:4">
-      <c r="A19" s="5" t="s">
-[...9 lines deleted...]
-        <v>290</v>
+      <c r="A19" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>390</v>
       </c>
     </row>
     <row r="20" spans="1:4">
-      <c r="A20" s="5" t="s">
-[...9 lines deleted...]
-        <v>291</v>
+      <c r="A20" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>391</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>