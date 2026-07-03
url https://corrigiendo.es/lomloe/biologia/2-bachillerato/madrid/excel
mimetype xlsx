--- v1 (2026-07-03)
+++ v2 (2026-07-03)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 21:24</t>
+    <t>03/07/2026 22:48</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio de 2.º Bachillerato; aplica íntegramente el RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Biologia</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Madrid mantiene sin cambios las competencias específicas y criterios de evaluación del BOE para Biología de 2.º Bachillerato.</t>
   </si>