--- v2 (2026-07-03)
+++ v3 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 22:48</t>
+    <t>01/09/2026 16:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio de 2.º Bachillerato; aplica íntegramente el RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Biologia</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Madrid mantiene sin cambios las competencias específicas y criterios de evaluación del BOE para Biología de 2.º Bachillerato.</t>
   </si>