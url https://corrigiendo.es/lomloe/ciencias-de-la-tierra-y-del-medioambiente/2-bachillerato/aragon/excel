--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="374">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="372">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Ciencias de la tierra y del medioambiente</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:41</t>
+    <t>10/07/2026 20:42</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Ciencias de la Tierra 2º Bach; se aplica el estatal RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Ciencias de la tierra y del medioambiente</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se aplica el currículo estatal completo.</t>
   </si>
@@ -762,273 +762,267 @@
 • D.2. Relación entre alimentación, dieta y salud individual/ambiental.
 • D.3. Análisis de zoonosis, epidemias y efectos del cambio global en la salud humana.
 • D.4 a D.7. Evaluación de modelos agrícolas/ganaderos y patrimonio agroalimentario de Aragón (Red de Semillas).
 • E.1. Caracterización y prevención de riesgos geológicos.
 • E.2 y E.3. Gestión de recursos geológicos y análisis del pico de Hubbert.
 • E.4 y E.5. Gestión sostenible del agua y protección de acuíferos.
 • E.6 a E.8. Tratamiento de residuos (RSU, peligrosos) y depuración de aguas (EDAR, ETAP).
 • E.9 y E.10. Análisis del Ciclo de Vida (ACV) y lucha contra la obsolescencia programada.</t>
   </si>
   <si>
     <t>2.1: Promoción de hábitos compatibles con el desarrollo sostenible.
 2.2: Adopción de hábitos saludables y actitud crítica ante la contaminación.
 4.2: Análisis de la evolución de la sostenibilidad en las últimas décadas.
 4.3: Identificación del concepto de límite en sistemas físico-químicos.</t>
   </si>
   <si>
     <t>Mapas de riesgos geológicos, diseño de dietas sostenibles y resolución de problemas sobre gestión de residuos y recursos hídricos.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>El latido de la Tierra aragonesa: un podcast para despertar conciencias</t>
+    <t>Alerta en el Galacho</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Investigamos, argumentamos y comunicamos el estado de nuestro patrimonio natural</t>
+    <t>Podcast científico sobre la conservación de un humedal aragonés</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Aragón alberga ecosistemas diversos (Pirineos, Monegros, Ebro) amenazados por cambio climático y desarrollo insostenible. Esta SDA propone que el alumnado analice un problema ambiental local y cree un podcast divulgativo.</t>
+    <t>El Galacho de la Alfranca, parte de la Reserva Natural de los Galachos del Ebro, es un humedal de gran valor ecológico en Aragón. Sin embargo, está amenazado por la agricultura intensiva, las extracciones de agua y las especies invasoras. El Consejo de la Reserva ha solicitado materiales divulgativos para sensibilizar a la población y apoyar la actualización de su plan de gestión.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos, como ciudadanos informados, contribuir a la conservación del patrimonio natural aragonés mediante la comunicación científica?</t>
+    <t>Crear un podcast de divulgación científica (10-15 minutos) que explique el funcionamiento del ecosistema del Galacho, identifique sus principales amenazas con datos reales y proponga medidas de conservación argumentadas, dirigido a visitantes y gestores del espacio.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ordenadores con conexión a internet
-• Audacity (software gratuito de edición de audio)
-[...3 lines deleted...]
-• Rúbrica de evaluación (criterios 1.1, 1.2, 3.1, 3.2, 5.1, 5.2)</t>
+• Micrófonos y cascos
+• Software de edición de audio (Audacity)
+• Documentos sobre el Galacho de la Alfranca (web de la Reserva, artículos científicos)
+• Rúbricas de evaluación impresas</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (búsqueda, edición de audio), competencia ciudadana (conciencia ecológica, participación social), competencia en comunicación lingüística (expresión oral y escrita), y competencia personal, social y de aprender a aprender (trabajo en equipo, autoevaluación).</t>
+    <t>Educación ambiental, competencia digital y expresión oral.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
-    <t>1 sesión (55 min)</t>
-[...5 lines deleted...]
-    <t>Mapa conceptual inicial por grupo con causas, consecuencias y posibles soluciones del problema elegido.</t>
+    <t>1 sesión</t>
+  </si>
+  <si>
+    <t>Se presenta la situación del Galacho mediante un breve documental y la petición del Consejo de la Reserva. El alumnado debate en equipo: ¿qué sabemos? ¿qué necesitamos investigar? Se formula la pregunta guía y se constituyen los grupos (roles: investigador/a, guionista, locutor/a, editor/a).</t>
+  </si>
+  <si>
+    <t>Diario de aprendizaje con ideas previas y preguntas iniciales.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
-    <t>2 sesiones (110 min)</t>
-[...5 lines deleted...]
-    <t>Ficha de investigación (fuentes citadas, diagrama causal, conceptos clave).</t>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Talleres sobre: (a) ecología de humedales (sesión 2, con vídeos y textos), (b) fuentes fiables y búsqueda de información científica (sesión 3, con práctica de evaluación), (c) legislación ambiental y gestión de espacios protegidos en Aragón (sesión 4, con estudio de caso del Galacho). Cada grupo investiga un aspecto: ecosistema, amenazas, políticas de conservación.</t>
+  </si>
+  <si>
+    <t>Portfolio individual con fichas de fuentes evaluadas y resúmenes de conceptos.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Cada grupo elabora el guion del podcast: estructura (introducción, desarrollo, conclusión), incluye explicaciones científicas (usando criterios 1.1, 1.2), argumentación crítica (3.2) y referencias al patrimonio natural aragonés (5.1, 5.2). Se realiza un «peer review» entre grupos para mejorar claridad y rigor.</t>
-[...2 lines deleted...]
-    <t>Borrador del guion con anotaciones de revisión y versión final.</t>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Los grupos analizan los datos para identificar las amenazas más relevantes (ej. extracción de agua para regadío, competencia del carrizo invasor) y elaboran un modelo causa-efecto sencillo. Sobre esa base, escriben el guion del podcast, incluyendo una estructura: introducción, explicación ecológica, amenazas, argumentos para la conservación y llamado a la acción.</t>
+  </si>
+  <si>
+    <t>Borrador del guion con referencias y modelo causal.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Grabación del podcast con Audacity o herramienta similar (incluye efectos sonoros, música). Edición y montaje. Publicación en la web del centro o en plataforma de podcast (SoundCloud, Ivoox). Se prepara una breve presentación para compartir con la clase.</t>
-[...2 lines deleted...]
-    <t>Archivo de audio final (MP3) y metadatos (título, descripción, etiquetas).</t>
+    <t>Los grupos graban el podcast: ensayos, grabación de locuciones, incorporación de sonidos de ambiente y entrevistas simuladas a un 'experto'. Editan el audio con Audacity, añadiendo efectos y música. Finalmente, exportan el archivo MP3 y preparan una breve presentación para la audiencia real (el Consejo de la Reserva se personifica en la clase).</t>
+  </si>
+  <si>
+    <t>Archivo de audio del podcast y metadatos (título, descripción).</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Audición de los podcasts en clase. Coevaluación mediante rúbrica que valora contenido científico, argumentación crítica y calidad comunicativa. Autoevaluación individual sobre el aprendizaje y la contribución al grupo. Discusión final sobre el impacto del proyecto y propuestas de mejora.</t>
-[...2 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada y cuestionario de reflexión individual.</t>
+    <t>Reproducción de los podcasts y coevaluación mediante rúbrica. Cada grupo autoevalúa su proceso y producto. Se asignan niveles de logro 1-4 para cada criterio, combinando la valoración del docente y la coevaluación. Se debate qué aprendizajes transferir a otros contextos ambientales.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada (autoevaluación y coevaluación) y reflexión escrita grupal.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Respira Moncayo: informe ciudadano sobre la calidad del aire en nuestro patrimonio natural</t>
-[...8 lines deleted...]
-    <t>Investigar la calidad del aire en un espacio natural aragonés (Parque Natural del Moncayo, Sierra de Guara, o similar) utilizando datos reales de la Red de Vigilancia de la Calidad del Aire de Aragón, y elaborar un informe técnico-científico con recomendaciones de conservación.</t>
+    <t>Aliento de bosque</t>
+  </si>
+  <si>
+    <t>Evaluamos la calidad del aire con líquenes en el Parque Grande de Zaragoza</t>
+  </si>
+  <si>
+    <t>El Parque Grande José Antonio Labordeta es el pulmón verde de Zaragoza, pero la presión urbana y el tráfico rodado amenazan su calidad ambiental. El Ayuntamiento necesita datos científicos actualizados para diseñar medidas de protección. El alumnado de 2º de Bachillerato puede aportar evidencias usando líquenes como bioindicadores.</t>
+  </si>
+  <si>
+    <t>Realizar un estudio de la calidad del aire en el Parque Grande mediante el análisis de la diversidad y cobertura de líquenes epífitos, y elaborar un informe con recomendaciones dirigido a la Concejalía de Medio Ambiente del Ayuntamiento de Zaragoza.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con acceso a internet y hoja de cálculo
-[...47 lines deleted...]
-    <t>Rúbricas de coevaluación cumplimentadas; reflexión escrita individual.</t>
+• Guía visual de líquenes epífitos comunes (impresa y digital)
+• Lupas binocular y de mano
+• Cinta métrica y cuadrícula de 10x10 cm
+• Hoja de cálculo (Excel o similar)
+• Cámara de fotos o móvil
+• Aula con proyector y acceso a internet
+• Plantilla de informe científico
+• Rúbrica de evaluación (adaptada a los criterios)</t>
+  </si>
+  <si>
+    <t>Educación ambiental, competencia digital (búsqueda y tratamiento de datos), competencia ciudadana (participación en la mejora del entorno).</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la Concejalía: evaluar la calidad del aire en el Parque Grande. Se visualizan imágenes de líquenes y se formula la pregunta guía. El alumnado sale al Parque para hacer una observación exploratoria (sin recoger datos) y anotar hipótesis sobre qué zonas podrían tener mejor o peor aire.</t>
+  </si>
+  <si>
+    <t>Cuaderno de campo con hipótesis iniciales.</t>
+  </si>
+  <si>
+    <t>Taller sobre líquenes: su biología (simbiosis, tipos de talo), sensibilidad a contaminantes (SO2, NOx) y uso como bioindicadores. Se aprenden a identificar 3-4 especies comunes (Xanthoria, Parmelia, Lecanora, etc.) con guías visuales y lupas. Se diseña el protocolo de muestreo: selección de árboles, cuadrícula de 10x10 cm, estimación de cobertura y frecuencia. Se buscan fuentes sobre la calidad del aire en Zaragoza y se valora su fiabilidad.</t>
+  </si>
+  <si>
+    <t>Ficha de identificación de líquenes completada y protocolo de muestreo redactado.</t>
+  </si>
+  <si>
+    <t>Salida al Parque Grande para la recogida de datos: cada equipo muestrea 5 árboles de una zona asignada (entrada, zona de juegos, avenida, interior bosque). Registran cobertura y especies de líquenes, toman fotos y anotan coordenadas. De vuelta al aula, vuelcan los datos en una hoja de cálculo y elaboran gráficos.</t>
+  </si>
+  <si>
+    <t>Hoja de datos original y gráficos generados.</t>
+  </si>
+  <si>
+    <t>Cada equipo redacta el informe científico siguiendo la estructura estándar: introducción (contexto y justificación), metodología, resultados (gráficos y tabla), discusión (comparación con fuentes, limitaciones) y conclusiones con recomendaciones. Paralelamente, diseñan un póster divulgativo para la audiencia no experta. Se ensaya la presentación oral (3-5 minutos por equipo).</t>
+  </si>
+  <si>
+    <t>Informe escrito y póster terminados.</t>
+  </si>
+  <si>
+    <t>Sesión abierta con la Asociación de Vecinos y un técnico municipal (virtual o presencial). Cada equipo expone su póster y responde preguntas. Posteriormente, coevaluación entre equipos usando rúbrica y autoevaluación individual (diana de aprendizaje). Se recogen los niveles de logro para cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas (coevaluación y autoevaluación) y grabación de las presentaciones.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Pinta un futuro sostenible: mural por el patrimonio aragonés</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos, mediante una intervención artística colectiva, concienciar a la comunidad educativa sobre la fragilidad del patrimonio natural aragonés y la urgencia de adoptar modelos de desarrollo sostenible?</t>
+    <t>Interpreta el Cañón</t>
+  </si>
+  <si>
+    <t>Diseñando un recurso divulgativo para el Parque Natural de la Sierra y Cañones de Guara</t>
+  </si>
+  <si>
+    <t>El Centro de Interpretación del Parque Natural de la Sierra y Cañones de Guara necesita renovar sus materiales divulgativos para conectar mejor con el público joven y local. El alumnado de 2.º de Bachillerato actuará como equipo de diseño, creando un prototipo de recurso expositivo.</t>
+  </si>
+  <si>
+    <t>Diseñar un prototipo de panel informativo y un folleto divulgativo que expliquen los valores naturales y geológicos del Parque, las amenazas actuales y las medidas de conservación, destinado a los visitantes del Centro de Interpretación.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Guía de Espacios Naturales Protegidos de Aragón (web del Gobierno de Aragón)
-[...36 lines deleted...]
-    <t>Rúbrica de autoevaluación y coevaluación cumplimentada.</t>
+• Web del Gobierno de Aragón: Red Natural de Aragón
+• Fichas técnicas del Parque Natural Sierra y Cañones de Guara
+• Plantilla de diseño de paneles (Canva, PowerPoint)
+• Rúbricas de evaluación
+• Artículos de divulgación científica</t>
+  </si>
+  <si>
+    <t>Educación ambiental, competencia digital y comunicación lingüística.</t>
+  </si>
+  <si>
+    <t>Se presenta la noticia: el Centro de Interpretación del Parque necesita renovar sus materiales. Se visionan ejemplos de paneles y folletos de otros espacios. Se formula la pregunta guía. Los equipos eligen un aspecto concreto a investigar (geología, ecosistemas, amenazas).</t>
+  </si>
+  <si>
+    <t>Cuaderno con preguntas iniciales y reparto de roles.</t>
+  </si>
+  <si>
+    <t>Sesiones teórico-prácticas: se trabajan los saberes necesarios: funcionamiento de ecosistemas (ciclos, relaciones), legislación de ENP en Aragón (Red Natural de Aragón), recursos geológicos y turismo sostenible. Se enseña a buscar información contrastada y a diseñar infografías divulgativas.</t>
+  </si>
+  <si>
+    <t>Fichas de actividades y primeras búsquedas documentadas en portfolio.</t>
+  </si>
+  <si>
+    <t>Los equipos investigan el Parque concreto: consultan la web oficial, artículos, noticias. Recopilan datos sobre su geología (cañones, simas), flora y fauna (buitre leonado, quejigos), figuras de protección (ZEPA, LIC) y amenazas (erosión, afluencia). Elaboran un esquema del contenido del panel y el folleto.</t>
+  </si>
+  <si>
+    <t>Informe de investigación con datos y referencias.</t>
+  </si>
+  <si>
+    <t>Diseñan el prototipo del panel (en papel o digital) y el folleto (plegable). Deben incluir representaciones gráficas (diagramas, mapas), textos claros y atractivos, y adaptar el lenguaje a la audiencia. Preparan una breve presentación para los gestores del Parque.</t>
+  </si>
+  <si>
+    <t>Prototipos terminados y presentación.</t>
+  </si>
+  <si>
+    <t>Cada equipo presenta su prototipo al resto de la clase (simulando la audiencia real). Coevaluación con rúbrica y autoevaluación. Se recogen sugerencias de mejora. Se asigna nivel de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada, diana de autoevaluación y propuestas de mejora.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -1890,451 +1884,451 @@
     <mergeCell ref="A17:B20"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>299</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>300</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>301</v>
-      </c>
-[...4 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>304</v>
-      </c>
-[...4 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>305</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>307</v>
-      </c>
-[...4 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>310</v>
-      </c>
-[...4 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>313</v>
-      </c>
-[...4 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>316</v>
-      </c>
-[...4 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>319</v>
-      </c>
-[...4 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>322</v>
-      </c>
-[...4 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>234</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>328</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>329</v>
+      </c>
+      <c r="E2" s="8" t="s">
         <v>330</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>331</v>
-      </c>
-[...4 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D3" s="9"/>
       <c r="E3" s="9">
         <v>7.14</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9">
         <v>7.14</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.4</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="D5" s="9"/>
       <c r="E5" s="9">
         <v>7.14</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D6" s="9"/>
       <c r="E6" s="9">
         <v>7.14</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="D7" s="9"/>
       <c r="E7" s="9">
         <v>7.14</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.1</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D8" s="9"/>
       <c r="E8" s="9">
         <v>7.14</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.2</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D9" s="9"/>
       <c r="E9" s="9">
         <v>7.14</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.3</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="9">
         <v>7.14</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>4.1</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D11" s="9"/>
       <c r="E11" s="9">
         <v>7.14</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>4.2</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="D12" s="9"/>
       <c r="E12" s="9">
         <v>7.14</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>4.3</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="D13" s="9"/>
       <c r="E13" s="9">
         <v>7.14</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>5.1</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D14" s="9"/>
       <c r="E14" s="9">
         <v>7.14</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
@@ -2348,891 +2342,891 @@
       </c>
       <c r="D15" s="9"/>
       <c r="E15" s="9">
         <v>7.14</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>5.3</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D16" s="9"/>
       <c r="E16" s="9">
         <v>7.14</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="9"/>
       <c r="E17" s="9">
         <f>SUM(E3:E16)</f>
         <v>99.95999999999999</v>
       </c>
       <c r="F17" s="7" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:R31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="8" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.4</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>3.1</v>
       </c>
       <c r="I1" s="8">
         <v>3.2</v>
       </c>
       <c r="J1" s="8">
         <v>3.3</v>
       </c>
       <c r="K1" s="8">
         <v>4.1</v>
       </c>
       <c r="L1" s="8">
         <v>4.2</v>
       </c>
       <c r="M1" s="8">
         <v>4.3</v>
       </c>
       <c r="N1" s="8">
         <v>5.1</v>
       </c>
       <c r="O1" s="8">
         <v>5.2</v>
       </c>
       <c r="P1" s="8">
         <v>5.3</v>
       </c>
       <c r="Q1" s="8" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="R1" s="8" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" s="7" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:P2),"")</f>
         <v/>
       </c>
       <c r="R2" s="7"/>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" s="7" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:P3),"")</f>
         <v/>
       </c>
       <c r="R3" s="7"/>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" s="7" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:P4),"")</f>
         <v/>
       </c>
       <c r="R4" s="7"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" s="7" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:P5),"")</f>
         <v/>
       </c>
       <c r="R5" s="7"/>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" s="7" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:P6),"")</f>
         <v/>
       </c>
       <c r="R6" s="7"/>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" s="7" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:P7),"")</f>
         <v/>
       </c>
       <c r="R7" s="7"/>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" s="7" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:P8),"")</f>
         <v/>
       </c>
       <c r="R8" s="7"/>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" s="7" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:P9),"")</f>
         <v/>
       </c>
       <c r="R9" s="7"/>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" s="7" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:P10),"")</f>
         <v/>
       </c>
       <c r="R10" s="7"/>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" s="7" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:P11),"")</f>
         <v/>
       </c>
       <c r="R11" s="7"/>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" s="7" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:P12),"")</f>
         <v/>
       </c>
       <c r="R12" s="7"/>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" s="7" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:P13),"")</f>
         <v/>
       </c>
       <c r="R13" s="7"/>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" s="7" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:P14),"")</f>
         <v/>
       </c>
       <c r="R14" s="7"/>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" s="7" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:P15),"")</f>
         <v/>
       </c>
       <c r="R15" s="7"/>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" s="7" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:P16),"")</f>
         <v/>
       </c>
       <c r="R16" s="7"/>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" s="7" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:P17),"")</f>
         <v/>
       </c>
       <c r="R17" s="7"/>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" s="7" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:P18),"")</f>
         <v/>
       </c>
       <c r="R18" s="7"/>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" s="7" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:P19),"")</f>
         <v/>
       </c>
       <c r="R19" s="7"/>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" s="7" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:P20),"")</f>
         <v/>
       </c>
       <c r="R20" s="7"/>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" s="7" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:P21),"")</f>
         <v/>
       </c>
       <c r="R21" s="7"/>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" s="7" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:P22),"")</f>
         <v/>
       </c>
       <c r="R22" s="7"/>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" s="7" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:P23),"")</f>
         <v/>
       </c>
       <c r="R23" s="7"/>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" s="7" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:P24),"")</f>
         <v/>
       </c>
       <c r="R24" s="7"/>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" s="7" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:P25),"")</f>
         <v/>
       </c>
       <c r="R25" s="7"/>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" s="7" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:P26),"")</f>
         <v/>
       </c>
       <c r="R26" s="7"/>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" s="7" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:P27),"")</f>
         <v/>
       </c>
       <c r="R27" s="7"/>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" s="7" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:P28),"")</f>
         <v/>
       </c>
       <c r="R28" s="7"/>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" s="7" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:P29),"")</f>
         <v/>
       </c>
       <c r="R29" s="7"/>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" s="7" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:P30),"")</f>
         <v/>
       </c>
       <c r="R30" s="7"/>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" s="7" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:P31),"")</f>
         <v/>
       </c>
       <c r="R31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="420">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
@@ -7478,478 +7472,478 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>246</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>248</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>250</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>243</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>228</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>230</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>232</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>234</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>236</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>77</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>238</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>239</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>240</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>242</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>266</v>
+        <v>243</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>267</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>246</v>
       </c>
       <c r="C23" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="D23" s="7" t="s">
         <v>269</v>
       </c>
-      <c r="D23" s="7" t="s">
+      <c r="E23" s="7" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>250</v>
       </c>
       <c r="C24" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>272</v>
-      </c>
-[...4 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>266</v>
+        <v>251</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>266</v>
+        <v>251</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>228</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>230</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>232</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>234</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>236</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>77</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>238</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>239</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>240</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>242</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>266</v>
+        <v>243</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>246</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>272</v>
+        <v>251</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>250</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>269</v>
+        <v>251</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>272</v>
+        <v>251</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>266</v>
+        <v>243</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>