--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:42</t>
+    <t>01/09/2026 14:10</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Ciencias de la Tierra 2º Bach; se aplica el estatal RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Ciencias de la tierra y del medioambiente</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se aplica el currículo estatal completo.</t>
   </si>