--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="570">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="567">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Ciencias generales</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 18:49</t>
+    <t>10/07/2026 20:27</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto autonómico para Ciencias Generales de 2º Bachillerato, por lo que se aplica el currículo estatal del RD 243/2022 sin modificaciones.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Ciencias generales</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantienen íntegramente las competencias específicas y criterios de evaluación del BOE.</t>
   </si>
@@ -1163,273 +1163,263 @@
 • Principales problemas medioambientales (calentamiento global, agujero de la capa de ozono, destrucción de los espacios naturales, pérdida de la biodiversidad, contaminación del aire y el agua, desertificación…) y riesgos geológicos: causas y consecuencias.
 • El modelo de desarrollo sostenible: Recursos renovables y no renovables. Las energías renovables. La prevención y gestión de residuos. La economía circular.
 • La relación entre la conservación medioambiental, la salud humana y el desarrollo económico de la sociedad. Concepto one health (una sola salud).
 • Sostenibilidad. Concepto de huella de carbono.</t>
   </si>
   <si>
     <t>2.2: Explicar fenómenos que ocurren en el entorno, utilizando principios, leyes y teorías de las ciencias...
 3.1: Adoptar y promover hábitos compatibles con un modelo de desarrollo y valorar su importancia...
 5.1: Reconocer la ciencia como un área de conocimiento global, analizando la interrelación e interdependencia...
 1.1: Plantear y responder cuestiones acerca de procesos observados en el entorno...</t>
   </si>
   <si>
     <t>CE.1: Aplicar las metodologías propias de la ciencia.
 CE.5: Analizar la contribución de la ciencia y de las personas que se dedican a ella.</t>
   </si>
   <si>
     <t>Cálculos de cinemática y fuerzas; análisis de mapas tectónicos y riesgos; cálculo de huella de carbono personal; defensa de un proyecto sobre sostenibilidad.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>¡Muévete con ciencia!</t>
+    <t>Frenar a tiempo: física para salvar vidas</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Un proyecto de divulgación científica sobre hábitos saludables en la Comunidad de Madrid</t>
+    <t>Podcast sobre seguridad vial desde las leyes del movimiento</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>En 2º de Bachillerato, el alumnado de Ciencias Generales en Madrid se enfrenta al reto de comunicar conceptos científicos complejos a un público no especializado. La Comunidad de Madrid promueve hábitos saludables y sostenibles, por lo que este proyecto vincula la ciencia con la vida cotidiana en nuestro entorno.</t>
+    <t>La siniestralidad vial en jóvenes de 18-24 años en Madrid es un problema recurrente. El Ayuntamiento ha lanzado una campaña de concienciación y busca materiales didácticos. El alumnado de 2º Bachillerato tiene los conocimientos de física necesarios para crear un podcast que explique la ciencia detrás de los accidentes.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos utilizar los principios científicos para explicar y promover hábitos saludables y sostenibles en nuestra comunidad? El alumnado creará un vídeo divulgativo que responda a esta pregunta, aplicando conocimientos de biomoléculas y mecánica.</t>
+    <t>Diseñar y grabar un episodio de podcast de 10-15 minutos dirigido a jóvenes conductores, explicando con rigor físico cómo la velocidad, la masa y la distancia de frenado influyen en la gravedad de un accidente, y proponiendo recomendaciones basadas en la ciencia.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos con acceso a internet
-[...3 lines deleted...]
-• Rúbricas de evaluación del proyecto</t>
+• Datos de accidentes de tráfico de Madrid (DGT/Ayto)
+• Simulador virtual de crash test (opcional)
+• Coches de juguete, rampa, cinta métrica
+• Software de edición de audio (Audacity)
+• Hoja de cálculo
+• Micrófonos</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación para la salud, competencia digital, comunicación lingüística, aprendizaje cooperativo, sensibilización medioambiental (desarrollo sostenible).</t>
+    <t>Educación para la salud, educación vial y competencia digital.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto mediante un vídeo motivador sobre mitos de salud. Tormenta de ideas sobre qué hábitos conocen y qué ciencia los explica. Formación de equipos y asignación de roles. Entrega de rúbrica del proyecto.</t>
-[...2 lines deleted...]
-    <t>Lluvia de ideas en pizarra digital; acta de acuerdo de equipo.</t>
+    <t>Se presentan datos de accidentes en Madrid y se formula la pregunta guía. Los equipos plantean hipótesis iniciales sobre factores que influyen en la gravedad de los accidentes.</t>
+  </si>
+  <si>
+    <t>Cuaderno de hipótesis y preguntas.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Talleres sobre biomoléculas (nutrición) y mecánica (movimiento). El alumnado investiga cómo estos conceptos explican efectos del ejercicio y la alimentación. Uso de simulaciones virtuales y lecturas guiadas.</t>
-[...2 lines deleted...]
-    <t>Ficha de investigación completada con esquemas y preguntas.</t>
+    <t>Se trabajan las leyes de Newton, impulso, energía cinética y distancia de frenado. Realizan ejercicios y un pequeño experimento con coches de juguete para medir distancias de frenado.</t>
+  </si>
+  <si>
+    <t>Hoja de ejercicios resueltos y datos del experimento.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Cada equipo diseña el guion de su vídeo: define el hábito a tratar, selecciona fundamentos científicos, planifica experimentos o demostraciones caseras y elabora storyboard. Revisión entre pares del guion.</t>
-[...2 lines deleted...]
-    <t>Guion escrito y storyboard; retroalimentación de otro equipo.</t>
+    <t>Los equipos aplican las leyes a casos reales: calculan distancias de frenado a distintas velocidades, fuerzas en colisiones, y analizan datos de accidentes en Madrid obtenidos de fuentes oficiales.</t>
+  </si>
+  <si>
+    <t>Hoja de cálculo con cálculos y análisis.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Grabación del vídeo utilizando dispositivos móviles o cámara. Edición con software libre. Se enfatiza la claridad expositiva, uso de gráficos y lenguaje científico accesible. Ensayo y grabación final.</t>
-[...2 lines deleted...]
-    <t>Vídeo finalizado subido a plataforma del centro.</t>
+    <t>Elaboran el guión del podcast, graban y editan el episodio. Se prepara una breve presentación para la audiencia.</t>
+  </si>
+  <si>
+    <t>Guión escrito y archivo de audio.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Visionado de los vídeos en clase. Coevaluación con rúbrica proporcionada. Autoevaluación individual y reflexión sobre el proceso. Discusión colectiva sobre la aplicabilidad de la ciencia en la vida diaria.</t>
-[...2 lines deleted...]
-    <t>Rúbrica de coevaluación completada; reflexión escrita individual.</t>
+    <t>Se comparte el podcast con la audiencia real (a través de enlace o en clase). Coevaluación entre equipos y autoevaluación usando rúbrica. Se asignan niveles de logro.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y reflexión escrita.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Transforma datos en conocimiento: investiga el entorno madrileño</t>
-[...8 lines deleted...]
-    <t>¿Es potable el agua del río Manzanares? Analizar datos histórico-científicos y actuales para determinar su calidad y proponer acciones de mejora basadas en evidencias.</t>
+    <t>Diagnóstico de salud en tu instituto</t>
+  </si>
+  <si>
+    <t>Investigación con datos primarios sobre hábitos y bienestar</t>
+  </si>
+  <si>
+    <t>El centro quiere mejorar el bienestar de su alumnado y necesita datos reales, no generalizaciones, para diseñar un plan de acción. El grupo de Ciencias Generales asume el reto de recoger, analizar y comunicar esa información.</t>
+  </si>
+  <si>
+    <t>Realizar un estudio observacional transversal sobre hábitos saludables (dieta, ejercicio, sueño, consumo de drogas) y estado de salud percibido en el alumnado del instituto, utilizando un cuestionario validado, analizar los datos con herramientas estadísticas y presentar un informe con recomendaciones al equipo directivo.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con Excel
-[...11 lines deleted...]
-    <t>Preguntas iniciales escritas en padlet colaborativo.</t>
+• Cuestionario modelo (Google Forms o papel)
+• Hoja de cálculo (Excel o similar)
+• Guía de buenas prácticas en encuestas
+• Rúbrica de evaluación de informe y exposición</t>
+  </si>
+  <si>
+    <t>Educación para la salud y competencia digital (tratamiento de datos).</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del equipo directivo: necesitan datos sobre hábitos de salud del alumnado. Tras una lluvia de ideas, se formula la pregunta guía y se plantean hipótesis iniciales en equipos.</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis iniciales y preguntas de investigación.</t>
+  </si>
+  <si>
+    <t>Se trabajan contenidos sobre hábitos saludables (dieta, ejercicio, sueño, drogas) y metodología de encuestas: tipos de preguntas, escalas, muestreo. También se revisa el tratamiento estadístico básico (medidas de tendencia central, gráficos de barras, correlación).</t>
+  </si>
+  <si>
+    <t>Ejercicios de interpretación de gráficas y análisis de casos.</t>
+  </si>
+  <si>
+    <t>Los equipos recogen datos reales mediante el cuestionario (presencial o digital) a una muestra representativa del centro. Después, depuran los datos, los tabulan y elaboran gráficos y medidas estadísticas con hoja de cálculo.</t>
+  </si>
+  <si>
+    <t>Hoja de datos y gráficas generadas.</t>
+  </si>
+  <si>
+    <t>Cada equipo redacta el informe científico (introducción, metodología, resultados, conclusiones y recomendaciones) y prepara una presentación oral con apoyo visual para la jornada de salud.</t>
+  </si>
+  <si>
+    <t>Informe escrito y presentación.</t>
+  </si>
+  <si>
+    <t>Se realiza la exposición ante el equipo directivo y familias (en directo o grabada). Cada equipo recibe retroalimentación y se aplica coevaluación mediante diana de autoevaluación y rúbrica.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada, diana de autoevaluación y grabación de la exposición.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Ciencia en público: una instalación interactiva sobre el origen de la vida</t>
+  </si>
+  <si>
+    <t>Del Big Bang a las primeras biomoléculas</t>
+  </si>
+  <si>
+    <t>El instituto participa en la Semana de la Ciencia de Madrid y necesita una exposición científica original. El ayuntamiento cede un espacio en el hall del centro. El alumnado de 2º de Bachillerato debe diseñar una instalación interactiva para visitantes de 1º de Bachillerato y familias.</t>
+  </si>
+  <si>
+    <t>Diseñar y construir una instalación interactiva (maqueta, panel, modelo 3D o performance) que explique el origen de la vida desde el Big Bang hasta las primeras biomoléculas, y presentarla en la Semana de la Ciencia del instituto.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Vídeos sobre Big Bang y origen de la vida
+• Simuladores online (p.ej., PhET)
+• Cartulinas, pinturas, material reciclado para maquetas
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación científica, expresión artística y comunicación oral.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la Semana de la Ciencia: diseñar una instalación interactiva sobre el origen de la vida. El alumnado formula preguntas iniciales y acota el reto en equipos.</t>
+  </si>
+  <si>
+    <t>Cuaderno de equipo con preguntas e hipótesis sobre el origen de la vida.</t>
   </si>
   <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Sesiones teórico-prácticas: metodología científica, parámetros físico-químicos del agua, interpretación de tablas y gráficos, uso de Excel para calcular medias y desviaciones. Se realiza una práctica de laboratorio virtual con pH-metro y conductímetro.</t>
-[...86 lines deleted...]
-    <t>Diario de aprendizaje individual, informe de autoevaluación grupal, rúbrica completada.</t>
+    <t>Talleres sobre el Big Bang, nucleosíntesis, formación de planetas y química prebiótica. Uso de vídeos, lecturas y simulaciones. Cada equipo investiga un aspecto concreto y elabora un resumen visual.</t>
+  </si>
+  <si>
+    <t>Ficha de conceptos con representaciones (esquemas, líneas de tiempo).</t>
+  </si>
+  <si>
+    <t>Los equipos diseñan su instalación: deciden el formato (maqueta, panel, modelo 3D) y preparan los bocetos, materiales y textos explicativos. Realizan cálculos sencillos (escalas temporales, distancias) si procede.</t>
+  </si>
+  <si>
+    <t>Boceto detallado del diseño con justificación científica.</t>
+  </si>
+  <si>
+    <t>Construcción de la instalación y ensayo de la presentación. Se preparan carteles, paneles y los elementos interactivos. Se realiza un ensayo interno entre equipos.</t>
+  </si>
+  <si>
+    <t>Instalación montada y guion de presentación.</t>
+  </si>
+  <si>
+    <t>Presentación ante un jurado (profesorado de ciencias, otro alumnado) y coevaluación con rúbrica. Se recogen las reflexiones sobre el proceso y la integración disciplinar.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer tutoriales multimedia interactivos sobre procedimientos científicos (titulación, microscopía) mediante simulaciones accesibles por códigos QR.
 • Facilitar organizadores gráficos y diagramas de flujo que mapeen las metodologías científicas de cada disciplina (física, química, biología, geología).
 • Usar modelos de realidad aumentada para visualizar y manipular el montaje de instrumentos de laboratorio (mechero Bunsen, microscopio).</t>
   </si>
@@ -2603,522 +2593,522 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>269</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
       <c r="C3" s="7"/>
       <c r="D3" s="7" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>462</v>
+        <v>459</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>463</v>
+        <v>460</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
-        <v>484</v>
+        <v>481</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>495</v>
+        <v>492</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>345</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>496</v>
+        <v>493</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>497</v>
+        <v>494</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>176</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>499</v>
+        <v>496</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>351</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>499</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>500</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>501</v>
+      </c>
+      <c r="E3" s="7" t="s">
         <v>502</v>
-      </c>
-[...7 lines deleted...]
-        <v>505</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>508</v>
+        <v>505</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>510</v>
+        <v>507</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>511</v>
+        <v>508</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>512</v>
+        <v>509</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>513</v>
+        <v>510</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>514</v>
+        <v>511</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>512</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>513</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>514</v>
+      </c>
+      <c r="E7" s="7" t="s">
         <v>515</v>
-      </c>
-[...7 lines deleted...]
-        <v>518</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>516</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>517</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>518</v>
+      </c>
+      <c r="E8" s="7" t="s">
         <v>519</v>
-      </c>
-[...7 lines deleted...]
-        <v>522</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>523</v>
+        <v>520</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>86</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>524</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>525</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>526</v>
+      </c>
+      <c r="F2" s="8" t="s">
         <v>527</v>
-      </c>
-[...7 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D3" s="9">
         <v>6.67</v>
       </c>
       <c r="E3" s="9">
         <v>6.67</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
@@ -3229,87 +3219,87 @@
       <c r="A10" s="7">
         <v>3.1</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>131</v>
       </c>
       <c r="D10" s="9">
         <v>10.0</v>
       </c>
       <c r="E10" s="9">
         <v>10.0</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>3.2</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
       <c r="D11" s="9">
         <v>10.0</v>
       </c>
       <c r="E11" s="9">
         <v>10.0</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>4.1</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>532</v>
+        <v>529</v>
       </c>
       <c r="D12" s="9">
         <v>10.0</v>
       </c>
       <c r="E12" s="9">
         <v>10.0</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>4.2</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>533</v>
+        <v>530</v>
       </c>
       <c r="D13" s="9">
         <v>10.0</v>
       </c>
       <c r="E13" s="9">
         <v>10.0</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>5.1</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>152</v>
       </c>
       <c r="D14" s="9">
         <v>7.5</v>
       </c>
       <c r="E14" s="9">
         <v>7.5</v>
       </c>
@@ -3319,954 +3309,954 @@
       <c r="A15" s="7">
         <v>5.2</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D15" s="9">
         <v>7.5</v>
       </c>
       <c r="E15" s="9">
         <v>7.5</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>6.1</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>534</v>
+        <v>531</v>
       </c>
       <c r="D16" s="9">
         <v>10.0</v>
       </c>
       <c r="E16" s="9">
         <v>10.0</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>6.2</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D17" s="9">
         <v>10.0</v>
       </c>
       <c r="E17" s="9">
         <v>10.0</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7" t="s">
-        <v>535</v>
+        <v>532</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9">
         <f>SUM(E3:E17)</f>
         <v>120.0099999999999909</v>
       </c>
       <c r="F18" s="7" t="s">
-        <v>536</v>
+        <v>533</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:S31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="8" t="s">
-        <v>537</v>
+        <v>534</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>538</v>
+        <v>535</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>2.3</v>
       </c>
       <c r="I1" s="8">
         <v>2.4</v>
       </c>
       <c r="J1" s="8">
         <v>3.1</v>
       </c>
       <c r="K1" s="8">
         <v>3.2</v>
       </c>
       <c r="L1" s="8">
         <v>4.1</v>
       </c>
       <c r="M1" s="8">
         <v>4.2</v>
       </c>
       <c r="N1" s="8">
         <v>5.1</v>
       </c>
       <c r="O1" s="8">
         <v>5.2</v>
       </c>
       <c r="P1" s="8">
         <v>6.1</v>
       </c>
       <c r="Q1" s="8">
         <v>6.2</v>
       </c>
       <c r="R1" s="8" t="s">
-        <v>539</v>
+        <v>536</v>
       </c>
       <c r="S1" s="8" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" s="7" t="s">
-        <v>540</v>
+        <v>537</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:Q2),"")</f>
         <v/>
       </c>
       <c r="S2" s="7"/>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" s="7" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:Q3),"")</f>
         <v/>
       </c>
       <c r="S3" s="7"/>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" s="7" t="s">
-        <v>542</v>
+        <v>539</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:Q4),"")</f>
         <v/>
       </c>
       <c r="S4" s="7"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" s="7" t="s">
-        <v>543</v>
+        <v>540</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:Q5),"")</f>
         <v/>
       </c>
       <c r="S5" s="7"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="7" t="s">
-        <v>544</v>
+        <v>541</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:Q6),"")</f>
         <v/>
       </c>
       <c r="S6" s="7"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="7" t="s">
-        <v>545</v>
+        <v>542</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:Q7),"")</f>
         <v/>
       </c>
       <c r="S7" s="7"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="7" t="s">
-        <v>546</v>
+        <v>543</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:Q8),"")</f>
         <v/>
       </c>
       <c r="S8" s="7"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="7" t="s">
-        <v>547</v>
+        <v>544</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:Q9),"")</f>
         <v/>
       </c>
       <c r="S9" s="7"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="7" t="s">
-        <v>548</v>
+        <v>545</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:Q10),"")</f>
         <v/>
       </c>
       <c r="S10" s="7"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="7" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:Q11),"")</f>
         <v/>
       </c>
       <c r="S11" s="7"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="7" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:Q12),"")</f>
         <v/>
       </c>
       <c r="S12" s="7"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="7" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:Q13),"")</f>
         <v/>
       </c>
       <c r="S13" s="7"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="7" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:Q14),"")</f>
         <v/>
       </c>
       <c r="S14" s="7"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="7" t="s">
-        <v>553</v>
+        <v>550</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:Q15),"")</f>
         <v/>
       </c>
       <c r="S15" s="7"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="7" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:Q16),"")</f>
         <v/>
       </c>
       <c r="S16" s="7"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="7" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:Q17),"")</f>
         <v/>
       </c>
       <c r="S17" s="7"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="7" t="s">
-        <v>556</v>
+        <v>553</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:Q18),"")</f>
         <v/>
       </c>
       <c r="S18" s="7"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="7" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:Q19),"")</f>
         <v/>
       </c>
       <c r="S19" s="7"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="7" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:Q20),"")</f>
         <v/>
       </c>
       <c r="S20" s="7"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="7" t="s">
-        <v>559</v>
+        <v>556</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:Q21),"")</f>
         <v/>
       </c>
       <c r="S21" s="7"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="7" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:Q22),"")</f>
         <v/>
       </c>
       <c r="S22" s="7"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" s="7" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:Q23),"")</f>
         <v/>
       </c>
       <c r="S23" s="7"/>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" s="7" t="s">
-        <v>562</v>
+        <v>559</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:Q24),"")</f>
         <v/>
       </c>
       <c r="S24" s="7"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" s="7" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:Q25),"")</f>
         <v/>
       </c>
       <c r="S25" s="7"/>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" s="7" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:Q26),"")</f>
         <v/>
       </c>
       <c r="S26" s="7"/>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" s="7" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:Q27),"")</f>
         <v/>
       </c>
       <c r="S27" s="7"/>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" s="7" t="s">
-        <v>566</v>
+        <v>563</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:Q28),"")</f>
         <v/>
       </c>
       <c r="S28" s="7"/>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" s="7" t="s">
-        <v>567</v>
+        <v>564</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:Q29),"")</f>
         <v/>
       </c>
       <c r="S29" s="7"/>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7" t="s">
-        <v>568</v>
+        <v>565</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:Q30),"")</f>
         <v/>
       </c>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7" t="s">
-        <v>569</v>
+        <v>566</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:Q31),"")</f>
         <v/>
       </c>
       <c r="S31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="450">
@@ -9158,276 +9148,276 @@
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>353</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>354</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>377</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>357</v>
       </c>
       <c r="C23" s="7" t="s">
+        <v>358</v>
+      </c>
+      <c r="D23" s="7" t="s">
         <v>379</v>
       </c>
-      <c r="D23" s="7" t="s">
+      <c r="E23" s="7" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>361</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>358</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>364</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>383</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>384</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>367</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>354</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>339</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>341</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>343</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>345</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>347</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>176</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>349</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>350</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>351</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>353</v>
       </c>
       <c r="C35" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>394</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>395</v>
-      </c>
-[...4 lines deleted...]
-        <v>397</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>357</v>
       </c>
       <c r="C36" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="D36" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>398</v>
-      </c>
-[...4 lines deleted...]
-        <v>400</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>361</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>364</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>403</v>
+        <v>358</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>367</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>395</v>
+        <v>354</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -9436,320 +9426,320 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>269</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>