--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:27</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto autonómico para Ciencias Generales de 2º Bachillerato, por lo que se aplica el currículo estatal del RD 243/2022 sin modificaciones.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Ciencias generales</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantienen íntegramente las competencias específicas y criterios de evaluación del BOE.</t>
   </si>