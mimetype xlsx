--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="415">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="414">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Coro y tecnica vocal 1</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:39</t>
+    <t>10/07/2026 20:33</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón aplica el currículo estatal de Coro y Técnica Vocal I sin modificaciones ni añadidos propios.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Coro y tecnica vocal 1</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>La Comunidad Autónoma de Aragón mantiene íntegramente el currículo establecido en el Real Decreto 243/2022 para la materia Coro y Técnica Vocal I de 1.º Bachillerato, sin introducir elementos propios.</t>
   </si>
@@ -676,271 +676,266 @@
 • Repertorio de coro de diferentes épocas y estilos del ámbito occidental, así como de otros ámbitos culturales, de nivel básico, con o sin acompañamiento instrumental.
 • La percusión corporal y otros diseños coreográficos.
 • Indicaciones y gestos de la dirección coral.
 • Premisas para el desarrollo de la improvisación.
 • Actitud escénica y relación con el público.</t>
   </si>
   <si>
     <t>3.1: Participar como intérprete de coro, demostrando eficacia, escucha activa y una expresión vocal y corporal adecuada.
 4.1: Mostrar, en la actuación, una actitud escénica adecuada y respeto por el público.
 4.2: Participar activamente en el montaje de proyectos escénicos con responsabilidad y conciencia de grupo.</t>
   </si>
   <si>
     <t>CE.CTV.3
 CE.CTV.4</t>
   </si>
   <si>
     <t>Observación directa en el concierto final, coevaluación del compromiso grupal y portafolio de reflexión sobre el proceso de montaje.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Aragón Suena: Tu Voz en el Coro</t>
+    <t>Difunde la voz: el legado vocal aragonés</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un videoblog didáctico sobre técnica vocal y repertorio aragonés</t>
+    <t>Podcast interpretativo sobre el patrimonio vocal de Aragón</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>1.º Bachillerato en Aragón, 3 horas semanales. Se busca conectar la materia con el patrimonio musical aragonés y fomentar el uso de herramientas digitales.</t>
+    <t>El centro educativo recibe la propuesta de colaboración de un colegio de primaria cercano que quiere que su alumnado conozca la música tradicional aragonesa. El coro del instituto se ofrece a crear un recurso digital que sirva como material didáctico.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos crear un videoblog que enseñe a jóvenes aragoneses técnicas vocales básicas y analice canciones tradicionales de Aragón para animarlos a cantar en coro?</t>
+    <t>Diseñar y grabar una serie de 3-4 episodios de podcast (o vídeo) donde se analicen e interpreten piezas vocales aragonesas, dirigida a un público de 6º de Primaria, y difundirla a través de la web del centro o plataforma escolar.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Reproductor de audio y vídeo
-[...5 lines deleted...]
-• Rúbrica de evaluación</t>
+• Grabadoras o teléfonos móviles
+• Software de edición de audio (Audacity) o vídeo (Shotcut)
+• Partituras y audios de jotas aragonesas
+• Ficha de análisis guiado
+• Rúbrica de evaluación
+• Web del centro o plataforma como podcast institucional</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (grabación y edición de vídeo), conciencia y expresiones culturales (patrimonio musical aragonés), competencia social y cívica (trabajo en equipo, respeto al público).</t>
+    <t>Educación para el patrimonio cultural, expresión oral, trabajo en equipo, competencia digital.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del colegio: crear un recurso digital sobre música vocal aragonesa. Se escuchan ejemplos de jotas y cantos de ronda, se debate qué las hace especiales y se formula la pregunta guía. Se forman equipos y cada uno elige una pieza de su entorno.</t>
+  </si>
+  <si>
+    <t>Cuaderno con preguntas iniciales y primeras hipótesis sobre los estilos.</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Talleres de técnica vocal y análisis musical. Se trabajan ejercicios de respiración y emisión; se analizan grabaciones de jotas identificando elementos de estilo. Cada equipo investiga la pieza elegida (origen, letra, contexto) y redacta un análisis guiado.</t>
+  </si>
+  <si>
+    <t>Fichas de análisis individuales y en equipo.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Ensayos colectivos e individuales para la interpretación. Se graban tomas de ensayo (audio o vídeo) que luego se editarán. Se redacta el guion del podcast, incluyendo presentación, análisis y transiciones musicales.</t>
+  </si>
+  <si>
+    <t>Grabaciones de ensayos, guion completo del episodio.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Edición final del episodio (corte, mezcla, inserción de comentarios). Se sube a la web del centro y se prepara una breve presentación para el colegio receptor. Se ensaya la comunicación oral para compartir el producto.</t>
+  </si>
+  <si>
+    <t>Episodio final editado.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del proyecto mediante ejemplos de videoblogs musicales (ej. Jaime Altozano, coros escolares). Lluvia de ideas sobre el contenido que podría interesar a jóvenes aragoneses. Se formula el reto y se forman grupos cooperativos de 4-5 alumnos.</t>
-[...44 lines deleted...]
-    <t>Rúbrica autoevaluada y coevaluada, diario de aprendizaje individual.</t>
+    <t>Visionado/audición conjunta de los episodios, coevaluación entre equipos y autoevaluación. Se asignan niveles de logro (1-4) para cada criterio mediante rúbricas, y se recoge feedback para mejorar próximas ediciones.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas, diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>La Voz que Mide: Investigación Coral en Aragón</t>
-[...8 lines deleted...]
-    <t>Demostrar, a través de una investigación con datos reales, cómo la práctica coral impacta en la cohesión social y el bienestar de los participantes, y comunicar los resultados mediante una actuación coral comentada.</t>
+    <t>Mide tu voz, mejora tu coro</t>
+  </si>
+  <si>
+    <t>Un estudio vocal sobre el alumnado de 1º de Bachillerato</t>
+  </si>
+  <si>
+    <t>El alumnado de Coro y Técnica Vocal I del IES ... quiere investigar cómo mejorar la calidad de su conjunto vocal. Para ello, se convierten en sujetos e investigadores: medirán variables vocales propias (extensión, intensidad, control del ataque, etc.) y relacionarán los datos con la práctica de la técnica vocal. Los resultados se compartirán con la Federación Aragonesa de Coros, generando un impacto real en el entorno coral local.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar un protocolo de medición de parámetros vocales (extensión, intensidad, calidad del ataque, etc.) sobre los propios miembros del coro, analizar los datos y elaborar un póster científico con recomendaciones, que se presentará acompañado de una actuación coral que demuestre las mejoras técnicas.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Partituras de tres obras vocales de diferentes estilos (seleccionadas por el docente)
-[...37 lines deleted...]
-    <t>Diario de reflexión individual y rúbricas de coevaluación.</t>
+• Dispositivos móviles con aplicaciones de análisis acústico (Sound Analyzer, Spectroid)
+• Teclado o piano para medir extensión vocal
+• Plantilla de recogida de datos (Google Sheets)
+• Partituras y grabaciones de repertorio aragonés (por ejemplo, 'Canción del fuego' de Antón García Abril o 'Aragón' de la tradición popular)
+• Ordenadores con software de edición de sonido (Audacity) y procesador de textos
+• Póster en blanco (cartulina grande o digital)</t>
+  </si>
+  <si>
+    <t>Educación para la salud (cuidado e higiene vocal), competencia digital (tratamiento de datos y uso de herramientas de análisis), y competencia en comunicación lingüística (exposición y defensa del póster).</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: mejorar la técnica coral mediante la medición de parámetros vocales. El alumnado debate sobre qué variables podrían medir (extensión, intensidad, duración de la respiración, etc.) y formula hipótesis sobre su estado actual. Se forman equipos de 4-5 personas y se asigna un rol a cada miembro (coordinador, medidor, registrador, analista, comunicador).</t>
+  </si>
+  <si>
+    <t>Cuaderno de equipo con hipótesis iniciales y preguntas de investigación.</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes necesarios: anatomía y fisiología vocal, técnicas de medición (uso de aplicaciones como Sound Analyzer, grabación con móvil, medición de extensión con teclado), y ejercicios preparatorios para el coro. Cada equipo practica la toma de medidas con un compañero. También se analizan las dos piezas del repertorio aragonés que se interpretarán (partituras y grabaciones).</t>
+  </si>
+  <si>
+    <t>Registro de los ejercicios realizados (rúbrica de práctica) y boceto del análisis de las piezas.</t>
+  </si>
+  <si>
+    <t>Los equipos aplican el protocolo de medición sobre todos los miembros del coro (recogida de datos primarios). Se registran los valores en una hoja de cálculo común. Paralelamente, se realizan ensayos del repertorio aplicando los ejercicios de técnica vocal. Los datos se analizan con estadística descriptiva (medias, rangos) y se representan gráficamente.</t>
+  </si>
+  <si>
+    <t>Hoja de datos completa y gráficos generados.</t>
+  </si>
+  <si>
+    <t>Cada equipo elabora el póster científico (incluyendo introducción, metodología, resultados, conclusiones y recomendaciones) y prepara la actuación coral comentada. Se ensaya la puesta en escena y se diseña la intervención oral. El póster se revisa entre pares.</t>
+  </si>
+  <si>
+    <t>Póster terminado y guión de la actuación.</t>
+  </si>
+  <si>
+    <t>Se realiza la presentación pública ante la audiencia (FAC y otros invitados por videoconferencia o presencial). Tras la actuación y exposición del póster, se abre un turno de preguntas. Finalmente, cada equipo completa una autoevaluación y coevaluación usando la rúbrica de los criterios. El docente asigna niveles de logro 1-4 a cada criterio basándose en las evidencias recogidas a lo largo de las fases.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y acta de la sesión.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Tu Voz Conecta: Concierto Comunitario</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos ofrecer una actuación coral que conecte emocionalmente con un público no habitual, integrando técnica vocal y expresividad?</t>
+    <t>Voces que Abrazan</t>
+  </si>
+  <si>
+    <t>Una intervención coral intergeneracional</t>
+  </si>
+  <si>
+    <t>El centro educativo colabora con una residencia de mayores cercana que demanda actividades culturales. El coro de 1º de bachillerato se ofrece para realizar una pequeña actuación musical adaptada a los intereses y capacidades del público.</t>
+  </si>
+  <si>
+    <t>Preparar y ejecutar una actuación coral de 15-20 minutos para los residentes de una residencia de mayores, seleccionando un repertorio que conecte con su memoria emocional y mostrando una técnica vocal y escénica de calidad.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Aula de música con piano y espejos
-[...40 lines deleted...]
-    <t>Rúbrica de autoevaluación cumplimentada, reflexión escrita individual y acta de coevaluación.</t>
+• Partituras y grabaciones de las piezas seleccionadas
+• Fichas de análisis de piezas
+• Plantilla de planificación de eventos
+• Vídeo y audio para grabación
+• Equipo de sonido portátil (si es necesario)</t>
+  </si>
+  <si>
+    <t>Educación emocional, empatía, trabajo en equipo y compromiso social.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo: una actuación para una residencia de mayores. Se visionan vídeos de experiencias similares y se debate qué música puede ser adecuada. Los equipos proponen un posible repertorio.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas y propuestas iniciales de repertorio en el cuaderno de grupo.</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes necesarios: análisis de las piezas seleccionadas (estilo, contexto), técnica vocal aplicada a la expresión, y consideraciones sobre la audiencia (musicoterapia básica). Cada equipo analiza en profundidad dos piezas.</t>
+  </si>
+  <si>
+    <t>Fichas de análisis de piezas (criterio 1.1) y ejercicios de técnica vocal.</t>
+  </si>
+  <si>
+    <t>Se realizan ensayos generales y se planifica la logística del evento: orden de las piezas, presentación, desplazamiento, vestuario, etc. El alumnado asume roles (director, presentador, responsable de sonido, etc.).</t>
+  </si>
+  <si>
+    <t>Plan de montaje del evento y acta de ensayos (criterio 4.2).</t>
+  </si>
+  <si>
+    <t>Una sesión para el ensayo general y preparación final en el centro; otra para la actuación en la residencia, que se graba en vídeo.</t>
+  </si>
+  <si>
+    <t>Vídeo de la actuación (criterios 3.1, 4.1).</t>
+  </si>
+  <si>
+    <t>Visionado del vídeo, coevaluación entre equipos y autoevaluación individual mediante rúbricas. El docente recoge todas las evidencias y asigna nivel de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y reflexión personal.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación (contenido en varios formatos).</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer audiciones con partituras anotadas que resalten dinámica, articulación y fraseo, y simultáneamente un espectrograma visual para relacionar sonido y gráfico.
@@ -2054,525 +2049,525 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>138</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>302</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>303</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>305</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>306</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>309</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>312</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>315</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>318</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>319</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>322</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>325</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>328</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>331</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>206</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>336</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>339</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="B10" s="7" t="s">
         <v>342</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="C10" s="7" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>109</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>345</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>212</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>349</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>350</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>353</v>
       </c>
-      <c r="C4" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>356</v>
       </c>
-      <c r="C5" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>358</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>359</v>
       </c>
-      <c r="C6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>362</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>363</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>366</v>
       </c>
-      <c r="C8" s="7" t="s">
+      <c r="D8" s="7" t="s">
         <v>367</v>
       </c>
-      <c r="D8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>370</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>71</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>373</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>374</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>375</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="D3" s="9">
         <v>20.0</v>
       </c>
       <c r="E3" s="9">
         <v>20.0</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>2.1</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="D4" s="9">
         <v>20.0</v>
       </c>
       <c r="E4" s="9">
         <v>20.0</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>3.1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D5" s="9">
         <v>20.0</v>
       </c>
       <c r="E5" s="9">
         <v>20.0</v>
       </c>
@@ -2594,594 +2589,594 @@
       <c r="E6" s="9">
         <v>12.5</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>4.2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D7" s="9">
         <v>12.5</v>
       </c>
       <c r="E7" s="9">
         <v>12.5</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9">
         <f>SUM(E3:E7)</f>
         <v>85</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="8" t="s">
+        <v>381</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>2.1</v>
       </c>
       <c r="E1" s="8">
         <v>3.1</v>
       </c>
       <c r="F1" s="8">
         <v>4.1</v>
       </c>
       <c r="G1" s="8">
         <v>4.2</v>
       </c>
       <c r="H1" s="8" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="I1" s="8" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="7" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:G2),"")</f>
         <v/>
       </c>
       <c r="I2" s="7"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="7" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:G3),"")</f>
         <v/>
       </c>
       <c r="I3" s="7"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="7" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:G4),"")</f>
         <v/>
       </c>
       <c r="I4" s="7"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="7" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:G5),"")</f>
         <v/>
       </c>
       <c r="I5" s="7"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="7" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:G6),"")</f>
         <v/>
       </c>
       <c r="I6" s="7"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="7" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:G7),"")</f>
         <v/>
       </c>
       <c r="I7" s="7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="7" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:G8),"")</f>
         <v/>
       </c>
       <c r="I8" s="7"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="7" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:G9),"")</f>
         <v/>
       </c>
       <c r="I9" s="7"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="7" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:G10),"")</f>
         <v/>
       </c>
       <c r="I10" s="7"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="7" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:G11),"")</f>
         <v/>
       </c>
       <c r="I11" s="7"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="7" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:G12),"")</f>
         <v/>
       </c>
       <c r="I12" s="7"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="7" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:G13),"")</f>
         <v/>
       </c>
       <c r="I13" s="7"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="7" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:G14),"")</f>
         <v/>
       </c>
       <c r="I14" s="7"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="7" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:G15),"")</f>
         <v/>
       </c>
       <c r="I15" s="7"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="7" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:G16),"")</f>
         <v/>
       </c>
       <c r="I16" s="7"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="7" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:G17),"")</f>
         <v/>
       </c>
       <c r="I17" s="7"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="7" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:G18),"")</f>
         <v/>
       </c>
       <c r="I18" s="7"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="7" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:G19),"")</f>
         <v/>
       </c>
       <c r="I19" s="7"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="7" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:G20),"")</f>
         <v/>
       </c>
       <c r="I20" s="7"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="7" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:G21),"")</f>
         <v/>
       </c>
       <c r="I21" s="7"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="7" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:G22),"")</f>
         <v/>
       </c>
       <c r="I22" s="7"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="7" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:G23),"")</f>
         <v/>
       </c>
       <c r="I23" s="7"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="7" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:G24),"")</f>
         <v/>
       </c>
       <c r="I24" s="7"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="7" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:G25),"")</f>
         <v/>
       </c>
       <c r="I25" s="7"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="7" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:G26),"")</f>
         <v/>
       </c>
       <c r="I26" s="7"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="7" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:G27),"")</f>
         <v/>
       </c>
       <c r="I27" s="7"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="7" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:G28),"")</f>
         <v/>
       </c>
       <c r="I28" s="7"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="7" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:G29),"")</f>
         <v/>
       </c>
       <c r="I29" s="7"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="7" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:G30),"")</f>
         <v/>
       </c>
       <c r="I30" s="7"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="7" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:G31),"")</f>
         <v/>
       </c>
       <c r="I31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="150">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C5">
@@ -5265,68 +5260,68 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>222</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>223</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>225</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>226</v>
       </c>
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="C13" s="7" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>230</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
         <v>232</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>233</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>200</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>234</v>
@@ -5382,119 +5377,119 @@
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>109</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>210</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>211</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>212</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>214</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>215</v>
+        <v>229</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>239</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>218</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>226</v>
+        <v>215</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>241</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>222</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>226</v>
+        <v>215</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>243</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>225</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>226</v>
+        <v>215</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>245</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="C26" s="7" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>247</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
         <v>249</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>250</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>200</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>251</v>
@@ -5550,125 +5545,125 @@
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>109</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>210</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>211</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>212</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>214</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>215</v>
+        <v>229</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>256</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>218</v>
       </c>
       <c r="C36" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="D36" s="7" t="s">
         <v>258</v>
       </c>
-      <c r="D36" s="7" t="s">
+      <c r="E36" s="7" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>222</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>258</v>
+        <v>219</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>260</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>225</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>226</v>
+        <v>215</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>262</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="C39" s="7" t="s">
         <v>229</v>
       </c>
-      <c r="C39" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D39" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -5677,236 +5672,236 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>138</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>267</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>268</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>271</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>272</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>275</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>278</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>281</v>
       </c>
-      <c r="B6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>282</v>
-      </c>
-[...1 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="C7" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="C8" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
+        <v>287</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>288</v>
       </c>
-      <c r="B9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="7" t="s">
+      <c r="D9" s="7" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="C10" s="7" t="s">
+        <v>290</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="C12" s="7" t="s">
         <v>295</v>
       </c>
-      <c r="B12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="7" t="s">
+      <c r="D12" s="7" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="C13" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="D13" s="7" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="C14" s="7" t="s">
+        <v>299</v>
+      </c>
+      <c r="D14" s="7" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>