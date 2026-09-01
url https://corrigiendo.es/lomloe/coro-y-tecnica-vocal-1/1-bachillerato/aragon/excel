--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:33</t>
+    <t>01/09/2026 14:10</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón aplica el currículo estatal de Coro y Técnica Vocal I sin modificaciones ni añadidos propios.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Coro y tecnica vocal 1</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>La Comunidad Autónoma de Aragón mantiene íntegramente el currículo establecido en el Real Decreto 243/2022 para la materia Coro y Técnica Vocal I de 1.º Bachillerato, sin introducir elementos propios.</t>
   </si>