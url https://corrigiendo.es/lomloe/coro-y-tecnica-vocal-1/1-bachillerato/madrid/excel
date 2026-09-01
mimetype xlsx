--- v0 (2026-05-27)
+++ v1 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>27/05/2026 23:44</t>
+    <t>01/09/2026 14:09</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para Coro y Técnica Vocal I de Bachillerato; aplica íntegramente el RD 243/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Coro y tecnica vocal 1</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantiene íntegro el currículo del Real Decreto 243/2022, de 5 de abril, por el que se establecen la ordenación y las enseñanzas mínimas del Bachillerato.</t>
   </si>
@@ -683,268 +683,265 @@
   </si>
   <si>
     <t xml:space="preserve">
 • Repertorio de coro de diferentes épocas y estilos del ámbito occidental, así como de otros ámbitos culturales, de nivel básico, con o sin acompañamiento instrumental.
 • Actitud escénica y relación con el público.</t>
   </si>
   <si>
     <t>3.1: Participar como intérprete de coro, demostrando eficacia, escucha activa y una expresión vocal y cor
 4.1: Mostrar, en la actuación, una actitud escénica adecuada y respeto por el público.
 4.2: Participar activamente en el montaje de proyectos escénicos trabajando en grupo de forma adecuada.</t>
   </si>
   <si>
     <t>CE.3: Interpretar piezas de diferentes estilos y géneros musicales
 CE.4: Participar en proyectos escénicos, realizando actuaciones y asumiendo tareas propias de la producción</t>
   </si>
   <si>
     <t>Rúbrica de desempeño en concierto público, autoevaluación del compromiso grupal y registro de tareas de producción asumidas.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Voces en el aire: creamos un podcast coral</t>
+    <t>Voces de Madrid: un documental coral</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Análisis, técnica y expresión vocal para una audiencia real</t>
+    <t>Del aula al escenario digital: montaje y difusión de una pieza vocal madrileña</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnado de 1.º de Bachillerato de un instituto público de Madrid, con 3 horas semanales de Coro y Técnica Vocal I. Se busca conectar el aprendizaje vocal con la creación de contenido digital sonoro, aprovechando la familiaridad del alumnado con el formato podcast y el interés por compartir su trabajo con la comunidad educativa.</t>
+    <t>El centro educativo quiere visibilizar su oferta artística y conectar con las familias. Se propone que el alumnado de Coro y Técnica Vocal I realice un vídeo documental sobre el montaje de una pieza coral vinculada al patrimonio musical de Madrid, para ser publicado en la web del centro y redes sociales institucionales.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos crear un podcast que analice y presente piezas vocales de distintos estilos, mostrando nuestra evolución técnica y expresiva, de manera que resulte atractivo y útil para otros estudiantes de música?</t>
+    <t>Documentar en vídeo todo el proceso de montaje de una obra coral —desde el análisis hasta la interpretación final— y defender su valor cultural ante la comunidad educativa.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Aula de música con equipo de audio y proyector
-[...5 lines deleted...]
-• Rúbrica de evaluación del proyecto</t>
+• Partitura de la obra coral seleccionada (ej. 'Villancico de los pastores' del Archivo de la Catedral de la Almudena)
+• Dispositivo de grabación (móvil o cámara)
+• Software de edición de vídeo (DaVinci Resolve o similar)
+• Atriles, aula de música con espacio para el coro
+• Plantilla de análisis de obra y rúbricas de evaluación</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación en comunicación audiovisual (creación de contenido digital), trabajo en equipo, expresión oral, y sensibilización hacia la diversidad cultural a través de las músicas del mundo.</t>
+    <t>Educación patrimonial y competencia digital (creación de contenidos).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: crear un vídeo documental sobre el montaje de una obra coral madrileña. Se muestra un ejemplo de vídeo similar (ej. de la Coral de la Universidad Complutense). Se visiona la obra seleccionada y se formula la pregunta guía. En equipos, se acotan los criterios de búsqueda y se plantean hipótesis sobre el valor cultural de la obra.</t>
+  </si>
+  <si>
+    <t>Cuaderno de equipo con hipótesis iniciales y preguntas generadoras.</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes necesarios: análisis de partitura (estilo, género, autor), técnicas de escucha activa, ejercicios de técnica vocal y postura, primeros ensayos guiados. Cada equipo elabora un análisis escrito de la obra que servirá como base para la narración del vídeo.</t>
+  </si>
+  <si>
+    <t>Análisis escrito de la obra (individual o por equipo) y ejercicios de técnica vocal grabados.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Ensayos intensivos de la obra, dirigidos por el profesor y con rotación de roles (director, cantante, grabador). Se graban los ensayos y la actuación final. Se recogen evidencias de escucha activa, actitud escénica y trabajo en equipo a través de listas de cotejo y grabaciones.</t>
+  </si>
+  <si>
+    <t>Grabaciones de ensayos y actuación final, listas de cotejo de actitud y participación.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Edición del vídeo documental. Se seleccionan fragmentos de ensayos, se añade la narración basada en el análisis, se incluyen entrevistas o reflexiones sobre el valor patrimonial. Se prepara la publicación en la web y redes del centro.</t>
+  </si>
+  <si>
+    <t>Vídeo final editado.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: crear un podcast coral para la comunidad educativa. Escucha de ejemplos de podcasts musicales. Lluvia de ideas sobre contenido posible (análisis de obras, ejercicios vocales, interpretaciones). Formación de grupos y reparto de roles (guionista, técnico, intérpretes, editor).</t>
-[...41 lines deleted...]
-    <t>Rúbricas de coevaluación cumplimentadas y reflexión escrita individual.</t>
+    <t>Visionado conjunto del vídeo y coevaluación mediante rúbricas. Autoevaluación individual y por equipos. Se asignan niveles de logro a los criterios evaluados. Debate sobre el aprendizaje y el impacto de la actividad.</t>
+  </si>
+  <si>
+    <t>Rúbricas de coevaluación y autoevaluación cumplimentadas.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>La ciencia de la voz: investigamos nuestros datos vocales</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos utilizar datos científicos de nuestra propia voz para mejorar nuestra técnica vocal y comprensión de la fisiología vocal?</t>
+    <t>Audita tu voz: datos para mejorar tu técnica</t>
+  </si>
+  <si>
+    <t>Un estudio de grabaciones propias</t>
+  </si>
+  <si>
+    <t>El grupo de Coro y Técnica Vocal I se propone mejorar su técnica utilizando sus propias grabaciones como datos primarios. Se enfrentan al reto de analizar objetivamente su voz y proponer mejoras concretas.</t>
+  </si>
+  <si>
+    <t>Recoger, analizar y comunicar datos propios sobre la técnica vocal individual, usando herramientas de análisis acústico y comparación con modelos profesionales, para elaborar un plan de mejora personal.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos móviles o tablets con micrófono
-[...41 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada y reflexión individual escrita.</t>
+• Grabadora de audio o smartphone
+• Software Audacity
+• Altavoces
+• Partituras o ejercicios vocales
+• Ejemplos del Coro de la Comunidad de Madrid (grabaciones)</t>
+  </si>
+  <si>
+    <t>Competencia digital y educación para la salud vocal.</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: mejorar la técnica vocal mediante el análisis de datos propios. El alumnado escucha una grabación del Coro de la Comunidad de Madrid y, en equipos, identifica posibles parámetros a medir (afinación, dinámica, etc.) y formula hipótesis sobre su propia técnica.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas y preguntas iniciales en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Se trabajan los fundamentos de la técnica vocal: anatomía, respiración, postura y ejercicios de relajación. Se introduce el uso de software de análisis acústico (Audacity) para visualizar frecuencia y dinámica. El alumnado realiza ejercicios guiados y graba su voz por primera vez.</t>
+  </si>
+  <si>
+    <t>Grabaciones de los ejercicios y ficha de autoevaluación de técnica.</t>
+  </si>
+  <si>
+    <t>El alumnado vuelve a grabarse tras practicar ejercicios específicos, analiza ambas grabaciones con Audacity (espectrograma, onda) y compara los datos con la grabación modelo. Rellena una hoja de análisis con mediciones objetivas y reflexiones.</t>
+  </si>
+  <si>
+    <t>Hoja de análisis de datos con gráficos y comparaciones.</t>
+  </si>
+  <si>
+    <t>Cada alumno elabora su portfolio digital: incluye las grabaciones (antes/después), gráficos, análisis escrito que aborda los criterios 1.1 y 1.2, y un plan de mejora basado en los criterios 2.1 y 2.2.</t>
+  </si>
+  <si>
+    <t>Portfolio completo en formato digital.</t>
+  </si>
+  <si>
+    <t>Presentación del portfolio en pequeños grupos. Coevaluación con rúbrica (los cuatro criterios) y autoevaluación. Se asignan niveles de logro 1-4 para cada criterio y se recoge feedback del grupo.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Voces que unen: un concierto para nuestros mayores</t>
-[...8 lines deleted...]
-    <t>Organizar y realizar un concierto coral de 20 minutos para los residentes de la Residencia 'Los Olivos', integrando técnica vocal, expresión escénica y trabajo en equipo.</t>
+    <t>Sonoriza el Retiro</t>
+  </si>
+  <si>
+    <t>Una guía coral para descubrir el Parque del Retiro</t>
+  </si>
+  <si>
+    <t>El Área de Cultura del Ayuntamiento de Madrid busca propuestas para hacer más inclusivo el patrimonio cultural del Parque del Retiro, declarado Paisaje de la Luz por la UNESCO. El coro del instituto puede contribuir con una actuación que combine música, narración y accesibilidad.</t>
+  </si>
+  <si>
+    <t>Diseñar, preparar y ejecutar un recorrido musical guiado por cuatro puntos del Parque del Retiro, con intervenciones corales breves que evoquen sonoramente el lugar, incluyendo una narración inclusiva para personas con discapacidad visual.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Partituras de las piezas seleccionadas (p.ej., 'Cantiga de Santa María', 'Hallelujah' de Cohen, canción popular española)
-[...36 lines deleted...]
-    <t>Rúbrica de autoevaluación cumplimentada. Acta de coevaluación grupal. Carta de agradecimiento de la residencia.</t>
+• Mapa del Parque del Retiro
+• Grabadora de audio o móvil para improvisaciones
+• Partituras (originales o adaptadas)
+• Altavoz portátil para la actuación (opcional, para narración)
+• Rúbricas de evaluación
+• Diana de autoevaluación</t>
+  </si>
+  <si>
+    <t>Educación patrimonial, accesibilidad e inclusión cultural, trabajo en equipo y responsabilidad cívica.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del Ayuntamiento: crear un recorrido coral inclusivo en el Retiro. El alumnado ve imágenes y grabaciones de los espacios, debate qué atmósfera evocan y se plantea la pregunta guía. Se forman 4 equipos, cada uno responsable de un punto del parque.</t>
+  </si>
+  <si>
+    <t>Cuaderno de equipo con listado de rincones elegidos y primeras ideas sonoras.</t>
+  </si>
+  <si>
+    <t>Talleres de técnica vocal: respiración, relajación, calentamiento. Se trabajan improvisaciones guiadas sobre emociones o imágenes. Cada equipo crea una improvisación de 30 segundos sobre su rincón. Se visionan ejemplos de paisaje sonoro y se introduce el concepto de narración inclusiva.</t>
+  </si>
+  <si>
+    <t>Grabación de las improvisaciones de cada equipo.</t>
+  </si>
+  <si>
+    <t>Cada equipo selecciona o adapta una pieza coral breve (o compone un arreglo) que encaje con su rincón. Se ensayan las piezas en conjunto, trabajando empaste, dinámicas y expresión. Se designan solistas. Se prepara la narración (un/a compañero/a la escribe y ensaya). Se practica el desplazamiento entre paradas en el patio del instituto.</t>
+  </si>
+  <si>
+    <t>Partitura final de cada pieza (si es adaptación) y grabación del ensayo general.</t>
+  </si>
+  <si>
+    <t>Se realiza un ensayo general en el parque (1 sesión) y la actuación final abierta al público (1 sesión). Durante la actuación, el coro se desplaza por las 4 paradas, interpreta las piezas y el narrador describe cada rincón.</t>
+  </si>
+  <si>
+    <t>Vídeo de la actuación y lista de asistentes.</t>
+  </si>
+  <si>
+    <t>Visionado del vídeo, autoevaluación individual y coevaluación entre equipos mediante dianas. Se recogen los niveles de logro de cada criterio en la rúbrica. Debate sobre el impacto en la comunidad y propuestas de mejora.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada con niveles 1-4 y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación (contenido en varios formatos).</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer audiciones con partituras anotadas que resalten dinámica, articulación y fraseo, y simultáneamente un espectrograma visual para relacionar sonido y gráfico.
 • Presentar videoclips de actuaciones vocales con comentarios de audio en dos versiones: una con análisis técnico y otra centrada en la expresión emocional, para que el alumnado elija según sus intereses.
 • Facilitar transcripciones textuales de las letras con traducciones y notas sobre contexto histórico-cultural, junto con un mapa conceptual de los rasgos estilísticos de cada género.</t>
   </si>
@@ -5878,270 +5875,270 @@
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>217</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>218</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>219</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>221</v>
       </c>
       <c r="C10" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>222</v>
       </c>
-      <c r="D10" s="7" t="s">
+      <c r="E10" s="7" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="C11" s="7" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>226</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>228</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>229</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>231</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>218</v>
+        <v>232</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>203</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>205</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>207</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>209</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>211</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>114</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>213</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>214</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>215</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>217</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>218</v>
+        <v>232</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>221</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>243</v>
+        <v>218</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>244</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>246</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>228</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>218</v>
+        <v>232</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>248</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>231</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>218</v>
+        <v>232</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>250</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
         <v>252</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>253</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>203</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>254</v>
@@ -6197,102 +6194,102 @@
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>114</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>213</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>214</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>215</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>217</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>218</v>
+        <v>232</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>259</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>221</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>243</v>
+        <v>218</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>261</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="C37" s="7" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>263</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>228</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>265</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>231</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>218</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>267</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>268</v>
       </c>
     </row>