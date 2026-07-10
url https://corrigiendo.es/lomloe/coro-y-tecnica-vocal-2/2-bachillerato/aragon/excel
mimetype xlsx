--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="422">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="421">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Coro y tecnica vocal 2</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:39</t>
+    <t>10/07/2026 20:32</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Coro y Técnica Vocal II en 2.º Bachillerato, por lo que aplica íntegramente el currículo estatal del RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Coro y tecnica vocal 2</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantiene íntegro el currículo estatal sin añadidos ni modificaciones.</t>
   </si>
@@ -690,269 +690,266 @@
     <t xml:space="preserve">
 • Recursos interpretativos y escénicos. Curva de tensiones musicales.
 • Técnicas de expresión corporal. Relación de la emisión vocal y el movimiento.
 • Premisas para el desarrollo de la improvisación.
 • La percusión corporal y otros diseños coreográficos.
 • Funciones de la producción artística: preproducción, organización de ensayos, apoyo técnico y difusión.</t>
   </si>
   <si>
     <t>4.1: Mostrar, en la actuación, una actitud escénica adecuada y respeto por el público.
 4.2: Participar, con iniciativa, responsabilidad y conciencia de grupo, en el montaje de proyectos escénicos.</t>
   </si>
   <si>
     <t>CE.CTV.3
 CE.CTV.4</t>
   </si>
   <si>
     <t>Rúbrica de desempeño en concierto público, autoevaluación del rol asumido en la producción y coevaluación del compromiso grupal.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Voces que cuentan: podcast de coro y técnica vocal</t>
+    <t>El coro documenta</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Interpreta, analiza y difunde el patrimonio vocal aragonés</t>
+    <t>Patrimonio musical aragonés en producción digital</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>El IES Ramón Pignatelli de Zaragoza cuenta con un grupo de Coro y Técnica Vocal II de 2º Bachillerato, compuesto por 18 estudiantes con diversos niveles de experiencia musical. La SdA se desarrolla durante el primer trimestre y culmina con la publicación de un podcast en la plataforma del centro, dirigido al alumnado de 1º de Bachillerato de la misma materia en otros institutos aragoneses.</t>
+    <t>El coro del instituto necesita renovar sus miembros. El alumnado de 2º de Bachillerato, como grupo más veterano, se propone crear un vídeo documental que muestre el proceso de montaje de una obra aragonesa y su interpretación final, para presentarlo a los grupos de 1º de Bachillerato en una sesión de tutoría.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Podréis crear un podcast de tres episodios en el que analicéis, interpretéis y expliquéis piezas vocales representativas de Aragón, demostrando vuestra técnica vocal y capacidad de comunicación artística?</t>
+    <t>Montar e interpretar una pieza del patrimonio musical aragonés, documentando todo el proceso (ejercicios técnicos, improvisaciones, ensayos, producción) para elaborar un vídeo divulgativo que muestre el trabajo coral y su valor artístico.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Equipo de audio: micrófonos, altavoces, auriculares
-[...4 lines deleted...]
-• Rúbrica de evaluación y plantillas de guion</t>
+• Partitura de 'Canción de cuna aragonesa' de Antón García Abril
+• Auriculares y micrófonos para grabaciones
+• Cámaras o móviles con trípode
+• Software de edición de vídeo (DaVinci Resolve o similar)
+• Pizarra digital para storyboard
+• Reproductor de audio para ejercicios</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (edición y publicación de podcast), Competencia social y cívica (trabajo en equipo, respeto por el patrimonio cultural), Competencia en conciencia y expresión cultural (análisis e interpretación de repertorio aragonés), Competencia en comunicación lingüística (elaboración de guion y exposición oral).</t>
+    <t>Educación artística y cultural, competencia digital, trabajo en equipo, iniciativa personal.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se presenta el reto de crear un podcast sobre el patrimonio vocal aragonés. Los estudiantes escuchan ejemplos de piezas aragonesas (jotas, polifonía renacentista, etc.) y dos episodios de podcast musical como modelo. Se forman grupos de 4-5 personas y se asigna un rol (guionista, técnico vocal, editor, presentador). Se define el plan de trabajo y se entrega una rúbrica de evaluación.</t>
-[...2 lines deleted...]
-    <t>Registro de grupos y roles acordados; borrador del plan de trabajo.</t>
+    <t>Se presenta el encargo: crear un vídeo documental sobre el montaje de una obra aragonesa para captar nuevos coralistas. Se visiona un ejemplo breve (otro coro escolar) y se acota la pregunta guía. El alumnado se organiza en equipos y asigna roles de producción (grabación, edición, guion, musical, vestuario).</t>
+  </si>
+  <si>
+    <t>Lista de roles y plan de trabajo inicial.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Sesiones teórico-prácticas: (a) Análisis de la relación texto-música: se analizan fragmentos de canciones aragonesas, identificando curvas de tensión y recursos expresivos. (b) Técnica vocal: ejercicios de respiración, impostación, articulación y dinámica; se graban muestras para autoevaluación. (c) Interpretación coral: trabajo de afinación, fraseo y equilibrio en una pieza facilitada por el docente. Cada grupo selecciona su repertorio (de una lista) y comienza a preparar su interpretación.</t>
-[...2 lines deleted...]
-    <t>Fichas de análisis individuales; grabaciones de ejercicios técnicos; selección de repertorio justificada.</t>
+    <t>Talleres de técnica vocal (respiración, impostación) e improvisación. Se entrega la partitura de la 'Canción de cuna aragonesa' y se analiza su contexto. Se realizan ejercicios de escucha activa y afinación. Cada alumno graba un ejercicio o improvisación personal para el vídeo.</t>
+  </si>
+  <si>
+    <t>Grabaciones de ejercicios e improvisaciones.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Los grupos redactan el guion de los tres episodios del podcast: Episodio 1 (análisis de la pieza), Episodio 2 (ejercicios técnicos y comentarios), Episodio 3 (interpretación completa y reflexión escénica). Ensayan la interpretación coral y graban las pistas de audio (voz y música) con el móvil o micrófonos del aula. El docente supervisa y da feedback técnico.</t>
-[...2 lines deleted...]
-    <t>Guion escrito de cada episodio; grabaciones de audio de las pistas.</t>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Montaje coral de la obra: se ensaya por cuerdas y en conjunto, trabajando afinación, dinámicas y expresión. Se graban fragmentos de ensayos. El equipo de guion elabora un storyboard del vídeo.</t>
+  </si>
+  <si>
+    <t>Grabaciones de ensayos y storyboard.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>2 sesiones</t>
-[...5 lines deleted...]
-    <t>Archivo de audio final del podcast (3 episodios); entrada de blog con presentación.</t>
+    <t>Grabación de la actuación final (con vestuario y puesta en escena). Los equipos de edición ensamblan el vídeo: introducción, secuencias de ejercicios, ensayos, entrevistas (si se graban) y actuación. Se añaden títulos y música. Se exporta el vídeo.</t>
+  </si>
+  <si>
+    <t>Vídeo final editado.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Visionado y audición colectiva de los podcasts de todos los grupos. Cada grupo realiza una autoevaluación mediante la rúbrica y una coevaluación a otro grupo (oral y por escrito). Se debate sobre el aprendizaje adquirido, dificultades y logros. El docente recoge las evidencias y completa la evaluación final de la SdA.</t>
-[...2 lines deleted...]
-    <t>Autoevaluaciones escritas; coevaluaciones; reflexión grupal grabada en audio.</t>
+    <t>Visionado conjunto del vídeo. Cada alumno completa una autoevaluación y coevaluación mediante rúbricas. Se discute cómo mejorar el proceso. El vídeo se comparte con la audiencia real (1º Bachillerato) en una tutoría.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas, diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>La voz medida: investigación acústica en el coro</t>
-[...8 lines deleted...]
-    <t>¿Cómo influye la aplicación de la técnica vocal en los parámetros acústicos (frecuencia, intensidad, vibrato) de la interpretación coral, y cómo podemos medirlo y comunicarlo de forma rigurosa?</t>
+    <t>Investiga tu voz: del dato a la actuación</t>
+  </si>
+  <si>
+    <t>Un estudio de la interpretación coral a través de la investigación con datos propios</t>
+  </si>
+  <si>
+    <t>El coro del centro se prepara para un concierto didáctico abierto a la comunidad local. Al mismo tiempo, el alumnado debe investigar cómo sus decisiones técnicas afectan la percepción del público, usando grabaciones y encuestas como datos primarios.</t>
+  </si>
+  <si>
+    <t>Diseñar, ejecutar y comunicar una investigación sobre la relación entre la técnica vocal aplicada (respiración, postura, articulación) y la percepción emocional del público, utilizando grabaciones, encuestas y análisis de datos propios, y culminar con una actuación que incorpore las conclusiones.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Software Audacity (gratuito) instalado en ordenadores del aula de música
-[...2 lines deleted...]
-• Plantilla de informe científico
+• Partitura de obra coral (preferiblemente de compositor aragonés)
+• Grabadora de audio/video
+• App de medición de sonido (ej. Decibel X)
+• Plantilla de encuesta
+• Hoja de cálculo para gráficos
+• Cuaderno de equipo
 • Rúbricas de evaluación</t>
   </si>
   <si>
-    <t>Competencia matemática y en ciencia, tecnología e ingeniería (análisis de datos, uso de software); competencia digital (grabación, edición); competencia en comunicación lingüística (redacción del informe); competencia personal, social y de aprender a aprender (autoevaluación, trabajo en equipo).</t>
-[...32 lines deleted...]
-    <t>Rúbricas de coevaluación y autoevaluación cumplimentadas.</t>
+    <t>Competencia en comunicación lingüística (redacción del informe, exposición oral), competencia matemática y en ciencia, tecnología e ingeniería (tratamiento de datos), competencia personal, social y de aprender a aprender (autoevaluación y trabajo en equipo).</t>
+  </si>
+  <si>
+    <t>Se lanza el reto: investigar cómo la técnica vocal influye en la recepción emocional del público. Se visiona un fragmento de un coro profesional y se debate. Se formulan hipótesis iniciales sobre qué aspectos técnicos (respiración, intensidad, articulación) pueden ser más determinantes.</t>
+  </si>
+  <si>
+    <t>Hipótesis iniciales en el cuaderno de grupo.</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes necesarios: análisis de la partitura (relación texto-música, curva de tensiones) y fundamentos de técnica vocal (respiración, apoyo, articulación). También se introduce la metodología de investigación: diseño de encuesta de percepción emocional, plan de grabación y análisis de datos.</t>
+  </si>
+  <si>
+    <t>Análisis escrito de la obra (criterio 1.1 y 1.2) y diseño de la encuesta.</t>
+  </si>
+  <si>
+    <t>El alumnado ensaya la obra aplicando las técnicas trabajadas y realiza grabaciones de distintas versiones (variando, por ejemplo, la intensidad o la articulación). Paralelamente, administran la encuesta a un público piloto (compañeros de otro curso). Recogen datos: resultados de encuesta y medidas básicas de grabación (ej. nivel de presión sonora con app). Analizan los datos buscando correlaciones entre técnica y percepción emocional.</t>
+  </si>
+  <si>
+    <t>Datos recogidos, tablas y gráficos de análisis.</t>
+  </si>
+  <si>
+    <t>Con los datos analizados, elaboran el informe final (conclusiones, gráficos) y preparan la actuación. Se define la puesta en escena (criterio 4.2) y se ensaya la actuación incorporando los hallazgos (por ejemplo, modificar ciertos pasajes según lo que mejora la percepción). Se produce una grabación comentada de la obra y se organiza el concierto didáctico.</t>
+  </si>
+  <si>
+    <t>Informe final, grabación comentada, ensayos generales.</t>
+  </si>
+  <si>
+    <t>Se realiza el concierto didáctico (actuación final) ante la audiencia real. Tras la actuación, se aplica la rúbrica de observación para los criterios 3.1 y 4.1, y se revisan los informes. Cada equipo presenta sus conclusiones y recibe feedback de la audiencia. Coevaluación y autoevaluación mediante diana.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas, diana de autoevaluación, acta de coevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Conecta con tu voz: concierto en residencia de mayores</t>
-[...8 lines deleted...]
-    <t>Organizar y realizar con éxito una actuación coral para un público real (residentes de una residencia), integrando técnica vocal, expresión escénica y comunicación emocional, y evaluando el impacto de la experiencia.</t>
+    <t>Voces que unen</t>
+  </si>
+  <si>
+    <t>Concierto coral de impacto comunitario</t>
+  </si>
+  <si>
+    <t>El centro quiere abrir sus puertas al barrio y ofrecer una actividad cultural gratuita. El coro de 2º de Bachillerato asume el reto de preparar y ofrecer un concierto público que muestre el trabajo realizado durante el curso y que, además, genere un vínculo emocional con la audiencia local.</t>
+  </si>
+  <si>
+    <t>Organizar y ejecutar un concierto coral para la comunidad del barrio, integrando análisis del repertorio, técnica vocal, expresión escénica y gestión de la producción.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Aula de música con piano y equipo de sonido
-[...37 lines deleted...]
-    <t>Diario reflexivo, rúbrica de autoevaluación</t>
+• Partituras seleccionadas
+• Audio/vídeo de referencia
+• Aula de música con espejos y equipo de sonido
+• Material de producción (cartelería, programa de mano)</t>
+  </si>
+  <si>
+    <t>Educación emocional, trabajo en equipo, responsabilidad social, tratamiento de la información (programa de mano).</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo: dar un concierto al barrio. Se escuchan ejemplos de conciertos corales comunitarios y se formula la pregunta guía. Se forman equipos de producción (logística, comunicación, programa).</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas y primeras hipótesis sobre el repertorio.</t>
+  </si>
+  <si>
+    <t>Se analizan las piezas candidatas (criterios 1.1, 1.2), se estudia la relación texto-música, y se realizan ejercicios técnicos vocales (respiración, afinación) aplicados a las obras.</t>
+  </si>
+  <si>
+    <t>Ejercicios de análisis y grabaciones de práctica.</t>
+  </si>
+  <si>
+    <t>Ensayos por voces y tutti, trabajando sonido de conjunto y expresión escénica. Cada equipo de producción avanza sus tareas (cartelería, contacto con la residencia, diseño del programa de mano).</t>
+  </si>
+  <si>
+    <t>Registro en diario de ensayos y minuta de reuniones de producción.</t>
+  </si>
+  <si>
+    <t>Ensayo general, ajustes finales, y realización del concierto. Se recoge evidencia de la actuación (grabación) y de la actitud escénica (4.1).</t>
+  </si>
+  <si>
+    <t>Grabación del concierto y reflexión del equipo sobre su rol.</t>
+  </si>
+  <si>
+    <t>Autoevaluación, coevaluación y asignación de niveles de logro con rúbricas. Se discute el impacto en la comunidad.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación del contenido musical.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer partituras en diferentes formatos: notación estándar, cifrado americano, y representación gráfica de alturas y ritmos para facilitar la comprensión de piezas vocales de distintos estilos.
@@ -2069,1185 +2066,1185 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>144</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>307</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>308</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>311</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>314</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>317</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>320</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>323</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>324</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>327</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>330</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>332</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>333</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>336</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="B7" s="7" t="s">
         <v>339</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="C7" s="7" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>342</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>345</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>212</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>116</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>350</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>218</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>354</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>355</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>358</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>359</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>362</v>
       </c>
-      <c r="C5" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>365</v>
       </c>
-      <c r="C6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>368</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>369</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>358</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>372</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>375</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>378</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>379</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>380</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>381</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="D3" s="9">
         <v>10.0</v>
       </c>
       <c r="E3" s="9">
         <v>10.0</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D4" s="9">
         <v>10.0</v>
       </c>
       <c r="E4" s="9">
         <v>10.0</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="D5" s="9">
         <v>25.0</v>
       </c>
       <c r="E5" s="9">
         <v>25.0</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>3.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="D6" s="9">
         <v>20.0</v>
       </c>
       <c r="E6" s="9">
         <v>20.0</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>4.1</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D7" s="9">
         <v>10.0</v>
       </c>
       <c r="E7" s="9">
         <v>10.0</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>4.2</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="D8" s="9">
         <v>10.0</v>
       </c>
       <c r="E8" s="9">
         <v>10.0</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9">
         <f>SUM(E3:E8)</f>
         <v>85</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:J31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="8" t="s">
+        <v>388</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>3.1</v>
       </c>
       <c r="G1" s="8">
         <v>4.1</v>
       </c>
       <c r="H1" s="8">
         <v>4.2</v>
       </c>
       <c r="I1" s="8" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="J1" s="8" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="7" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:H2),"")</f>
         <v/>
       </c>
       <c r="J2" s="7"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="7" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:H3),"")</f>
         <v/>
       </c>
       <c r="J3" s="7"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="7" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:H4),"")</f>
         <v/>
       </c>
       <c r="J4" s="7"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="7" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:H5),"")</f>
         <v/>
       </c>
       <c r="J5" s="7"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="7" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:H6),"")</f>
         <v/>
       </c>
       <c r="J6" s="7"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="7" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:H7),"")</f>
         <v/>
       </c>
       <c r="J7" s="7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="7" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:H8),"")</f>
         <v/>
       </c>
       <c r="J8" s="7"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="7" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:H9),"")</f>
         <v/>
       </c>
       <c r="J9" s="7"/>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="7" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:H10),"")</f>
         <v/>
       </c>
       <c r="J10" s="7"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="7" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:H11),"")</f>
         <v/>
       </c>
       <c r="J11" s="7"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="7" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:H12),"")</f>
         <v/>
       </c>
       <c r="J12" s="7"/>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="7" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:H13),"")</f>
         <v/>
       </c>
       <c r="J13" s="7"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="7" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:H14),"")</f>
         <v/>
       </c>
       <c r="J14" s="7"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="7" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:H15),"")</f>
         <v/>
       </c>
       <c r="J15" s="7"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="7" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:H16),"")</f>
         <v/>
       </c>
       <c r="J16" s="7"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="7" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:H17),"")</f>
         <v/>
       </c>
       <c r="J17" s="7"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="7" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:H18),"")</f>
         <v/>
       </c>
       <c r="J18" s="7"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="7" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:H19),"")</f>
         <v/>
       </c>
       <c r="J19" s="7"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="7" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:H20),"")</f>
         <v/>
       </c>
       <c r="J20" s="7"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="7" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:H21),"")</f>
         <v/>
       </c>
       <c r="J21" s="7"/>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="7" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:H22),"")</f>
         <v/>
       </c>
       <c r="J22" s="7"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="7" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:H23),"")</f>
         <v/>
       </c>
       <c r="J23" s="7"/>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="7" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:H24),"")</f>
         <v/>
       </c>
       <c r="J24" s="7"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="7" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:H25),"")</f>
         <v/>
       </c>
       <c r="J25" s="7"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="7" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:H26),"")</f>
         <v/>
       </c>
       <c r="J26" s="7"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="7" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:H27),"")</f>
         <v/>
       </c>
       <c r="J27" s="7"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="7" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:H28),"")</f>
         <v/>
       </c>
       <c r="J28" s="7"/>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="7" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:H29),"")</f>
         <v/>
       </c>
       <c r="J29" s="7"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="7" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:H30),"")</f>
         <v/>
       </c>
       <c r="J30" s="7"/>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="7" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:H31),"")</f>
         <v/>
       </c>
       <c r="J31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="180">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
@@ -5423,68 +5420,68 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>224</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>225</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>226</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>228</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>232</v>
+        <v>225</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>233</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>235</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>221</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>236</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>237</v>
       </c>
     </row>
@@ -5574,276 +5571,276 @@
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>220</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>221</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>245</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>224</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>247</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>228</v>
       </c>
       <c r="C24" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="D24" s="7" t="s">
         <v>249</v>
       </c>
-      <c r="D24" s="7" t="s">
+      <c r="E24" s="7" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>235</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>221</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>253</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>206</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>208</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>210</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>212</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>214</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>116</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>216</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>217</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>218</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>220</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>221</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>262</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>224</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>228</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>235</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>221</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -5852,236 +5849,236 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>144</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>273</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>274</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>277</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>278</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>281</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>282</v>
-      </c>
-[...1 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>284</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>287</v>
       </c>
-      <c r="B6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="C7" s="7" t="s">
+        <v>289</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="C8" s="7" t="s">
+        <v>291</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>294</v>
       </c>
-      <c r="B9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="7" t="s">
+      <c r="D9" s="7" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="C10" s="7" t="s">
+        <v>296</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
+        <v>300</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>301</v>
-      </c>
-[...7 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="C13" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="D13" s="7" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="C14" s="7" t="s">
+        <v>304</v>
+      </c>
+      <c r="D14" s="7" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>