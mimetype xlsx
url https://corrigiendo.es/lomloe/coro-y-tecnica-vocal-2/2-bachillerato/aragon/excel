--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:32</t>
+    <t>01/09/2026 15:10</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Coro y Técnica Vocal II en 2.º Bachillerato, por lo que aplica íntegramente el currículo estatal del RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Coro y tecnica vocal 2</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantiene íntegro el currículo estatal sin añadidos ni modificaciones.</t>
   </si>