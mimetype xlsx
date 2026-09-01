--- v0 (2026-05-27)
+++ v1 (2026-09-01)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="421">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="420">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Coro y tecnica vocal 2</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>27/05/2026 23:42</t>
+    <t>01/09/2026 15:10</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para Coro y Técnica Vocal II; se aplica el currículo estatal del RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Coro y tecnica vocal 2</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantienen íntegramente las competencias específicas, criterios de evaluación y saberes básicos del Real Decreto 243/2022 para Coro y Técnica Vocal II en 2.º Bachillerato.</t>
   </si>
@@ -696,271 +696,265 @@
   <si>
     <t xml:space="preserve">
 • Recursos interpretativos y escénicos. Curva de tensiones musicales.
 • Técnicas de expresión corporal. Relación de la emisión vocal y el movimiento.
 • La percusión corporal y otros diseños coreográficos.
 • Funciones de la producción artística: preproducción, organización de ensayos, apoyo técnico y difusión.
 • Oportunidades de desarrollo personal, social, académico y profesional ligadas al ámbito musical.</t>
   </si>
   <si>
     <t>4.1: Mostrar, en la actuación, una actitud escénica adecuada y respeto por el público.
 4.2: Participar, con iniciativa, responsabilidad y conciencia de grupo, en el montaje de proyectos escénicos.</t>
   </si>
   <si>
     <t>CE.4: Participar en proyectos escénicos, realizando actuaciones y asumiendo tareas propias de la producción.</t>
   </si>
   <si>
     <t>Rúbrica de desempeño escénico, portafolio de tareas de producción (difusión, programas de mano) y autoevaluación final del proceso grupal.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>De la partitura al videoblog: el coro se digitaliza</t>
+    <t>Voz y escena: el coro en la era digital</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un videoblog educativo sobre análisis, técnica e interpretación vocal</t>
+    <t>Creación de un videoblog coral para el barrio</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Instituto público de la Comunidad de Madrid, grupo de 2º Bachillerato de Coro y Técnica Vocal II con 3 horas semanales. Se busca generar un recurso digital útil para futuros alumnos de 1º Bachillerato que cursarán la asignatura.</t>
+    <t>El instituto participa en el programa 'Música en los Barrios' del Ayuntamiento de Madrid, y se nos pide generar contenido digital sobre repertorio vocal madrileño para difundir en redes sociales y en la web del distrito.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Diseñar y grabar un videoblog educativo que analice una pieza vocal del repertorio del coro, explique la relación entre texto y música, demuestre ejercicios técnicos vocales y presente una interpretación de la pieza, dirigido a estudiantes de 1º Bachillerato.</t>
+    <t>Diseñar y grabar un videoblog coral (de 5-7 minutos) en el que se analice una pieza vocal madrileña, se interprete en grupo (con técnica vocal adecuada) y se expliquen las decisiones interpretativas y escénicas, dirigido a la comunidad educativa y vecinal.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Aula de música con equipo de sonido
-[...5 lines deleted...]
-• Rúbrica de evaluación</t>
+• Listado de piezas vocales madrileñas (zarzuelas, tonadillas, etc.)
+• Partituras y grabaciones de referencia
+• Micrófonos, cámara o móvil para grabación
+• Software de edición de vídeo (DaVinci Resolve o similar)
+• Ficha analítica guiada, rúbrica, diario de ensayos</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (edición y publicación de video), Competencia en comunicación lingüística (guion y explicaciones), Competencia personal, social y de aprender a aprender (trabajo en equipo, autoevaluación).</t>
+    <t>Educación para la ciudadanía (puesta en valor del patrimonio cultural local) y competencia digital (creación de contenido audiovisual).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se presenta el reto: crear un videoblog educativo sobre una pieza vocal del repertorio del coro. Se forman grupos de 4-5 alumnos y se seleccionan piezas. Se visionan ejemplos de videoblogs musicales y se establecen criterios de calidad.</t>
-[...2 lines deleted...]
-    <t>Registro de la selección de pieza y reparto de roles en el grupo.</t>
+    <t>Se presenta el encargo del programa 'Música en los Barrios'. Se visiona un videoblog coral modelo (p.ej., del Coro de la Comunidad de Madrid) y se debate sobre cómo analizar y comunicar la música vocal. Se formula la pregunta guía y se forman grupos de 4-5 alumnos.</t>
+  </si>
+  <si>
+    <t>Preguntas iniciales y lluvia de ideas en el cuaderno de equipo.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Sesiones teórico-prácticas sobre análisis texto-música, curva de tensiones, y ejercicios técnicos vocales. Cada grupo analiza su pieza y prepara un guion preliminar. Se realizan ejercicios de relajación y técnica vocal en clase.</t>
-[...2 lines deleted...]
-    <t>Guion preliminar escrito o mapa conceptual del análisis.</t>
+    <t>Talleres sobre análisis texto-música (curva de tensiones, estilos) y sobre técnica vocal (respiración, emisión, articulación). Se practican ejercicios de relajación y postura. Cada grupo selecciona una pieza vocal madrileña (zarzuela, copla, etc.) de un listado proporcionado.</t>
+  </si>
+  <si>
+    <t>Ficha analítica de la pieza (estilo, texto, curva de tensiones) y registro de ejercicios vocales.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
+    <t>Ensayos de la pieza por grupos, con énfasis en el sonido de conjunto (afinación, empaste, equilibrio). Cada alumno reflexiona sobre su papel (solista, acompañante, director, etc.) y anota sus potencialidades. Se graba un ensayo general para autoevaluación.</t>
+  </si>
+  <si>
+    <t>Diario de ensayos (reflexión individual sobre el papel y los logros) y grabación del ensayo.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Grabación definitiva del videoblog: los grupos integran el análisis (de la fase 2), la interpretación (de la fase 3) y la reflexión escénica. Se edita el vídeo (subtítulos, imágenes de apoyo) y se prepara la publicación. Se asumen tareas de producción (guion, cámara, edición, presentación).</t>
+  </si>
+  <si>
+    <t>Videoblog final y documento de producción (guion, reparto de tareas).</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Visionado conjunto de los videoblogs. Coevaluación mediante rúbricas (cada grupo evalúa a otro). Autoevaluación individual con diana de logros. Se asignan niveles de logro 1-4 para cada criterio basándose en las evidencias recogidas en las fases.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Investiga tu voz: datos que mejoran el coro</t>
+  </si>
+  <si>
+    <t>Un estudio de hábitos vocales en nuestro centro</t>
+  </si>
+  <si>
+    <t>El coro del centro quiere dar un salto de calidad en sus interpretaciones, pero carece de datos objetivos sobre sus propios hábitos y técnica. El grupo asume el rol de investigadores para generar evidencia y proponer mejoras fundamentadas.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una investigación primaria sobre hábitos y capacidad vocal del coro, analizar los datos y proponer recomendaciones fundamentadas para mejorar la técnica y el rendimiento grupal.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Afinador cromático (app móvil)
+• Grabadora de audio (móvil o portátil)
+• Hoja de registro impresa
+• Hoja de cálculo (Google Sheets o Excel)
+• Pizarra y rotuladores
+• Vídeo o esquema de anatomía vocal</t>
+  </si>
+  <si>
+    <t>Educación para la salud (cuidado de la voz), competencia digital (tratamiento de datos y comunicación), competencia social (trabajo en equipo y responsabilidad).</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: el director del coro pide ayuda para mejorar. El alumnado debate qué datos serían útiles (rango vocal, hábitos, tipo de respiración) y formula una pregunta de investigación. Se forman equipos.</t>
+  </si>
+  <si>
+    <t>Pregunta de investigación formulada por equipo.</t>
+  </si>
+  <si>
+    <t>Taller sobre diseño de instrumentos: cómo medir rango vocal con afinador, cómo llevar un diario de práctica, cómo grabar y analizar la emisión. También se estudia la relación texto-música a partir de una obra coral modelo.</t>
+  </si>
+  <si>
+    <t>Diseño de instrumentos de recogida (hoja de registro, guion de diario).</t>
+  </si>
+  <si>
+    <t>Cada equipo recoge datos: miden rango vocal antes y después de calentamiento, registran ejercicios e improvisaciones, llevan el diario. Combian datos con otros equipos. En la segunda sesión, vuelcan los datos en una hoja de cálculo y buscan patrones.</t>
+  </si>
+  <si>
+    <t>Hoja de datos completa y tabla resumen.</t>
+  </si>
+  <si>
+    <t>Elaboran el informe: incluyen análisis de la pieza elegida (criterios 1.1 y 1.2), gráficos con los datos, conclusiones y recomendaciones. Preparan la exposición oral para el director y el departamento.</t>
+  </si>
+  <si>
+    <t>Informe completo (borrador y versión final).</t>
+  </si>
+  <si>
+    <t>Exposición oral ante el director del coro y profesores. Coevaluación entre equipos. Cada estudiante rellena una diana de autoevaluación. El docente completa la rúbrica y asigna niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Exposición oral, diana de autoevaluación y rúbrica del docente.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Concierto que Abraza: Coro para el Barrio</t>
+  </si>
+  <si>
+    <t>Un proyecto coral con impacto comunitario</t>
+  </si>
+  <si>
+    <t>El instituto se vincula con la Residencia de Mayores 'La Paz', situada a dos calles del centro. El alumnado de 2º de Bachillerato de Coro y Técnica Vocal II asume el reto de ofrecer un concierto adaptado a un público no especializado pero con gran experiencia vital, buscando generar un intercambio emocional a través de la música.</t>
+  </si>
+  <si>
+    <t>Diseñar, ensayar y ejecutar un concierto coral de 20-30 minutos para los residentes de la Residencia 'La Paz', seleccionando 3-4 piezas de distintos estilos que favorezcan la conexión emocional, trabajando la expresión vocal y escénica, y asumiendo tareas de producción (programa de mano, presentación, logística).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Partituras del repertorio seleccionado
+• Equipo de audio para grabación y reproducción
+• Programa de mano en papel o digital
+• Vídeos de coros de referencia
+• Ficha de ejercicios vocales</t>
+  </si>
+  <si>
+    <t>Educación emocional (empatía intergeneracional), trabajo en equipo, responsabilidad cívica.</t>
+  </si>
+  <si>
+    <t>Se presenta el proyecto: contacto con la residencia, visión de un video de coro comunitario. Se define la pregunta guía y se acuerda el repertorio candidato (canciones de su época, zarzuela, villancicos modernos). Se forman equipos de producción (programa, presentación, logística).</t>
+  </si>
+  <si>
+    <t>Lista de repertorio acordado y asignación de roles de producción.</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Los grupos ensayan la interpretación de la pieza con atención a la técnica vocal y al sonido de conjunto. Graban las tomas de audio y video de los ejercicios y la actuación. Se revisa el guion y se adapta a las grabaciones.</t>
-[...137 lines deleted...]
-    <t>Dossier completo y rúbrica de autoevaluación.</t>
+    <t>Se trabajan los saberes: técnica vocal (ejercicios de respiración, emisión, articulación), análisis texto-música de las piezas seleccionadas, y recursos expresivos. Se realizan improvisaciones vocales para explorar dinámicas y matices. Se visionan fragmentos de coros en directo para identificar buena praxis escénica.</t>
+  </si>
+  <si>
+    <t>Grabaciones de ejercicios individuales y análisis escrito de una pieza (texto, curva de tensiones).</t>
+  </si>
+  <si>
+    <t>Ensayos por secciones (sopranos, altos, etc.) y tutti: atención a afinación, empaste, matices. Se integran movimientos escénicos básicos. Cada equipo de producción prepara su tarea (programa, presentación, cartelería). Se realiza un simulacro de concierto para el propio grupo.</t>
+  </si>
+  <si>
+    <t>Grabación del simulacro y borrador del programa de mano.</t>
+  </si>
+  <si>
+    <t>Ensayo general en el aula, ajuste final. Visita a la residencia para reconocer el espacio y realizar el concierto (1 sesión). Tras la actuación, breve coloquio con los residentes.</t>
+  </si>
+  <si>
+    <t>Concierto grabado y programa de mano definitivo.</t>
+  </si>
+  <si>
+    <t>Visionado conjunto de la grabación del concierto. Autoevaluación individual y coevaluación por equipos según rúbrica. Debate sobre el impacto personal y comunitario. Elaboración de una carta de agradecimiento a la residencia.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y carta de agradecimiento.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación del contenido musical.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer partituras en diferentes formatos: notación estándar, cifrado americano, y representación gráfica de alturas y ritmos para facilitar la comprensión de piezas vocales de distintos estilos.
 • Proporcionar audios y vídeos de las mismas piezas interpretadas por distintas agrupaciones (coro profesional, amateur, versión instrumental) para comparar rasgos de estilo.
 • Incluir esquemas visuales que relacionen los elementos musicales (melodía, armonía, textura) con las características culturales de la obra, usando mapas conceptuales o infografías.</t>
   </si>
@@ -2068,1236 +2062,1236 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>146</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>305</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>306</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>309</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>312</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>315</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>318</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>321</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>322</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>325</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>328</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>331</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>334</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="B7" s="7" t="s">
         <v>337</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="C7" s="7" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>340</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>343</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>214</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>118</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>348</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>220</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>351</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>352</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>353</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>356</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>357</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>360</v>
       </c>
-      <c r="C5" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>363</v>
       </c>
-      <c r="C6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>366</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>367</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>356</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>370</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>373</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>376</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>377</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>378</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="D3" s="9">
         <v>10.0</v>
       </c>
       <c r="E3" s="9">
         <v>10.0</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D4" s="9">
         <v>10.0</v>
       </c>
       <c r="E4" s="9">
         <v>10.0</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="D5" s="9">
         <v>25.0</v>
       </c>
       <c r="E5" s="9">
         <v>25.0</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>3.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="D6" s="9">
         <v>10.0</v>
       </c>
       <c r="E6" s="9">
         <v>10.0</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>3.2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="D7" s="9">
         <v>10.0</v>
       </c>
       <c r="E7" s="9">
         <v>10.0</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>4.1</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D8" s="9">
         <v>10.0</v>
       </c>
       <c r="E8" s="9">
         <v>10.0</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>4.2</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="D9" s="9">
         <v>10.0</v>
       </c>
       <c r="E9" s="9">
         <v>10.0</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="9"/>
       <c r="E10" s="9">
         <f>SUM(E3:E9)</f>
         <v>85</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="8" t="s">
+        <v>387</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>3.1</v>
       </c>
       <c r="G1" s="8">
         <v>3.2</v>
       </c>
       <c r="H1" s="8">
         <v>4.1</v>
       </c>
       <c r="I1" s="8">
         <v>4.2</v>
       </c>
       <c r="J1" s="8" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="K1" s="8" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="7" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:I2),"")</f>
         <v/>
       </c>
       <c r="K2" s="7"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="7" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:I3),"")</f>
         <v/>
       </c>
       <c r="K3" s="7"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="7" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:I4),"")</f>
         <v/>
       </c>
       <c r="K4" s="7"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="7" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:I5),"")</f>
         <v/>
       </c>
       <c r="K5" s="7"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="7" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:I6),"")</f>
         <v/>
       </c>
       <c r="K6" s="7"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="7" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:I7),"")</f>
         <v/>
       </c>
       <c r="K7" s="7"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="7" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:I8),"")</f>
         <v/>
       </c>
       <c r="K8" s="7"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="7" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:I9),"")</f>
         <v/>
       </c>
       <c r="K9" s="7"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="7" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:I10),"")</f>
         <v/>
       </c>
       <c r="K10" s="7"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="7" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:I11),"")</f>
         <v/>
       </c>
       <c r="K11" s="7"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="7" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:I12),"")</f>
         <v/>
       </c>
       <c r="K12" s="7"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="7" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:I13),"")</f>
         <v/>
       </c>
       <c r="K13" s="7"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="7" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:I14),"")</f>
         <v/>
       </c>
       <c r="K14" s="7"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="7" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:I15),"")</f>
         <v/>
       </c>
       <c r="K15" s="7"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="7" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:I16),"")</f>
         <v/>
       </c>
       <c r="K16" s="7"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="7" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:I17),"")</f>
         <v/>
       </c>
       <c r="K17" s="7"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="7" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:I18),"")</f>
         <v/>
       </c>
       <c r="K18" s="7"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="7" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:I19),"")</f>
         <v/>
       </c>
       <c r="K19" s="7"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="7" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:I20),"")</f>
         <v/>
       </c>
       <c r="K20" s="7"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="7" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:I21),"")</f>
         <v/>
       </c>
       <c r="K21" s="7"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="7" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:I22),"")</f>
         <v/>
       </c>
       <c r="K22" s="7"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="7" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:I23),"")</f>
         <v/>
       </c>
       <c r="K23" s="7"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="7" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:I24),"")</f>
         <v/>
       </c>
       <c r="K24" s="7"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="7" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:I25),"")</f>
         <v/>
       </c>
       <c r="K25" s="7"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="7" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:I26),"")</f>
         <v/>
       </c>
       <c r="K26" s="7"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="7" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:I27),"")</f>
         <v/>
       </c>
       <c r="K27" s="7"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="7" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:I28),"")</f>
         <v/>
       </c>
       <c r="K28" s="7"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="7" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:I29),"")</f>
         <v/>
       </c>
       <c r="K29" s="7"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="7" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:I30),"")</f>
         <v/>
       </c>
       <c r="K30" s="7"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="7" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:I31),"")</f>
         <v/>
       </c>
       <c r="K31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="210">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
       <formula1>"1,2,3,4"</formula1>
@@ -5589,427 +5583,427 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>226</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>228</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>230</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>231</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D12" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="E12" s="7" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>223</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>208</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>210</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>212</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>214</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>216</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>118</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>218</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>219</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>220</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>222</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>223</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>226</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>230</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>223</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>208</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>210</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>212</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>214</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>216</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>118</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>218</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>219</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>220</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>222</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>223</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>263</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>226</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>231</v>
+        <v>265</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>266</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>230</v>
       </c>
       <c r="C37" s="7" t="s">
+        <v>265</v>
+      </c>
+      <c r="D37" s="7" t="s">
         <v>268</v>
       </c>
-      <c r="D37" s="7" t="s">
+      <c r="E37" s="7" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>223</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>272</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -6018,236 +6012,236 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>146</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>276</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>278</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>279</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>282</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>284</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>285</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="C6" s="7" t="s">
+        <v>287</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="C7" s="7" t="s">
+        <v>289</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="C8" s="7" t="s">
+        <v>291</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="C9" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="C10" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="C13" s="7" t="s">
+        <v>300</v>
+      </c>
+      <c r="D13" s="7" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="C14" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="D14" s="7" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>