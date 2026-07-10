--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="475">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="473">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Cultura audiovisual</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:39</t>
+    <t>10/07/2026 20:33</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no tiene decreto propio para Cultura Audiovisual en 1º Bachillerato; aplica íntegramente el RD 243/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Cultura audiovisual</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantienen íntegramente las competencias específicas (CE.1 a CE.4) y los criterios de evaluación (1.1 a 3.4) del Real Decreto 243/2022 para Cultura Audiovisual en 1.º de Bachillerato.</t>
   </si>
@@ -859,271 +859,266 @@
 • Medios técnicos de realización: cámara y accesorios, microfonía, equipo de iluminación.
 • Grabación de sonido, sincrónico y recreado.
 • Difusión de contenidos audiovisuales: redes sociales, salas comerciales, espacios de exhibición alternativos, festivales cinematográficos en línea y presenciales, etc.</t>
   </si>
   <si>
     <t>3.1: Confeccionar adecuadamente los equipos de trabajo para producciones colectivas.
 3.3: Demostrar flexibilidad y habilidad para resolver imprevistos.
 4.1: Justificar la elección del lenguaje, el formato y los medios técnicos.
 4.2: Seleccionar las vías de difusión más adecuadas.
 4.3: Analizar de manera abierta y respetuosa la recepción de las producciones.</t>
   </si>
   <si>
     <t>CE.CA.3
 CE.CA.4</t>
   </si>
   <si>
     <t>Observación del trabajo en equipo, memoria de producción y defensa del plan de difusión y análisis de audiencia.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Retrata y comunica: el patrimonio aragonés en un vídeo</t>
+    <t>Conquista con tu cámara el mudéjar aragonés</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de una pieza audiovisual promocional para un recurso local</t>
+    <t>Campaña de promoción del patrimonio mudéjar para jóvenes</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnado de 1.º Bachillerato de Cultura Audiovisual en un IES de Aragón. El centro se ubica en una zona con riqueza patrimonial (ej. comarca del Sobrarbe). Se plantea un reto real: elaborar un vídeo promocional (1-2 min) para un recurso turístico o cultural de la comarca, que será visionado en la Oficina de Turismo local. El proyecto se desarrolla en 10 sesiones de 55 minutos.</t>
+    <t>El instituto participa en un programa de difusión del patrimonio local y se nos encarga crear un vídeo promocional dirigido a alumnado de otros centros educativos de la zona.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos elaborar un vídeo breve, atractivo y respetuoso que promocione un recurso patrimonial de nuestra comarca y conecte con el perfil del turista que lo visita?</t>
+    <t>Planificar, grabar y editar un vídeo promocional de 2-3 minutos sobre un monumento mudéjar aragonés, dirigido a un público de su misma edad, y difundirlo en redes sociales del centro o plataforma educativa.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Cámaras de smartphones o cámaras DSLR del centro
-• Trípodes, micrófono de solapa o de mano
+• Cámaras o teléfonos móviles con cámara
+• Trípodes
+• Micrófono de solapa o externo
 • Ordenadores con software de edición (DaVinci Resolve, OpenShot o similar)
-• Pizarras digitales para presentaciones
-[...2 lines deleted...]
-• Conexión a Internet para consultar referentes y licencias Creative Commons</t>
+• Plantillas de guion literario y storyboard
+• Ejemplos de vídeos promocionales
+• Material de consulta sobre el mudéjar aragonés (folletos, webs)</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación en valores: respeto al patrimonio, trabajo en equipo, uso crítico de la imagen. Competencia digital: manejo de herramientas de grabación y edición. Emprendimiento: planificación y presentación de un producto a una audiencia real.</t>
+    <t>Educación patrimonial, competencia digital, trabajo en equipo y comunicación.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se presenta el reto: 'Promocionar un recurso de nuestra comarca con un vídeo'. Se visionan ejemplos de vídeos promocionales turísticos. Se debate sobre qué hace que un vídeo sea eficaz. Se forman equipos de 4-5 personas y se asignan roles (director, cámara, guionista, editor, responsable de sonido). Cada equipo elige un recurso local (con lista de opciones reales). Se presenta la audiencia real (Oficina de Turismo).</t>
-[...2 lines deleted...]
-    <t>Listado de equipos, roles y recurso elegido en un documento colaborativo.</t>
+    <t>Se presenta el encargo real: crear un vídeo promocional del mudéjar para 2º ESO. Se visualizan ejemplos de vídeos turísticos y se debate qué los hace efectivos. El alumnado se organiza en equipos y elige un monumento mudéjar cercano.</t>
+  </si>
+  <si>
+    <t>Cuestionario de ideas previas y elección del monumento por equipo.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
-    <t>3 sesiones</t>
-[...5 lines deleted...]
-    <t>Escaleta y guion técnico en proceso; cronograma de rodaje.</t>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Taller de lenguaje audiovisual: tipos de plano, angulaciones, movimientos de cámara, iluminación y sonido básico. Análisis de fragmentos de películas que usan estos recursos para crear atmósfera. Práctica guiada: identificar planos en vídeos dados. Se introduce la estructura del guion técnico y storyboard.</t>
+  </si>
+  <si>
+    <t>Ficha de análisis de planos y ejercicios de identificación.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Rodaje del vídeo en el recurso elegido (fuera del centro o en espacios cercanos). Se graban planos según guion. Se graba también sonido ambiente y locuciones si las hay. Se edita el material bruto (corte, selección de planos, ajuste de color y sonido). Se incorporan títulos y créditos. Se realiza una primera versión.</t>
-[...2 lines deleted...]
-    <t>Primer montaje del vídeo (rough cut) con justificación de decisiones técnicas.</t>
+    <t>Investigación sobre el monumento elegido (historia, características). Elaboración del guion literario con escaleta y del storyboard. Planificación del rodaje: desglose de planos, localizaciones, necesidades técnicas y roles del equipo.</t>
+  </si>
+  <si>
+    <t>Guion literario y storyboard completo.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>2 sesiones</t>
-[...5 lines deleted...]
-    <t>Vídeo final exportado; ficha técnica; justificación escrita (2 páginas).</t>
+    <t>Grabación del vídeo (1 sesión) y edición (1 sesión). Se aplican los conocimientos técnicos: encuadre, enfoque, grabación de voz, selección musical, montaje y transiciones.</t>
+  </si>
+  <si>
+    <t>Archivo de vídeo sin editar (opcional) y vídeo final editado.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Visionado de los vídeos en clase. Cada equipo recibe feedback de compañeros y del docente mediante rúbrica. Se valora la adecuación a la audiencia. Cada alumno escribe una autoevaluación y reflexión grupal. Se debate sobre cómo mejorarías el proceso. Se recoge el material para enviar a la Oficina de Turismo (si procede).</t>
-[...2 lines deleted...]
-    <t>Autoevaluaciones individuales; coevaluación entre equipos; rúbrica cumplimentada.</t>
+    <t>Sesión 1: Proyección del vídeo a la audiencia real (2º ESO) y recogida de feedback mediante formulario anónimo. Sesión 2: Análisis del feedback, autoevaluación según rúbrica, coevaluación entre equipos y asignación de niveles de logro. Cada equipo justifica sus decisiones de difusión.</t>
+  </si>
+  <si>
+    <t>Formularios de feedback rellenados, diana de autoevaluación, informe de análisis de recepción.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Datos en escena: documenta una realidad aragonesa con cifras</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos comunicar de forma rigurosa y atractiva un problema de Aragón usando datos y lenguaje audiovisual para concienciar a la comunidad?</t>
+    <t>Voces y datos: retrato audiovisual de un barrio aragonés</t>
+  </si>
+  <si>
+    <t>Documental con encuesta y análisis de recepción</t>
+  </si>
+  <si>
+    <t>El barrio ha cambiado en los últimos años y el ayuntamiento necesita información sobre qué percepción tienen los jóvenes de la oferta cultural local. Se pide a la clase que realice un estudio audiovisual riguroso con datos primarios.</t>
+  </si>
+  <si>
+    <t>Recoger, analizar y comunicar, a través de un documento audiovisual, la percepción de los jóvenes del barrio sobre la oferta cultural audiovisual local (cines, festivales, salas, etc.) y contrastarla con la visión de los adultos.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Cámaras de vídeo o teléfonos móviles con trípode
-[...37 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada, autoevaluación individual y propuesta de mejora.</t>
+• Cámaras de vídeo o móviles con buena grabación
+• Micrófono de solapa o corbata
+• Software de edición (DaVinci Resolve, Openshot, CapCut)
+• Plantilla de consentimiento informado
+• Hoja de cálculo para tabular encuestas
+• Proyector y altavoces para la proyección
+• Cartulina y rotuladores para cartel (o Canva)</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía (participación juvenil en la cultura); tratamiento de datos y ética en la investigación.</t>
+  </si>
+  <si>
+    <t>Presentación del encargo del ayuntamiento/vecinos: necesitan un diagnóstico audiovisual de la percepción cultural juvenil. Lluvia de ideas sobre qué preguntas hacer, a quién y cómo grabarlo. Formación de equipos y reparto de roles inicial.</t>
+  </si>
+  <si>
+    <t>Pregunta de investigación consensuada y lista con los roles decididos.</t>
+  </si>
+  <si>
+    <t>Talleres sobre redacción de guion documental, técnicas de entrevista y encuesta, ética en la obtención de datos. Práctica de manejo de cámara y sonido. Elaboración del guion literario, storyboard y plan de rodaje.</t>
+  </si>
+  <si>
+    <t>Boceto de guion y storyboard; borrador de encuesta.</t>
+  </si>
+  <si>
+    <t>Trabajo de campo: salida al barrio para realizar encuestas y entrevistas (autorizaciones firmadas). Rodaje de planos de recurso. De vuelta al aula, se tabulan las encuestas, se extraen gráficas y se seleccionan los mejores testimonios.</t>
+  </si>
+  <si>
+    <t>Grabaciones, encuestas cumplimentadas y tabla de datos.</t>
+  </si>
+  <si>
+    <t>Edición del documental (ensamblaje, inserción de gráficas, voz en off, música). Preparación del cartel y de la proyección pública. Adaptación del formato al público (ej. subtítulos si se proyecta en la plaza).</t>
+  </si>
+  <si>
+    <t>Documental finalizado y cartel de difusión.</t>
+  </si>
+  <si>
+    <t>Proyección en el centro (audiencia real: otros cursos, familias, vecinos invitados). Recogida de comentarios del público mediante una breve encuesta. Coevaluación entre equipos y autoevaluación con rúbrica. Asignación de nivel de logro para cada criterio.</t>
+  </si>
+  <si>
+    <t>Cuestionario de recepción del público y rúbrica de coevaluación cumplimentada.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Haz que se vea: campaña audiovisual para tu barrio</t>
-[...8 lines deleted...]
-    <t>Diseñar, producir y difundir una pieza audiovisual (de 2 a 3 minutos) que cuente una historia real vinculada a tu barrio o localidad aragonesa: un proyecto comunitario, una tradición en peligro, un problema medioambiental o una reivindicación social.</t>
+    <t>Salva tu pueblo con un corto</t>
+  </si>
+  <si>
+    <t>Documental participativo contra la despoblación en Aragón</t>
+  </si>
+  <si>
+    <t>Muchos municipios aragoneses pierden población año tras año. El alumnado de 1.º de Bachillerato investiga un pueblo cercano en riesgo de despoblación y crea un cortometraje documental que muestre su patrimonio, sus problemas y las iniciativas vecinales para revertir la situación. El producto final se proyectará ante la asociación de vecinos y el ayuntamiento, que valorarán su utilidad para atraer nuevos residentes o fomentar el orgullo local.</t>
+  </si>
+  <si>
+    <t>Investigar un pueblo aragonés en riesgo de despoblación y producir un cortometraje documental de 3-5 minutos que, desde una mirada crítica y propositiva, sensibilice sobre el problema y muestre posibles soluciones, para ser presentado a la comunidad local.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Cámaras de teléfonos móviles o cámaras réflex del centro
-[...40 lines deleted...]
-    <t>Rúbrica cumplimentada por alumno/a y profesor/a, memoria individual.</t>
+• Cámaras (móviles o de centro), micrófonos, trípodes.
+• Software de edición (DaVinci Resolve, Shotcut, o similar).
+• Ejemplos de cortometrajes documentales sobre despoblación.
+• Plantilla de guion literario y storyboard.
+• Hoja de planificación de producción.
+• Rúbrica de evaluación de los criterios.</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía (compromiso con el territorio), competencia digital (uso crítico de herramientas), y conciencia emocional (empatía hacia las personas afectadas por la despoblación).</t>
+  </si>
+  <si>
+    <t>Presentación del reto: la despoblación en Aragón. Visionado de un corto ejemplo y debate. Formación de equipos y elección del pueblo a investigar (con posibilidad de contacto previo con la asociación). Se formula la pregunta guía y se recogen ideas iniciales.</t>
+  </si>
+  <si>
+    <t>Cuaderno de equipo con preguntas iniciales y primeras hipótesis sobre el problema y posibles enfoques.</t>
+  </si>
+  <si>
+    <t>Talleres prácticos sobre lenguaje audiovisual: tipos de plano, angulación, guion y storyboard. Se analizan documentales sobre despoblación y se identifican recursos narrativos. Cada equipo esboza un guion literario inicial.</t>
+  </si>
+  <si>
+    <t>Ejercicios individuales de análisis de planos y estructura narrativa; borrador del guion.</t>
+  </si>
+  <si>
+    <t>Visita al pueblo (virtual o presencial) para recoger material: entrevistas a vecinos, grabación de paisajes y elementos significativos. En aula, se planifica el rodaje con hoja de planificación y se asignan roles.</t>
+  </si>
+  <si>
+    <t>Hoja de planificación detallada; material bruto de grabación.</t>
+  </si>
+  <si>
+    <t>Montaje y edición del cortometraje. Ajuste de sonido, títulos, y elección de banda sonora. Elaboración de la ficha técnica y del plan de difusión. Ensayo de la presentación al público.</t>
+  </si>
+  <si>
+    <t>Cortometraje final, ficha técnica, plan de difusión.</t>
+  </si>
+  <si>
+    <t>Proyección del cortometraje ante la asociación de vecinos y el ayuntamiento (o simulación si no es posible presencial). Debate posterior. Coevaluación entre equipos y autoevaluación. Asignación de niveles de logro a cada criterio mediante rúbrica.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y reflexión escrita individual.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples medios de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer un banco digital de imágenes y fragmentos audiovisuales organizado por estilos, formatos, géneros y culturas, con etiquetas interactivas que desplieguen definiciones de cualidades plásticas, formales y semánticas.
@@ -2249,1534 +2244,1534 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>194</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>356</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>357</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>358</v>
-      </c>
-[...4 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="C3" s="7"/>
       <c r="D3" s="7" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="C4" s="7"/>
       <c r="D4" s="7" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="C5" s="7"/>
       <c r="D5" s="7" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="C6" s="7"/>
       <c r="D6" s="7" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>368</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>369</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>370</v>
-      </c>
-[...4 lines deleted...]
-        <v>372</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>373</v>
-      </c>
-[...4 lines deleted...]
-        <v>375</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>376</v>
-      </c>
-[...4 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>379</v>
-      </c>
-[...4 lines deleted...]
-        <v>381</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>380</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>382</v>
-      </c>
-[...4 lines deleted...]
-        <v>384</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
+        <v>383</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>385</v>
-      </c>
-[...4 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>386</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>387</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>390</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>389</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>391</v>
-      </c>
-[...4 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>262</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>157</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>268</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>399</v>
+      </c>
+      <c r="D3" s="7" t="s">
         <v>400</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>401</v>
-      </c>
-[...4 lines deleted...]
-        <v>403</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>402</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>404</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>405</v>
-      </c>
-[...4 lines deleted...]
-        <v>407</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>406</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>408</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>411</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>410</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>411</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>412</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>413</v>
-      </c>
-[...4 lines deleted...]
-        <v>415</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>414</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="E7" s="7" t="s">
         <v>416</v>
-      </c>
-[...7 lines deleted...]
-        <v>418</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>418</v>
+      </c>
+      <c r="E8" s="7" t="s">
         <v>419</v>
-      </c>
-[...7 lines deleted...]
-        <v>421</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>421</v>
+      </c>
+      <c r="E9" s="7" t="s">
         <v>422</v>
-      </c>
-[...7 lines deleted...]
-        <v>424</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>71</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>424</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>425</v>
+      </c>
+      <c r="E2" s="8" t="s">
         <v>426</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>427</v>
-      </c>
-[...4 lines deleted...]
-        <v>429</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D3" s="9">
         <v>6.67</v>
       </c>
       <c r="E3" s="9">
         <v>6.67</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="D4" s="9">
         <v>6.67</v>
       </c>
       <c r="E4" s="9">
         <v>6.67</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D5" s="9">
         <v>6.67</v>
       </c>
       <c r="E5" s="9">
         <v>6.67</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="D6" s="9">
         <v>8.33</v>
       </c>
       <c r="E6" s="9">
         <v>8.33</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="D7" s="9">
         <v>8.33</v>
       </c>
       <c r="E7" s="9">
         <v>8.33</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.3</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="D8" s="9">
         <v>8.33</v>
       </c>
       <c r="E8" s="9">
         <v>8.33</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="D9" s="9">
         <v>6.25</v>
       </c>
       <c r="E9" s="9">
         <v>6.25</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="D10" s="9">
         <v>6.25</v>
       </c>
       <c r="E10" s="9">
         <v>6.25</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>3.3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="D11" s="9">
         <v>6.25</v>
       </c>
       <c r="E11" s="9">
         <v>6.25</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>3.4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="D12" s="9">
         <v>6.25</v>
       </c>
       <c r="E12" s="9">
         <v>6.25</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>4.1</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D13" s="9">
         <v>6.67</v>
       </c>
       <c r="E13" s="9">
         <v>6.67</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>4.2</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="D14" s="9">
         <v>6.67</v>
       </c>
       <c r="E14" s="9">
         <v>6.67</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>4.3</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="D15" s="9">
         <v>6.67</v>
       </c>
       <c r="E15" s="9">
         <v>6.67</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="9"/>
       <c r="E16" s="9">
         <f>SUM(E3:E15)</f>
         <v>90.010000000000005</v>
       </c>
       <c r="F16" s="7" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Q31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:Q31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" s="8" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>2.3</v>
       </c>
       <c r="I1" s="8">
         <v>3.1</v>
       </c>
       <c r="J1" s="8">
         <v>3.2</v>
       </c>
       <c r="K1" s="8">
         <v>3.3</v>
       </c>
       <c r="L1" s="8">
         <v>3.4</v>
       </c>
       <c r="M1" s="8">
         <v>4.1</v>
       </c>
       <c r="N1" s="8">
         <v>4.2</v>
       </c>
       <c r="O1" s="8">
         <v>4.3</v>
       </c>
       <c r="P1" s="8" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="Q1" s="8" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" s="7" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:O2),"")</f>
         <v/>
       </c>
       <c r="Q2" s="7"/>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" s="7" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:O3),"")</f>
         <v/>
       </c>
       <c r="Q3" s="7"/>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" s="7" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:O4),"")</f>
         <v/>
       </c>
       <c r="Q4" s="7"/>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" s="7" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:O5),"")</f>
         <v/>
       </c>
       <c r="Q5" s="7"/>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" s="7" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:O6),"")</f>
         <v/>
       </c>
       <c r="Q6" s="7"/>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" s="7" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:O7),"")</f>
         <v/>
       </c>
       <c r="Q7" s="7"/>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" s="7" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:O8),"")</f>
         <v/>
       </c>
       <c r="Q8" s="7"/>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" s="7" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:O9),"")</f>
         <v/>
       </c>
       <c r="Q9" s="7"/>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" s="7" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:O10),"")</f>
         <v/>
       </c>
       <c r="Q10" s="7"/>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" s="7" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:O11),"")</f>
         <v/>
       </c>
       <c r="Q11" s="7"/>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" s="7" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:O12),"")</f>
         <v/>
       </c>
       <c r="Q12" s="7"/>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" s="7" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:O13),"")</f>
         <v/>
       </c>
       <c r="Q13" s="7"/>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" s="7" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:O14),"")</f>
         <v/>
       </c>
       <c r="Q14" s="7"/>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" s="7" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:O15),"")</f>
         <v/>
       </c>
       <c r="Q15" s="7"/>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" s="7" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:O16),"")</f>
         <v/>
       </c>
       <c r="Q16" s="7"/>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" s="7" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:O17),"")</f>
         <v/>
       </c>
       <c r="Q17" s="7"/>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" s="7" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:O18),"")</f>
         <v/>
       </c>
       <c r="Q18" s="7"/>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" s="7" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:O19),"")</f>
         <v/>
       </c>
       <c r="Q19" s="7"/>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" s="7" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:O20),"")</f>
         <v/>
       </c>
       <c r="Q20" s="7"/>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" s="7" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:O21),"")</f>
         <v/>
       </c>
       <c r="Q21" s="7"/>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" s="7" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:O22),"")</f>
         <v/>
       </c>
       <c r="Q22" s="7"/>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" s="7" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:O23),"")</f>
         <v/>
       </c>
       <c r="Q23" s="7"/>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" s="7" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:O24),"")</f>
         <v/>
       </c>
       <c r="Q24" s="7"/>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" s="7" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:O25),"")</f>
         <v/>
       </c>
       <c r="Q25" s="7"/>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" s="7" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:O26),"")</f>
         <v/>
       </c>
       <c r="Q26" s="7"/>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" s="7" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:O27),"")</f>
         <v/>
       </c>
       <c r="Q27" s="7"/>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" s="7" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:O28),"")</f>
         <v/>
       </c>
       <c r="Q28" s="7"/>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" s="7" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:O29),"")</f>
         <v/>
       </c>
       <c r="Q29" s="7"/>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" s="7" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:O30),"")</f>
         <v/>
       </c>
       <c r="Q30" s="7"/>
     </row>
     <row r="31" spans="1:17">
       <c r="A31" s="7" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:O31),"")</f>
         <v/>
       </c>
       <c r="Q31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="390">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
@@ -7022,410 +7017,410 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>278</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>279</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>281</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>282</v>
       </c>
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
+        <v>284</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="D13" s="7" t="s">
         <v>285</v>
       </c>
-      <c r="C13" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="7" t="s">
+      <c r="E13" s="7" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>256</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>258</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>260</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>262</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>264</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>157</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>266</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>267</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>268</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>270</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>271</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>274</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>282</v>
+        <v>275</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>296</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>278</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>281</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>300</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>271</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>256</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>258</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>260</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>262</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>264</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>157</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>266</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>267</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>268</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>270</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>271</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>274</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>278</v>
       </c>
       <c r="C37" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>316</v>
-      </c>
-[...4 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>281</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>271</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -7434,236 +7429,236 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>194</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>322</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>323</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>324</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>327</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>328</v>
-      </c>
-[...4 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>331</v>
-      </c>
-[...4 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>332</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>334</v>
-      </c>
-[...4 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>337</v>
-      </c>
-[...7 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>343</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>344</v>
-      </c>
-[...7 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="C13" s="7" t="s">
         <v>351</v>
       </c>
-      <c r="B13" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D13" s="7" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>