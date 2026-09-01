--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:33</t>
+    <t>01/09/2026 14:10</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no tiene decreto propio para Cultura Audiovisual en 1º Bachillerato; aplica íntegramente el RD 243/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Cultura audiovisual</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantienen íntegramente las competencias específicas (CE.1 a CE.4) y los criterios de evaluación (1.1 a 3.4) del Real Decreto 243/2022 para Cultura Audiovisual en 1.º de Bachillerato.</t>
   </si>