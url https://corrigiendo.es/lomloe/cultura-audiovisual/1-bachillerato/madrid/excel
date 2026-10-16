--- v1 (2026-09-01)
+++ v2 (2026-10-16)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>01/09/2026 14:09</t>
+    <t>16/10/2026 16:32</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para Cultura Audiovisual en 1º de Bachillerato, aplica el currículo estatal del BOE.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Cultura audiovisual</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantiene íntegramente el Real Decreto 243/2022, de 5 de abril, por el que se establecen la ordenación y las enseñanzas mínimas del Bachillerato.</t>
   </si>