--- v0 (2026-05-27)
+++ v1 (2026-09-01)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="546">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="545">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Cultura audiovisual</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>27/05/2026 23:44</t>
+    <t>01/09/2026 14:09</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para Cultura Audiovisual en 1º de Bachillerato, aplica el currículo estatal del BOE.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Cultura audiovisual</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantiene íntegramente el Real Decreto 243/2022, de 5 de abril, por el que se establecen la ordenación y las enseñanzas mínimas del Bachillerato.</t>
   </si>
@@ -1092,271 +1092,266 @@
 • Difusión y exhibición: Festivales (Óscar, Goya, San Sebastián), redes sociales, podcast.
 • Aspectos legales y éticos: Protección de datos, propiedad intelectual y derechos de autoría.</t>
   </si>
   <si>
     <t>3.1: Confeccionar adecuadamente los equipos de trabajo.
 3.2: Planificar producciones determinando medios y habilidades.
 3.3: Demostrar flexibilidad ante imprevistos.
 4.1: Justificar la elección del lenguaje y formato según el público.
 4.2: Seleccionar las vías de difusión más adecuadas.
 4.3: Analizar de manera respetuosa la recepción de las producciones.</t>
   </si>
   <si>
     <t>CE.3: Utilizar herramientas de producción audiovisual.
 CE.4: Determinar el público destinatario y las vías de difusión.</t>
   </si>
   <si>
     <t>Presentación del proyecto de producción (pitch), portafolio de documentos de producción y debates sobre ética y derechos de autor.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>¡Luces, cámara, acción!</t>
+    <t>Cuenta Madrid en un minuto</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un vídeo promocional sobre un evento cultural madrileño</t>
+    <t>Videominuto para el centro cultural del barrio</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnado de 1º de Bachillerato de un instituto en el centro de Madrid, con acceso a dispositivos móviles y ordenadores. El centro organiza una jornada de puertas abiertas para futuros alumnos de 4º ESO, y se propone crear un vídeo promocional de un evento cultural de la ciudad (ej. La Noche de los Libros, el festival de teatro de otoño) para mostrarles la oferta cultural.</t>
+    <t>El centro cultural del barrio ha convocado la 'Semana del Cine de Madrid' y solicita a los estudiantes de 1.º de Bachillerato que realicen un videominuto sobre un rincón emblemático del centro histórico de Madrid, con el objetivo de proyectarlo durante el evento y difundirlo en redes sociales.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo elaborar un vídeo promocional de un evento cultural de Madrid que atraiga e informe a alumnado de 4º ESO, utilizando correctamente el lenguaje audiovisual y las técnicas de producción?</t>
+    <t>Investigar, diseñar y producir un videominuto original que ponga en valor un lugar del centro histórico de Madrid, destinado a ser proyectado en el centro cultural del barrio durante la Semana del Cine de Madrid.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con software de edición (DaVinci Resolve o Shotcut)
-[...4 lines deleted...]
-• Rúbrica de evaluación</t>
+• Ejemplos de videominutos
+• Plantillas de guion y storyboard
+• Cámara/móvil
+• Software de edición
+• Acceso a internet
+• Proyector</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación en valores: respeto por el patrimonio cultural de Madrid, trabajo en equipo y comunicación oral/escrita. Competencia digital: uso de herramientas de grabación y edición. Emprendimiento: planificación y gestión de un proyecto audiovisual.</t>
+    <t>Educación para la ciudadanía (puesta en valor del patrimonio) y competencia digital</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: crear un vídeo promocional de un evento cultural de Madrid para alumnos de 4º ESO. Visionado de ejemplos (spots culturales) y análisis de sus elementos. Tormenta de ideas sobre eventos posibles (Feria del Libro, San Isidro, etc.). Organización de equipos de 4-5 personas y asignación de roles (director, guionista, cámara, editor).</t>
-[...2 lines deleted...]
-    <t>Listado de eventos elegidos por cada equipo y boceto inicial de roles.</t>
+    <t>Presentación del reto: encargo del centro cultural. Visualización de ejemplos de videominutos. Cada equipo elige un lugar de Madrid.</t>
+  </si>
+  <si>
+    <t>Preguntas iniciales y primer brainstorming</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Talleres prácticos sobre: a) tipos de plano, angulación y movimiento de cámara; b) cómo escribir un guion literario (escaleta, descripción de escenas); c) fases de producción y roles del equipo. Análisis de cortometrajes promocionales para identificar decisiones técnicas. Cada equipo elabora un primer borrador de guion literario.</t>
-[...2 lines deleted...]
-    <t>Guion literario borrador y ejercicios de identificación de planos.</t>
+    <t>Taller de lenguaje audiovisual: análisis de planos, movimientos de cámara, guion. Estudio de ejemplos. Los equipos esbozan ideas de guion.</t>
+  </si>
+  <si>
+    <t>Análisis de un videominuto modelo</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Desarrollo del guion técnico y storyboard. Planificación de rodaje: localizaciones (calles del centro, monumentos), permisos, listado de material. Grabación en exteriores cercanos al instituto (ej. Plaza Mayor, Sol) durante una sesión. Revisión del material grabado.</t>
-[...2 lines deleted...]
-    <t>Storyboard, plan de rodaje, archivos de video raw.</t>
+    <t>Los equipos desarrollan el guion literario, storyboard, escaleta y plan de rodaje. Realizan una salida al lugar elegido para captar imágenes o documentación.</t>
+  </si>
+  <si>
+    <t>Guion completo, storyboard, plan de trabajo</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Edición del vídeo: selección de planos, montaje, inserción de música libre de derechos, gráficos y texto. Ajuste de duración a 3-5 minutos. Visionado crítico entre equipos (coevaluación) para mejorar la claridad y atractivo. Preparación de una breve presentación oral (justificación de decisiones).</t>
-[...2 lines deleted...]
-    <t>Vídeo editado final, presentación de justificación.</t>
+    <t>Rodaje, edición y postproducción del videominuto. Elaboración de la memoria técnica y plan de difusión.</t>
+  </si>
+  <si>
+    <t>Video final, memoria técnica</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Proyección de los vídeos en el aula. Cada equipo expone su justificación (enlace al criterio 4.1). Coevaluación mediante rúbrica y autoevaluación individual. Debate sobre la adecuación al público y posibles mejoras. Selección del mejor vídeo para proyectar en la jornada.</t>
-[...2 lines deleted...]
-    <t>Rúbrica completada, autoevaluación, acta de coevaluación.</t>
+    <t>Proyección de los videominutos en el aula (o en el centro cultural). Recogida de feedback. Coevaluación mediante rúbrica. Análisis de la recepción.</t>
+  </si>
+  <si>
+    <t>Encuestas y autoevaluación</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Datos en pantalla: investiga, visualiza, comunica</t>
-[...8 lines deleted...]
-    <t>Producir un reportaje de 3 minutos que cuente una historia veraz y bien argumentada a partir de un conjunto de datos oficiales sobre Madrid, dirigido a la comunidad educativa del centro.</t>
+    <t>Retrato de barrio: datos que hablan</t>
+  </si>
+  <si>
+    <t>Un documental colaborativo con investigación propia</t>
+  </si>
+  <si>
+    <t>El instituto se sitúa en un barrio de Madrid con identidad propia. La asociación de vecinos ha solicitado un retrato de cómo los jóvenes usan los espacios públicos para mejorar la planificación local.</t>
+  </si>
+  <si>
+    <t>Diseñar, producir y difundir un cortometraje documental que analice la relación de los jóvenes con el espacio público del barrio, basándose en datos propios (encuestas, entrevistas, fotografías) y empleando el lenguaje audiovisual de forma ética y creativa.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con acceso a internet y software de edición (DaVinci Resolve, CapCut, o similar)
-[...13 lines deleted...]
-    <t>Lluvia de ideas escrita sobre posibles temas y fuentes de datos.</t>
+• Cámaras o teléfonos móviles con trípode
+• Micrófono de solapa o corbata
+• Software de edición (DaVinci Resolve, Premiere o similar)
+• Plantillas de encuesta impresas o digitales
+• Hoja de cálculo para tabular datos
+• Proyector y pantalla para exposición</t>
+  </si>
+  <si>
+    <t>Educación en valores cívicos y participación ciudadana; uso crítico de datos y medios.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la asociación de vecinos. Se visionan extractos de documentales barriales y se debate sobre la pregunta guía. Cada grupo formula hipótesis sobre el uso del espacio público en su barrio.</t>
+  </si>
+  <si>
+    <t>Notas de debate y preguntas de investigación por equipos.</t>
+  </si>
+  <si>
+    <t>Talleres sobre guion documental, plan de producción y técnicas de recogida de datos (encuesta, entrevista, observación). Se asignan roles y se elabora el plan de producción y el storyboard inicial.</t>
+  </si>
+  <si>
+    <t>Documento de roles y plan de producción.</t>
   </si>
   <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Talleres teórico-prácticos: 1) Estructura del reportaje documental y guion literario. 2) Herramientas de visualización de datos (Canva, Flourish) y cómo integrarlas en el vídeo. 3) Planificación técnica: storyboard, escaleta y reparto de roles. Se proporcionan tutoriales y plantillas.</t>
-[...20 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada, autoevaluación individual y acta de acuerdos de difusión.</t>
+    <t>Salida al barrio para recoger datos: encuestas a vecinos, entrevistas, grabación de planos, toma de fotografías. Se organiza el material y se tabulan los datos.</t>
+  </si>
+  <si>
+    <t>Datos recogidos (hojas de encuesta, clips, fotos) y tabla resumen.</t>
+  </si>
+  <si>
+    <t>Montaje del cortometraje en equipos: edición de video y sonido, inclusión de gráficos y narración. Se realiza una versión beta para coevaluación interna.</t>
+  </si>
+  <si>
+    <t>Versión beta del cortometraje.</t>
+  </si>
+  <si>
+    <t>Proyección ante la audiencia real (asociación de vecinos o junta municipal). Coevaluación entre equipos. Entrega del cortometraje final y la memoria justificativa. Asignación de niveles de logro mediante rúbrica.</t>
+  </si>
+  <si>
+    <t>Memoria justificativa, rúbrica de coevaluación, cortometraje final.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Retrata tu barrio: documenta y comparte</t>
-[...8 lines deleted...]
-    <t>Documentar y difundir una iniciativa comunitaria de su barrio a través de un microdocumental, considerando las necesidades comunicativas de la audiencia real (vecinos y responsables de la iniciativa).</t>
+    <t>Luces, cámara, museo</t>
+  </si>
+  <si>
+    <t>Un vídeo para tu espacio cultural</t>
+  </si>
+  <si>
+    <t>El centro cultural o museo local necesita renovar su imagen y captar público joven y familiar. El Ayuntamiento ha propuesto a los institutos colaborar en la creación de un vídeo promocional breve.</t>
+  </si>
+  <si>
+    <t>Diseñar, producir y difundir un vídeo de tres minutos que promocione un espacio cultural del barrio, dirigido a un público joven y familiar, utilizando el lenguaje audiovisual de forma creativa.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos móviles o cámaras de vídeo
-[...41 lines deleted...]
-    <t>Registro de asistencia y valoraciones de la audiencia; dossier de autoevaluación y coevaluación.</t>
+• Cámaras o móviles con buena resolución
+• Software de edición (DaVinci Resolve, Shotcut o Movie Maker)
+• Tutoriales de lenguaje audiovisual (píldoras formativas)
+• Plantilla de guion y storyboard
+• Permisos para grabar en el espacio cultural</t>
+  </si>
+  <si>
+    <t>Educación en valores (apreciación del patrimonio cultural), competencia digital y creatividad.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del espacio cultural. Visionado de ejemplos de vídeos promocionales de museos y centros culturales. Debate sobre qué hace que un vídeo sea efectivo para un público joven. Se acuerda el espacio concreto y se organizan los equipos de trabajo.</t>
+  </si>
+  <si>
+    <t>Preguntas iniciales sobre el espacio cultural y primeras ideas.</t>
+  </si>
+  <si>
+    <t>Talleres prácticos sobre lenguaje audiovisual: tipos de plano, angulaciones, movimientos de cámara, guion literario y escaleta. Análisis de cómo estos elementos se usan para transmitir emociones y dirigirse a un público concreto. Se introduce la estructura de un vídeo promocional breve.</t>
+  </si>
+  <si>
+    <t>Ejercicios de reconocimiento de planos y análisis de vídeos promocionales.</t>
+  </si>
+  <si>
+    <t>Cada equipo elabora el guion literario y el storyboard del vídeo, teniendo en cuenta el público objetivo. También diseñan un plan de producción (cronograma, reparto de roles, equipos necesarios). Presentan el plan al resto para recibir retroalimentación.</t>
+  </si>
+  <si>
+    <t>Guion literario, storyboard y plan de producción.</t>
+  </si>
+  <si>
+    <t>Los equipos graban las escenas en el espacio cultural (fuera del centro, con autorización) o recrean en el instituto si no es posible. Editan el vídeo con software libre (DaVinci Resolve, Shotcut). Preparan una breve justificación oral de las decisiones tomadas para la audiencia.</t>
+  </si>
+  <si>
+    <t>Vídeo final editado y nota de prensa o cartel anunciando la proyección.</t>
+  </si>
+  <si>
+    <t>Proyección del vídeo ante los responsables del espacio cultural y compañeros. Cada equipo expone su justificación (criterio 4.1) y propone vías de difusión (criterio 4.2). Coevaluación entre equipos. Rellenan rúbrica de autoevaluación y se asignan niveles de logro 1-4 para cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada, hoja de propuestas de difusión y grabación de la exposición.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples medios de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer un banco digital de imágenes y fragmentos audiovisuales organizado por estilos, formatos, géneros y culturas, con etiquetas interactivas que desplieguen definiciones de cualidades plásticas, formales y semánticas.
 • Incluir líneas de tiempo interactivas de la fotografía y el cine, con enlaces a ensayos visuales y comentarios de audio que contextualicen hitos históricos.
 • Proporcionar mapas visuales (esquemas o infografías) que relacionen conceptos clave (encuadre, iluminación, plano, montaje, género) con ejemplos concretos anotados.</t>
   </si>
@@ -2464,643 +2459,643 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>271</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>430</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>431</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>432</v>
-      </c>
-[...1 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="C3" s="7"/>
       <c r="D3" s="7" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="C4" s="7"/>
       <c r="D4" s="7" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="C5" s="7"/>
       <c r="D5" s="7" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="C6" s="7"/>
       <c r="D6" s="7" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>442</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>443</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>444</v>
-      </c>
-[...1 lines deleted...]
-        <v>445</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>445</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>446</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>447</v>
-      </c>
-[...1 lines deleted...]
-        <v>448</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>448</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>449</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>450</v>
-      </c>
-[...1 lines deleted...]
-        <v>451</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>451</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>452</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>453</v>
-      </c>
-[...1 lines deleted...]
-        <v>454</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>454</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>455</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>456</v>
-      </c>
-[...1 lines deleted...]
-        <v>457</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>339</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>457</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>458</v>
-      </c>
-[...1 lines deleted...]
-        <v>459</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>460</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>461</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>462</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>463</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>464</v>
-      </c>
-[...1 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
+        <v>465</v>
+      </c>
+      <c r="B10" s="7" t="s">
         <v>466</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="C10" s="7" t="s">
         <v>467</v>
-      </c>
-[...1 lines deleted...]
-        <v>468</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>157</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>469</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>470</v>
-      </c>
-[...1 lines deleted...]
-        <v>471</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>345</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>472</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>473</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>474</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>475</v>
-      </c>
-[...1 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>476</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>477</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>478</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>479</v>
-      </c>
-[...1 lines deleted...]
-        <v>480</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>480</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>481</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>482</v>
       </c>
-      <c r="D5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>483</v>
-      </c>
-[...1 lines deleted...]
-        <v>484</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>484</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>485</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>486</v>
       </c>
-      <c r="D6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>488</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>481</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>489</v>
       </c>
-      <c r="C7" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>491</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>492</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>493</v>
-      </c>
-[...1 lines deleted...]
-        <v>494</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>494</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>495</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>496</v>
-      </c>
-[...1 lines deleted...]
-        <v>497</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>71</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>498</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>499</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>500</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>501</v>
-      </c>
-[...1 lines deleted...]
-        <v>502</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D3" s="9">
         <v>6.67</v>
       </c>
       <c r="E3" s="9">
         <v>6.67</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="D4" s="9">
         <v>6.67</v>
       </c>
       <c r="E4" s="9">
         <v>6.67</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D5" s="9">
         <v>6.67</v>
       </c>
       <c r="E5" s="9">
         <v>6.67</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
       <c r="D6" s="9">
         <v>8.33</v>
       </c>
       <c r="E6" s="9">
         <v>8.33</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="D7" s="9">
         <v>8.33</v>
       </c>
       <c r="E7" s="9">
         <v>8.33</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.3</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="D8" s="9">
         <v>8.33</v>
       </c>
       <c r="E8" s="9">
         <v>8.33</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D9" s="9">
         <v>6.25</v>
       </c>
       <c r="E9" s="9">
         <v>6.25</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="D10" s="9">
         <v>6.25</v>
       </c>
       <c r="E10" s="9">
         <v>6.25</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>3.3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="D11" s="9">
         <v>6.25</v>
       </c>
       <c r="E11" s="9">
         <v>6.25</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>3.4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D12" s="9">
         <v>6.25</v>
       </c>
       <c r="E12" s="9">
         <v>6.25</v>
       </c>
@@ -3110,888 +3105,888 @@
       <c r="A13" s="7">
         <v>4.1</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D13" s="9">
         <v>6.67</v>
       </c>
       <c r="E13" s="9">
         <v>6.67</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>4.2</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="D14" s="9">
         <v>6.67</v>
       </c>
       <c r="E14" s="9">
         <v>6.67</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>4.3</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="D15" s="9">
         <v>6.67</v>
       </c>
       <c r="E15" s="9">
         <v>6.67</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="9"/>
       <c r="E16" s="9">
         <f>SUM(E3:E15)</f>
         <v>90.010000000000005</v>
       </c>
       <c r="F16" s="7" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Q31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:Q31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" s="8" t="s">
+        <v>512</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>513</v>
-      </c>
-[...1 lines deleted...]
-        <v>514</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>2.3</v>
       </c>
       <c r="I1" s="8">
         <v>3.1</v>
       </c>
       <c r="J1" s="8">
         <v>3.2</v>
       </c>
       <c r="K1" s="8">
         <v>3.3</v>
       </c>
       <c r="L1" s="8">
         <v>3.4</v>
       </c>
       <c r="M1" s="8">
         <v>4.1</v>
       </c>
       <c r="N1" s="8">
         <v>4.2</v>
       </c>
       <c r="O1" s="8">
         <v>4.3</v>
       </c>
       <c r="P1" s="8" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="Q1" s="8" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" s="7" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:O2),"")</f>
         <v/>
       </c>
       <c r="Q2" s="7"/>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" s="7" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:O3),"")</f>
         <v/>
       </c>
       <c r="Q3" s="7"/>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" s="7" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:O4),"")</f>
         <v/>
       </c>
       <c r="Q4" s="7"/>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" s="7" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:O5),"")</f>
         <v/>
       </c>
       <c r="Q5" s="7"/>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" s="7" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:O6),"")</f>
         <v/>
       </c>
       <c r="Q6" s="7"/>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" s="7" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:O7),"")</f>
         <v/>
       </c>
       <c r="Q7" s="7"/>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" s="7" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:O8),"")</f>
         <v/>
       </c>
       <c r="Q8" s="7"/>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" s="7" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:O9),"")</f>
         <v/>
       </c>
       <c r="Q9" s="7"/>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" s="7" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:O10),"")</f>
         <v/>
       </c>
       <c r="Q10" s="7"/>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" s="7" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:O11),"")</f>
         <v/>
       </c>
       <c r="Q11" s="7"/>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" s="7" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:O12),"")</f>
         <v/>
       </c>
       <c r="Q12" s="7"/>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" s="7" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:O13),"")</f>
         <v/>
       </c>
       <c r="Q13" s="7"/>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" s="7" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:O14),"")</f>
         <v/>
       </c>
       <c r="Q14" s="7"/>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" s="7" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:O15),"")</f>
         <v/>
       </c>
       <c r="Q15" s="7"/>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" s="7" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:O16),"")</f>
         <v/>
       </c>
       <c r="Q16" s="7"/>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" s="7" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:O17),"")</f>
         <v/>
       </c>
       <c r="Q17" s="7"/>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" s="7" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:O18),"")</f>
         <v/>
       </c>
       <c r="Q18" s="7"/>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" s="7" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:O19),"")</f>
         <v/>
       </c>
       <c r="Q19" s="7"/>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" s="7" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:O20),"")</f>
         <v/>
       </c>
       <c r="Q20" s="7"/>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" s="7" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:O21),"")</f>
         <v/>
       </c>
       <c r="Q21" s="7"/>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" s="7" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:O22),"")</f>
         <v/>
       </c>
       <c r="Q22" s="7"/>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" s="7" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:O23),"")</f>
         <v/>
       </c>
       <c r="Q23" s="7"/>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" s="7" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:O24),"")</f>
         <v/>
       </c>
       <c r="Q24" s="7"/>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" s="7" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:O25),"")</f>
         <v/>
       </c>
       <c r="Q25" s="7"/>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" s="7" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:O26),"")</f>
         <v/>
       </c>
       <c r="Q26" s="7"/>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" s="7" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:O27),"")</f>
         <v/>
       </c>
       <c r="Q27" s="7"/>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" s="7" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:O28),"")</f>
         <v/>
       </c>
       <c r="Q28" s="7"/>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" s="7" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:O29),"")</f>
         <v/>
       </c>
       <c r="Q29" s="7"/>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" s="7" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:O30),"")</f>
         <v/>
       </c>
       <c r="Q30" s="7"/>
     </row>
     <row r="31" spans="1:17">
       <c r="A31" s="7" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:O31),"")</f>
         <v/>
       </c>
       <c r="Q31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="390">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
@@ -8817,85 +8812,85 @@
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>157</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>343</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>344</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>345</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>347</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>371</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>351</v>
       </c>
       <c r="C23" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="D23" s="7" t="s">
         <v>373</v>
       </c>
-      <c r="D23" s="7" t="s">
+      <c r="E23" s="7" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>355</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>376</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>358</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>352</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>378</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>379</v>
       </c>
     </row>
@@ -9019,91 +9014,91 @@
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>351</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>352</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>391</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>355</v>
       </c>
       <c r="C37" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="D37" s="7" t="s">
         <v>393</v>
       </c>
-      <c r="D37" s="7" t="s">
+      <c r="E37" s="7" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>358</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>352</v>
+        <v>375</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>395</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>361</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -9112,236 +9107,236 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>271</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>400</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>401</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>404</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>406</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>407</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>409</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>410</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="C6" s="7" t="s">
+        <v>412</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>413</v>
-      </c>
-[...1 lines deleted...]
-        <v>414</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="C7" s="7" t="s">
+        <v>414</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>415</v>
-      </c>
-[...1 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="C8" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="C9" s="7" t="s">
+        <v>418</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>419</v>
-      </c>
-[...1 lines deleted...]
-        <v>420</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="C10" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>423</v>
-      </c>
-[...1 lines deleted...]
-        <v>424</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="C13" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="D13" s="7" t="s">
         <v>426</v>
-      </c>
-[...1 lines deleted...]
-        <v>427</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="C14" s="7" t="s">
+        <v>427</v>
+      </c>
+      <c r="D14" s="7" t="s">
         <v>428</v>
-      </c>
-[...1 lines deleted...]
-        <v>429</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>