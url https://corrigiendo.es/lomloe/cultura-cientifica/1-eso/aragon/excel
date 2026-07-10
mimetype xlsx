--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="317">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="316">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Cultura cientifica</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:34</t>
+    <t>10/07/2026 20:21</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto autonómico para Cultura Científica en 1º ESO; aplica íntegramente el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Cultura cientifica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, Aragón mantiene sin cambios el currículo establecido en el Real Decreto 217/2022 para Cultura Científica de 1.º ESO.</t>
   </si>
@@ -561,265 +561,261 @@
     <t>3.2: Facilitar la comprensión y análisis de opiniones propias fundamentadas y de información relacionada.
 5.1: Utilizar de forma eficiente recursos variados, tradicionales y digitales, para mejorar la interacción.
 5.2: Trabajar de forma versátil con medios variados en la consulta de información.
 6.1: Establecer interacciones constructivas y coeducativas emprendiendo actividades de cooperación.
 6.2: Emprender, de forma autónoma y de acuerdo a la metodología adecuada, proyectos científicos.
 7.1: Relacionar con fundamentos científicos la preservación de la biodiversidad y el medio.
 7.2: Proponer y adoptar hábitos sostenibles analizando de una manera crítica las actividades propias.
 7.3: Evaluar los efectos de determinadas acciones individuales sobre el organismo y el medio.
 8.3: Detectar las necesidades tecnológicas, ambientales, económicas y sociales más importantes.</t>
   </si>
   <si>
     <t>CE.CC.5
 CE.CC.6
 CE.CC.7</t>
   </si>
   <si>
     <t>Evaluación del proyecto colaborativo (SdA), debates dirigidos sobre dilemas éticos actuales y autoevaluación de hábitos sostenibles.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>¡Explícale al pueblo tu ciencia!</t>
+    <t>El Ebro pide auxilio</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Comunicando fenómenos cotidianos con rigor y creatividad</t>
+    <t>Un vídeo divulgativo sobre la contaminación plástica y cómo actuar</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>El alumnado de 1.º ESO en un instituto de Huesca investiga fenómenos naturales de su entorno (como la niebla en el Pirineo, el caudal del Ebro o el cultivo de la vid) y elabora un producto digital divulgativo para la comunidad local.</t>
+    <t>El instituto participa en un programa de sensibilización ambiental del Ayuntamiento. Necesitamos un recurso digital para concienciar a las familias sobre la problemática de los plásticos en el Ebro, un río que cruza varias localidades aragonesas.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos explicar, con base científica, un fenómeno natural relevante en nuestra localidad y concienciar sobre su impacto en la salud o el medioambiente?</t>
+    <t>Investigar la presencia de plásticos en el Ebro, sus causas y efectos, y elaborar un vídeo divulgativo (de 3-5 min) para la comunidad educativa que explique el problema y proponga hábitos sostenibles.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos móviles o tabletas para grabar
-[...3 lines deleted...]
-• Entrevista a experto (opcional, vía videollamada)</t>
+• Artículos y datos de la Confederación Hidrográfica del Ebro (CHE)
+• Ficha de búsqueda y contraste de fuentes
+• Aplicación de edición de vídeo (InShot, Canva, o similar)
+• Guion modelo y rúbrica de evaluación
+• Dispositivos móviles o tablets del centro</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación para la salud (ODS 3), educación ambiental (ODS 6, 13), competencia digital (creación de contenido), comunicación lingüística (expresión oral y escrita).</t>
+    <t>Educación ambiental, competencia digital, trabajo en equipo y pensamiento crítico.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: preguntas iniciales (¿qué fenómenos naturales ves a diario? ¿cómo los explicarías?). Tormenta de ideas sobre fenómenos locales (niebla, heladas, riadas). Se muestra un vídeo ejemplo de divulgación científica. Se forman equipos y cada uno elige un fenómeno.</t>
-[...2 lines deleted...]
-    <t>Lluvia de ideas registrada en Padlet y lista de fenómenos seleccionados por equipo.</t>
+    <t>Se proyecta una noticia sobre microplásticos en el Ebro. Lluvia de ideas sobre lo que saben y lo que necesitan saber. Se formula la pregunta guía y se presenta el reto: elaborar un vídeo divulgativo para las familias.</t>
+  </si>
+  <si>
+    <t>Preguntas iniciales y primeras ideas en el cuaderno de equipo.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
-    <t>3 sesiones</t>
-[...5 lines deleted...]
-    <t>Ficha de investigación con fuentes contrastadas y borrador del guión científico.</t>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Talleres sobre: a) fuentes fiables y cómo contrastar información (ODS, CHE, artículos); b) conceptos básicos de ecología y contaminación; c) estructura de un vídeo divulgativo. Se trabaja con ejemplos.</t>
+  </si>
+  <si>
+    <t>Fichas de análisis de fuentes y esquemas de conceptos.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>2 sesiones</t>
-[...5 lines deleted...]
-    <t>Storyboard o guión técnico detallado y lista de recursos necesarios.</t>
+    <t>Los equipos investigan: buscan datos concretos sobre plásticos en el Ebro, identifican especies afectadas, causas y soluciones. Seleccionan la información relevante y la organizan en un guion detallado.</t>
+  </si>
+  <si>
+    <t>Documento de investigación con fuentes citadas y guion estructurado.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Grabación y edición del vídeo (puede ser en exteriores si el tiempo lo permite). Cada equipo graba su producto. Se publican en el blog del centro o en un canal privado. Se prepara un evento de visualización en clase (o en directo para familias).</t>
-[...2 lines deleted...]
-    <t>Vídeo finalizado y publicado.</t>
+    <t>Grabación/edición del vídeo (puede ser con móvil o tablet, usando apps gratuitas como Canva o InShot). Incluyen voz en off, imágenes, gráficos y referencias a ODS. Se revisan borradores entre equipos.</t>
+  </si>
+  <si>
+    <t>Vídeo finalizado y versión preliminar con coevaluación.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Visionado conjunto de todos los vídeos. Coevaluación con rúbrica (criterios de veracidad, claridad, creatividad). Cada equipo completa una autoevaluación y propone mejoras. Debate sobre lo aprendido y cómo aplicar la ciencia en su vida.</t>
-[...2 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada y reflexión individual por escrito.</t>
+    <t>Visualización de los vídeos en clase. Cada equipo explica su proceso. Se aplica rúbrica de los 6 criterios (autoevaluación, coevaluación y heteroevaluación). Se recogen las evidencias de aprendizaje.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas, diana de autoevaluación y reflexión escrita.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Somos agua: investiga nuestro consumo</t>
-[...8 lines deleted...]
-    <t>Obtener y analizar datos reales sobre el consumo de agua en el instituto durante una semana, compararlos con datos de referencia (vivienda media, recomendaciones ODS), y elaborar una propuesta de mejora basada en evidencias.</t>
+    <t>Descubre y protege tu patio escolar</t>
+  </si>
+  <si>
+    <t>Una investigación científica sobre la biodiversidad del instituto</t>
+  </si>
+  <si>
+    <t>El centro cuenta con un patio ajardinado que alberga diversas especies, pero se desconoce su diversidad real. El ayuntamiento ha solicitado datos a los centros educativos para mejorar las zonas verdes urbanas.</t>
+  </si>
+  <si>
+    <t>Diseñar y realizar un inventario de la biodiversidad del patio escolar, analizar los datos obtenidos y proponer medidas concretas para mejorar la diversidad de especies, presentando los resultados en un informe científico dirigido al ayuntamiento.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Contadores de agua del centro (o simulaciones con botellas graduadas)
-[...36 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada y autoevaluación individual.</t>
+• Guías de identificación de especies locales (plantas, insectos)
+• Cuerda y estacas para cuadrantes
+• Hojas de campo
+• Tabletas o papel milimetrado para mapas
+• Software de hoja de cálculo (LibreOffice Calc o similar)</t>
+  </si>
+  <si>
+    <t>Educación ambiental y sostenibilidad, tratamiento de datos, expresión oral y escrita.</t>
+  </si>
+  <si>
+    <t>Presentar el encargo del ayuntamiento. Observación libre del patio. Formular hipótesis sobre su biodiversidad.</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis iniciales.</t>
+  </si>
+  <si>
+    <t>Aprenden métodos de muestreo (cuadrantes, transectos), identificación de especies (uso de claves y guías), y representación de datos (tablas, gráficos de barras, mapas). También conceptos ecológicos básicos.</t>
+  </si>
+  <si>
+    <t>Ejercicios de identificación y práctica de muestreo.</t>
+  </si>
+  <si>
+    <t>Salida al patio para recoger datos (contar especies, estimar cobertura, etc.). Luego, en clase, procesan y analizan los datos en equipo.</t>
+  </si>
+  <si>
+    <t>Hoja de campo con datos brutos y tablas de datos procesados.</t>
+  </si>
+  <si>
+    <t>Elaboran el informe escrito (con gráficos, mapas y conclusiones) y diseñan un póster divulgativo. Preparan la presentación oral.</t>
+  </si>
+  <si>
+    <t>Borrador del informe y póster.</t>
+  </si>
+  <si>
+    <t>Presentación del póster a otro grupo o a la comunidad (simulado), coevaluación y autoevaluación mediante rúbricas. Asignación de niveles de logro.</t>
+  </si>
+  <si>
+    <t>Rúbricas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Pinta tu ciencia: paisajes aragoneses en equilibrio</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos usar el arte para concienciar a nuestra comunidad sobre la importancia de cuidar el paisaje aragonés, explicando un fenómeno científico local y proponiendo acciones sostenibles?</t>
+    <t>Atrapa el cierzo</t>
+  </si>
+  <si>
+    <t>Construye tu estación meteorológica y desvela el clima de tu localidad</t>
+  </si>
+  <si>
+    <t>El cierzo azota el valle del Ebro, las nieblas cubren Zaragoza en invierno y los agricultores consultan el cielo. Pero ¿tenemos datos locales fiables? En este reto, el alumnado se convierte en científico ciudadano y construye una estación meteorológica de bajo coste para recoger y compartir datos reales de su entorno.</t>
+  </si>
+  <si>
+    <t>Diseñar y construir una estación meteorológica de bajo coste (con sensores para temperatura, humedad, precipitación y velocidad del viento), recoger datos durante una semana, analizarlos y elaborar un informe divulgativo que se entregará al ayuntamiento o a la asociación de vecinos para mejorar la información climática local.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Artículos divulgativos sobre erosión/regeneración forestal/ciclo del agua en Aragón
-[...37 lines deleted...]
-    <t>Rúbrica cumplimentada, diario de aprendizaje, fotos del evento.</t>
+• Botellas de plástico, vasos, pajitas, palos de madera, termómetros digitales, brújulas, reglas, cronómetros
+• Acceso a AEMET y a visor de mapas meteorológicos (PC o tablets)
+• Plantilla de informe científico y rúbrica de evaluación
+• Hoja de cálculo (Google Sheets o Excel) para gráficas
+• Cinta métrica y compás para orientación de la estación</t>
+  </si>
+  <si>
+    <t>Educación ambiental (cambio climático, usos del agua y del suelo) y competencia digital (tratamiento de datos, búsqueda de información fiable).</t>
+  </si>
+  <si>
+    <t>El profesor lanza la pregunta guía tras un minuto de silencio al aire libre (percibiendo cierzo o niebla). Se visiona un breve reportaje sobre la importancia de las estaciones meteorológicas en la agricultura aragonesa. Lluvia de ideas sobre qué necesitaríamos para medir el tiempo en nuestro instituto. Se forman equipos y se reparten roles.</t>
+  </si>
+  <si>
+    <t>Anotaciones en el cuaderno con ideas iniciales y dudas.</t>
+  </si>
+  <si>
+    <t>Talleres rotativos: (1) Principios meteorológicos (presión, temperatura, viento, humedad, precipitación) con apoyo de vídeos, infografías y modelos; (2) Uso de fuentes fiables: AEMET, visor de mapas meteorológicos, contraste de noticias. Cada equipo completa un póster conceptual con los fenómenos locales (cierzo, niebla, heladas).</t>
+  </si>
+  <si>
+    <t>Póster conceptual y tabla comparativa de fuentes con valoración de su fiabilidad.</t>
+  </si>
+  <si>
+    <t>Diseño y construcción de prototipos: anemómetro (con vasos y palitos), pluviómetro (botella graduada), higrómetro (termómetro de bulbo húmedo/seco), termómetro. Se prueban los instrumentos y se compara su precisión con un termómetro digital de referencia. Ajustes y calibración. Se acuerda el protocolo de recogida de datos para la siguiente semana.</t>
+  </si>
+  <si>
+    <t>Registro fotográfico del proceso y tabla de calibración.</t>
+  </si>
+  <si>
+    <t>Recogida de datos durante una semana (tarea para casa y recreo). Con los datos, cada equipo elabora un informe con gráficos (hoja de cálculo) y redacta conclusiones relacionando los valores medidos con los fenómenos estudiados. Preparan una guía de uso de la estación para la comunidad y diseñan un póster divulgativo para la exposición final.</t>
+  </si>
+  <si>
+    <t>Informe con gráficas, guía de uso y póster.</t>
+  </si>
+  <si>
+    <t>Jornada de puertas abiertas: los equipos exponen sus estaciones e informes a una comisión del ayuntamiento y a vecinos invitados. Coevaluación entre equipos mediante diana de logros y autoevaluación individual. El docente completa las rúbricas de los 6 criterios basándose en las evidencias recogidas a lo largo de las fases.</t>
+  </si>
+  <si>
+    <t>Diana de coevaluación y rúbricas cumplimentadas.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -1714,653 +1710,653 @@
     <mergeCell ref="A17:B20"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>232</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>233</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>236</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>239</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>242</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>245</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="B7" s="7" t="s">
         <v>248</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="C7" s="7" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>251</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>253</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>168</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>255</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F22"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>60</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>260</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>261</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>262</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D3" s="9"/>
       <c r="E3" s="9">
         <v>5.26</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9">
         <v>5.26</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="D5" s="9"/>
       <c r="E5" s="9">
         <v>5.26</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.2</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="D6" s="9"/>
       <c r="E6" s="9">
         <v>5.26</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>3.1</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="D7" s="9"/>
       <c r="E7" s="9">
         <v>5.26</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.2</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="D8" s="9"/>
       <c r="E8" s="9">
         <v>5.26</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.3</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="D9" s="9"/>
       <c r="E9" s="9">
         <v>5.26</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>4.1</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="9">
         <v>5.26</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>4.2</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="D11" s="9"/>
       <c r="E11" s="9">
         <v>5.26</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>5.1</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="D12" s="9"/>
       <c r="E12" s="9">
         <v>5.26</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>5.2</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D13" s="9"/>
       <c r="E13" s="9">
         <v>5.26</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>6.1</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D14" s="9"/>
       <c r="E14" s="9">
         <v>5.26</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>6.2</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="D15" s="9"/>
       <c r="E15" s="9">
         <v>5.26</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>7.1</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="D16" s="9"/>
       <c r="E16" s="9">
         <v>5.26</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>7.2</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="D17" s="9"/>
       <c r="E17" s="9">
         <v>5.26</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>7.3</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="D18" s="9"/>
       <c r="E18" s="9">
         <v>5.26</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>8.1</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D19" s="9"/>
       <c r="E19" s="9">
         <v>5.26</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7">
         <v>8.2</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="D20" s="9"/>
       <c r="E20" s="9">
         <v>5.26</v>
       </c>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7">
         <v>8.3</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="D21" s="9"/>
       <c r="E21" s="9">
         <v>5.26</v>
       </c>
       <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="7" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="9"/>
       <c r="E22" s="9">
         <f>SUM(E3:E21)</f>
         <v>99.94000000000001</v>
       </c>
       <c r="F22" s="7" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:W31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="8" t="s">
+        <v>283</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>2.2</v>
       </c>
       <c r="G1" s="8">
         <v>3.1</v>
       </c>
       <c r="H1" s="8">
         <v>3.2</v>
       </c>
       <c r="I1" s="8">
         <v>3.3</v>
       </c>
       <c r="J1" s="8">
         <v>4.1</v>
       </c>
@@ -2376,929 +2372,929 @@
       <c r="N1" s="8">
         <v>6.1</v>
       </c>
       <c r="O1" s="8">
         <v>6.2</v>
       </c>
       <c r="P1" s="8">
         <v>7.1</v>
       </c>
       <c r="Q1" s="8">
         <v>7.2</v>
       </c>
       <c r="R1" s="8">
         <v>7.3</v>
       </c>
       <c r="S1" s="8">
         <v>8.1</v>
       </c>
       <c r="T1" s="8">
         <v>8.2</v>
       </c>
       <c r="U1" s="8">
         <v>8.3</v>
       </c>
       <c r="V1" s="8" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="W1" s="8" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" s="7" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:U2),"")</f>
         <v/>
       </c>
       <c r="W2" s="7"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="7" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:U3),"")</f>
         <v/>
       </c>
       <c r="W3" s="7"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="7" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:U4),"")</f>
         <v/>
       </c>
       <c r="W4" s="7"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:U5),"")</f>
         <v/>
       </c>
       <c r="W5" s="7"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:U6),"")</f>
         <v/>
       </c>
       <c r="W6" s="7"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:U7),"")</f>
         <v/>
       </c>
       <c r="W7" s="7"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:U8),"")</f>
         <v/>
       </c>
       <c r="W8" s="7"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:U9),"")</f>
         <v/>
       </c>
       <c r="W9" s="7"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:U10),"")</f>
         <v/>
       </c>
       <c r="W10" s="7"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:U11),"")</f>
         <v/>
       </c>
       <c r="W11" s="7"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:U12),"")</f>
         <v/>
       </c>
       <c r="W12" s="7"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:U13),"")</f>
         <v/>
       </c>
       <c r="W13" s="7"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:U14),"")</f>
         <v/>
       </c>
       <c r="W14" s="7"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:U15),"")</f>
         <v/>
       </c>
       <c r="W15" s="7"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:U16),"")</f>
         <v/>
       </c>
       <c r="W16" s="7"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="V17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:U17),"")</f>
         <v/>
       </c>
       <c r="W17" s="7"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:U18),"")</f>
         <v/>
       </c>
       <c r="W18" s="7"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:U19),"")</f>
         <v/>
       </c>
       <c r="W19" s="7"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:U20),"")</f>
         <v/>
       </c>
       <c r="W20" s="7"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:U21),"")</f>
         <v/>
       </c>
       <c r="W21" s="7"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:U22),"")</f>
         <v/>
       </c>
       <c r="W22" s="7"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="7" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:U23),"")</f>
         <v/>
       </c>
       <c r="W23" s="7"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="7" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:U24),"")</f>
         <v/>
       </c>
       <c r="W24" s="7"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="7" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:U25),"")</f>
         <v/>
       </c>
       <c r="W25" s="7"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="7" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:U26),"")</f>
         <v/>
       </c>
       <c r="W26" s="7"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="7" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:U27),"")</f>
         <v/>
       </c>
       <c r="W27" s="7"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="7" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:U28),"")</f>
         <v/>
       </c>
       <c r="W28" s="7"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="7" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:U29),"")</f>
         <v/>
       </c>
       <c r="W29" s="7"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="7" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:U30),"")</f>
         <v/>
       </c>
       <c r="W30" s="7"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="7" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:U31),"")</f>
         <v/>
       </c>
@@ -6690,478 +6686,478 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>180</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>182</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>184</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>185</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>188</v>
       </c>
-      <c r="C12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>162</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>164</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>166</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>168</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>170</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>88</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>172</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>173</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>174</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>176</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>180</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>184</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>162</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>164</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>166</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>168</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>170</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>88</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>172</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>173</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>174</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>176</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>180</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>184</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>