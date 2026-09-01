--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:21</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto autonómico para Cultura Científica en 1º ESO; aplica íntegramente el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Cultura cientifica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, Aragón mantiene sin cambios el currículo establecido en el Real Decreto 217/2022 para Cultura Científica de 1.º ESO.</t>
   </si>