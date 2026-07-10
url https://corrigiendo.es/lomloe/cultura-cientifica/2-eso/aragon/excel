--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="317">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="316">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Cultura cientifica</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:33</t>
+    <t>10/07/2026 20:20</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Cultura Científica 2º ESO; aplica íntegramente el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Cultura cientifica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Las competencias específicas (CE.CC.1 a CE.CC.8) y los criterios de evaluación (1.1 a 5.1) listados en la entrada corresponden al Real Decreto 217/2022, sin modificación autonómica.</t>
   </si>
@@ -552,267 +552,262 @@
 • Los ODS como modelo de desarrollo para el futuro.
 • La posible aportación de la ciencia al logro de los objetivos de desarrollo sostenible.</t>
   </si>
   <si>
     <t>3.1: Analizar conceptos y procesos relacionados con los saberes científicos interpretando información.
 3.2: Facilitar la comprensión y análisis de opiniones propias fundamentadas y de información relacionada.
 7.1: Relacionar con fundamentos científicos la preservación de la biodiversidad, la conservación del medio ambiente.
 7.2: Proponer y adoptar hábitos sostenibles analizando de una manera crítica las actividades propias y ajenas.
 7.3: Evaluar los efectos de determinadas acciones individuales sobre el organismo y el medio natural y social.
 8.3: Detectar las necesidades tecnológicas, ambientales, económicas y sociales más importantes que demanda la sociedad.</t>
   </si>
   <si>
     <t>CE.CC.3
 CE.CC.7</t>
   </si>
   <si>
     <t>Observación sistemática en debates, evaluación de productos comunicativos (póster/vídeo) y rúbrica de proyectos de aprendizaje-servicio.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>¡Alerta sequía! Una investigación científica para Aragón</t>
+    <t>Ciencia que se come</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creamos un podcast para concienciar sobre la gestión del agua en nuestra comunidad</t>
+    <t>La ciencia detrás de los alimentos tradicionales aragoneses</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Aragón sufre episodios recurrentes de sequía que afectan a la agricultura, los ecosistemas y el abastecimiento urbano. El alumnado, como ciudadano, necesita comprender las causas científicas y proponer soluciones sostenibles.</t>
+    <t>Aragón cuenta con una rica tradición gastronómica y muchos mitos sobre la preparación de alimentos. El centro quiere crear un recurso digital (blog, podcast o vídeo) dirigido a las familias para ayudarles a comprender la ciencia detrás de los productos locales y desmontar falsas creencias.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos explicar a la comunidad educativa las causas y consecuencias científicas de la sequía en Aragón, y proponer hábitos responsables basados en la ciencia?</t>
+    <t>Crear un blog científico (o podcast/vídeo) que explique el principio científico detrás de un alimento tradicional aragonés (elegido por equipos), diferenciando entre mito y ciencia, y argumentando su sostenibilidad (ODS).</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Aula con ordenadores y micrófonos
-[...4 lines deleted...]
-• Guía para contrastar fuentes (FAKE NEWS)</t>
+• Plantilla para la ficha de investigación
+• Guía de fuentes fiables (plataforma web del Gobierno de Aragón sobre DOPs, artículos de divulgación)
+• Software gratuito de edición (Canva, Audacity, OpenShot) o plataforma de blogs (Blogger, WordPress)
+• Rúbrica de evaluación de los criterios (niveles 1-4)</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación ambiental y para la sostenibilidad (ODS 6 y 13). Competencia digital (creación de podcast). Comprensión lectora y expresión oral. Trabajo cooperativo.</t>
+    <t>Educación para el consumo responsable y la sostenibilidad; competencia digital.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se proyecta un breve reportaje sobre la sequía en Aragón (ej. RTVE). Lluvia de ideas en gran grupo: ¿qué sabemos?, ¿qué queremos saber?. Se presenta el reto: elaborar un podcast divulgativo. Se forman equipos (4-5 alumnos) y se asignan roles (guionista, locutor, técnico de sonido).</t>
-[...2 lines deleted...]
-    <t>Lista de preguntas iniciales y roles asignados en acta de equipo.</t>
+    <t>Se presenta el encargo: crear un recurso digital para las familias. Se activan conocimientos previos sobre alimentos aragoneses y mitos cotidianos. Se formula la pregunta guía y se forman equipos.</t>
+  </si>
+  <si>
+    <t>Lista de mitos y preguntas iniciales en el cuaderno de equipo.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
-    <t>3 sesiones</t>
-[...5 lines deleted...]
-    <t>Fichas de investigación con fuentes citadas y resumen de hallazgos.</t>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Talleres sobre: a) diferenciación entre explicación científica y no científica, y b) principios científicos básicos (curado, fermentación, extracción, etc.). Se practica la búsqueda en fuentes fiables y se analizan ejemplos de divulgación.</t>
+  </si>
+  <si>
+    <t>Ejercicios de clasificación de mitos/ciencia y esquemas de principios trabajados.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>2 sesiones</t>
-[...5 lines deleted...]
-    <t>Guion escrito con anotaciones de coevaluación y autoevaluación del ensayo.</t>
+    <t>Cada equipo investiga su alimento aragonés elegido: proceso de elaboración, mitos asociados, y relación con la sostenibilidad (ODS 12). Diseña un diagrama o modelo del proceso.</t>
+  </si>
+  <si>
+    <t>Ficha de investigación completa y diagrama/modelo del proceso.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Grabación definitiva del podcast en el aula o estudio de radio escolar. Los equipos editan el audio (cortar, añadir efectos, música libre). Se publica en el canal del centro (YouTube o SoundCloud). Se comparte en redes sociales del AMPA y blog de la materia.</t>
-[...2 lines deleted...]
-    <t>Archivo de audio entregado y enlace de publicación.</t>
+    <t>Creación del recurso digital: redacción de entradas, grabación/edición de audio o vídeo, diseño visual. Se realizan revisiones entre pares para mejorar la claridad y precisión científica.</t>
+  </si>
+  <si>
+    <t>Producto digital final (blog/podcast/vídeo).</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Visionado/escucha de los podcasts de otros equipos. Coevaluación con rúbrica (claridad, rigor científico, creatividad, sostenibilidad). Autoevaluación individual: ¿qué he aprendido?, ¿cómo he contribuido?. Puesta en común y propuestas de mejora para futuras SDA.</t>
-[...2 lines deleted...]
-    <t>Rúbricas de coevaluación cumplimentadas y reflexión escrita individual.</t>
+    <t>Publicación del producto y recogida de feedback de la audiencia (familias mediante formulario). Coevaluación entre equipos con rúbrica. Autoevaluación individual. Asignación de niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas de coevaluación y autoevaluación cumplimentadas; feedback de la audiencia.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Desmonta mitos alimentarios con datos</t>
-[...8 lines deleted...]
-    <t>¿Qué mitos sobre alimentación son ciertos y cuáles no? Diseña una investigación con datos para desmontar o confirmar un mito alimentario elegido por tu equipo, utilizando fuentes fiables y análisis de datos reales.</t>
+    <t>Vigilantes del agua: ¿qué esconden nuestras fuentes?</t>
+  </si>
+  <si>
+    <t>Un análisis de la calidad del agua de nuestro entorno</t>
+  </si>
+  <si>
+    <t>El Ayuntamiento ha lanzado una campaña de concienciación sobre el consumo de agua del grifo, pero algunos vecinos dudan de su calidad. El grupo de Cultura Científica decide investigar con datos propios para ofrecer una respuesta fundamentada.</t>
+  </si>
+  <si>
+    <t>Diseñar una investigación que determine la calidad del agua de diferentes fuentes del entorno, recogiendo datos propios, analizándolos y comunicando los resultados a la comunidad escolar con recomendaciones.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores o tablets con conexión a internet
-[...38 lines deleted...]
-    <t>Rúbricas de coevaluación cumplimentadas; reflexión individual escrita (un párrafo sobre qué he aprendido y qué cambiaría).</t>
+• Kits de análisis de agua (tiras de pH, turbidez, nitratos)
+• Botellas de muestreo estériles
+• Fichas de trabajo
+• Plantilla de informe
+• Hoja de cálculo o papel milimetrado para gráficas
+• Póster o cartulina
+• Cámara para documentación</t>
+  </si>
+  <si>
+    <t>Educación para la salud y el consumo responsable; tratamiento crítico de la información científica; educación ambiental y sostenibilidad.</t>
+  </si>
+  <si>
+    <t>Se presenta la noticia sobre la campaña del ayuntamiento y las dudas vecinales. Se formula la pregunta guía. El alumnado anota sus hipótesis iniciales y las preguntas que quieren responder.</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis iniciales y preguntas</t>
+  </si>
+  <si>
+    <t>El alumnado investiga los parámetros de calidad del agua (pH, turbidez, nitratos, cloro) y las técnicas de muestreo. Aprenden a usar los kits de análisis. También trabajan la representación de datos.</t>
+  </si>
+  <si>
+    <t>Ficha de investigación de parámetros y protocolo de muestreo</t>
+  </si>
+  <si>
+    <t>Se recogen muestras de agua de tres puntos acordados (instituto, fuente pública, río/acequia). En el laboratorio, realizan las pruebas y registran los resultados en una tabla. Representan los datos en gráficas de barras.</t>
+  </si>
+  <si>
+    <t>Hoja de registro de datos y gráficas</t>
+  </si>
+  <si>
+    <t>Cada equipo redacta el informe científico (introducción, metodología, resultados, conclusiones) y diseña el póster divulgativo. Ensayan la defensa.</t>
+  </si>
+  <si>
+    <t>Informe escrito y póster</t>
+  </si>
+  <si>
+    <t>Se realiza la jornada de puertas abiertas (presencial o virtual) donde cada equipo expone su póster al comité ambiental y familias. Después, en clase, reflexionan sobre el proceso y completan una autoevaluación y coevaluación. Asignan niveles de logro.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación y reflexión escrita</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Ciencia en acción: mural colaborativo por los ODS</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos comunicar de forma visual y rigurosa la ciencia detrás de un ODS para concienciar a nuestra comunidad educativa?</t>
+    <t>El viento que mueve el futuro</t>
+  </si>
+  <si>
+    <t>Diseñando un aerogenerador para mejorar la eficiencia energética de nuestro instituto</t>
+  </si>
+  <si>
+    <t>El instituto quiere reducir su consumo eléctrico y su factura. Aragón es líder en energía eólica, pero en el centro apenas se habla de ello. El alumnado se enfrenta al reto de diseñar un prototipo de aerogenerador y elaborar un plan de mejora energética real para el centro, que será presentado al equipo directivo y a las familias.</t>
+  </si>
+  <si>
+    <t>Diseñar y construir un prototipo de aerogenerador funcional a escala y elaborar un plan de eficiencia energética para el instituto, que incluya propuestas de ahorro y sensibilización.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Material de papelería: cartulinas, rotuladores, pinturas, tijeras, pegamento
-[...36 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada y diario de aprendizaje individual.</t>
+• Material reciclado (botellas, cartón, palos, motor pequeño, LED)
+• Datos de consumo eléctrico del centro
+• Datos de producción eólica en Aragón (página del IDAE o Gobierno de Aragón)
+• Plantilla de informe y rúbrica de evaluación
+• Vídeo explicativo sobre energía eólica</t>
+  </si>
+  <si>
+    <t>Educación ambiental y consumo responsable; emprendimiento (diseño y presentación de un plan).</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: el equipo directivo pide ayuda para reducir la factura eléctrica. Se visiona un vídeo sobre energía eólica en Aragón. Se formula la pregunta guía y se forman equipos.</t>
+  </si>
+  <si>
+    <t>Preguntas iniciales e hipótesis sobre el consumo del centro.</t>
+  </si>
+  <si>
+    <t>El alumnado investiga los fundamentos de la energía eólica: principios físicos, partes de un aerogenerador, factores que afectan a la producción. También analizan la factura eléctrica del centro y datos regionales.</t>
+  </si>
+  <si>
+    <t>Ficha de conceptos y hoja de datos recopilados.</t>
+  </si>
+  <si>
+    <t>Cada equipo diseña y construye un prototipo de aerogenerador con materiales reciclados. Realizan pruebas para medir la energía generada (con un motor y LED) y comparan resultados. También recogen datos de consumo real del centro.</t>
+  </si>
+  <si>
+    <t>Prototipo construido y tabla de medidas experimentales.</t>
+  </si>
+  <si>
+    <t>Elaboran un informe con el plan de mejora energética (medidas de ahorro, viabilidad, impacto) y preparan la presentación del prototipo y del plan para la jornada. Diseñan un cartel divulgativo.</t>
+  </si>
+  <si>
+    <t>Informe del plan y cartel divulgativo.</t>
+  </si>
+  <si>
+    <t>Presentación del prototipo y del plan al equipo directivo y familias (o simulación). Coevaluación entre equipos y autoevaluación. Asignación de niveles de logro 1-4 según rúbrica.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -1707,653 +1702,653 @@
     <mergeCell ref="A17:B20"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>232</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>233</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>236</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>239</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>242</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>245</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="B7" s="7" t="s">
         <v>248</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="C7" s="7" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>253</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>168</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>255</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F22"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>60</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>260</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>261</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>262</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D3" s="9"/>
       <c r="E3" s="9">
         <v>5.26</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9">
         <v>5.26</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="D5" s="9"/>
       <c r="E5" s="9">
         <v>5.26</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.2</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="D6" s="9"/>
       <c r="E6" s="9">
         <v>5.26</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>3.1</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="D7" s="9"/>
       <c r="E7" s="9">
         <v>5.26</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.2</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="D8" s="9"/>
       <c r="E8" s="9">
         <v>5.26</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.3</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="D9" s="9"/>
       <c r="E9" s="9">
         <v>5.26</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>4.1</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="9">
         <v>5.26</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>4.2</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="D11" s="9"/>
       <c r="E11" s="9">
         <v>5.26</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>5.1</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="D12" s="9"/>
       <c r="E12" s="9">
         <v>5.26</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>5.2</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D13" s="9"/>
       <c r="E13" s="9">
         <v>5.26</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>6.1</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D14" s="9"/>
       <c r="E14" s="9">
         <v>5.26</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>6.2</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="D15" s="9"/>
       <c r="E15" s="9">
         <v>5.26</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>7.1</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="D16" s="9"/>
       <c r="E16" s="9">
         <v>5.26</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>7.2</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="D17" s="9"/>
       <c r="E17" s="9">
         <v>5.26</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>7.3</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="D18" s="9"/>
       <c r="E18" s="9">
         <v>5.26</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>8.1</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D19" s="9"/>
       <c r="E19" s="9">
         <v>5.26</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7">
         <v>8.2</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="D20" s="9"/>
       <c r="E20" s="9">
         <v>5.26</v>
       </c>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7">
         <v>8.3</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="D21" s="9"/>
       <c r="E21" s="9">
         <v>5.26</v>
       </c>
       <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="7" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="9"/>
       <c r="E22" s="9">
         <f>SUM(E3:E21)</f>
         <v>99.94000000000001</v>
       </c>
       <c r="F22" s="7" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:W31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="8" t="s">
+        <v>283</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>2.2</v>
       </c>
       <c r="G1" s="8">
         <v>3.1</v>
       </c>
       <c r="H1" s="8">
         <v>3.2</v>
       </c>
       <c r="I1" s="8">
         <v>3.3</v>
       </c>
       <c r="J1" s="8">
         <v>4.1</v>
       </c>
@@ -2369,929 +2364,929 @@
       <c r="N1" s="8">
         <v>6.1</v>
       </c>
       <c r="O1" s="8">
         <v>6.2</v>
       </c>
       <c r="P1" s="8">
         <v>7.1</v>
       </c>
       <c r="Q1" s="8">
         <v>7.2</v>
       </c>
       <c r="R1" s="8">
         <v>7.3</v>
       </c>
       <c r="S1" s="8">
         <v>8.1</v>
       </c>
       <c r="T1" s="8">
         <v>8.2</v>
       </c>
       <c r="U1" s="8">
         <v>8.3</v>
       </c>
       <c r="V1" s="8" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="W1" s="8" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" s="7" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:U2),"")</f>
         <v/>
       </c>
       <c r="W2" s="7"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="7" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:U3),"")</f>
         <v/>
       </c>
       <c r="W3" s="7"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="7" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:U4),"")</f>
         <v/>
       </c>
       <c r="W4" s="7"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:U5),"")</f>
         <v/>
       </c>
       <c r="W5" s="7"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:U6),"")</f>
         <v/>
       </c>
       <c r="W6" s="7"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:U7),"")</f>
         <v/>
       </c>
       <c r="W7" s="7"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:U8),"")</f>
         <v/>
       </c>
       <c r="W8" s="7"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:U9),"")</f>
         <v/>
       </c>
       <c r="W9" s="7"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:U10),"")</f>
         <v/>
       </c>
       <c r="W10" s="7"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:U11),"")</f>
         <v/>
       </c>
       <c r="W11" s="7"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:U12),"")</f>
         <v/>
       </c>
       <c r="W12" s="7"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:U13),"")</f>
         <v/>
       </c>
       <c r="W13" s="7"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:U14),"")</f>
         <v/>
       </c>
       <c r="W14" s="7"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:U15),"")</f>
         <v/>
       </c>
       <c r="W15" s="7"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:U16),"")</f>
         <v/>
       </c>
       <c r="W16" s="7"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="V17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:U17),"")</f>
         <v/>
       </c>
       <c r="W17" s="7"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:U18),"")</f>
         <v/>
       </c>
       <c r="W18" s="7"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:U19),"")</f>
         <v/>
       </c>
       <c r="W19" s="7"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:U20),"")</f>
         <v/>
       </c>
       <c r="W20" s="7"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:U21),"")</f>
         <v/>
       </c>
       <c r="W21" s="7"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:U22),"")</f>
         <v/>
       </c>
       <c r="W22" s="7"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="7" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:U23),"")</f>
         <v/>
       </c>
       <c r="W23" s="7"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="7" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:U24),"")</f>
         <v/>
       </c>
       <c r="W24" s="7"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="7" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:U25),"")</f>
         <v/>
       </c>
       <c r="W25" s="7"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="7" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:U26),"")</f>
         <v/>
       </c>
       <c r="W26" s="7"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="7" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:U27),"")</f>
         <v/>
       </c>
       <c r="W27" s="7"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="7" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:U28),"")</f>
         <v/>
       </c>
       <c r="W28" s="7"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="7" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:U29),"")</f>
         <v/>
       </c>
       <c r="W29" s="7"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="7" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:U30),"")</f>
         <v/>
       </c>
       <c r="W30" s="7"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="7" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:U31),"")</f>
         <v/>
       </c>
@@ -6683,478 +6678,478 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>180</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>182</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>184</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>185</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>188</v>
       </c>
-      <c r="C12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>162</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>164</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>166</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>168</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>170</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>88</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>172</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>173</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>174</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>176</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>180</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>184</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>162</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>164</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>166</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>168</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>170</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>88</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>172</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>173</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>174</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>176</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>180</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>184</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>