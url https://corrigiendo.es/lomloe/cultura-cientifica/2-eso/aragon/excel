--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:20</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Cultura Científica 2º ESO; aplica íntegramente el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Cultura cientifica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Las competencias específicas (CE.CC.1 a CE.CC.8) y los criterios de evaluación (1.1 a 5.1) listados en la entrada corresponden al Real Decreto 217/2022, sin modificación autonómica.</t>
   </si>