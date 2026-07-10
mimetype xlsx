--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="318">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="316">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Cultura cientifica</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>3.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:34</t>
+    <t>10/07/2026 20:20</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Al no publicar decreto autonómico, Aragón aplica el currículo estatal del RD 217/2022 para Cultura Científica de 3º ESO.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Cultura cientifica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Aragón aplica íntegramente el currículo estatal del RD 217/2022 para Cultura Científica de 3º ESO.</t>
   </si>
@@ -556,266 +556,260 @@
 • Los ODS como modelo de desarrollo para el futuro.
 • La posible aportación de la ciencia al logro de los objetivos de desarrollo sostenible.</t>
   </si>
   <si>
     <t>2.1: Resolver cuestiones y profundizar en aspectos relacionados con los saberes del ámbito de la ciencia
 2.2: Contrastar la veracidad de la información sobre temas relacionados con los saberes del ámbito de la
 7.1: Relacionar con fundamentos científicos la preservación de la biodiversidad, la conservación del medi
 7.2: Proponer y adoptar hábitos sostenibles analizando de una manera crítica las actividades propias y aj
 7.3: Evaluar los efectos de determinadas acciones individuales sobre el organismo y el medio natural y so
 8.3: Detectar las necesidades tecnológicas, ambientales, económicas y sociales más importantes que demand</t>
   </si>
   <si>
     <t>CE.CC.2
 CE.CC.7</t>
   </si>
   <si>
     <t>Proyecto final de sostenibilidad, búsqueda bibliográfica crítica, autoevaluación de hábitos sostenibles y propuestas de soluciones tecnológicas.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Divulga Ciencia: el reto de la información fiable</t>
+    <t>Ciencia en acción: ODS desde Aragón</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un recurso digital sobre un problema ambiental de Aragón</t>
+    <t>Divulga cómo la ciencia impulsa los ODS en tu entorno</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>En la Comunidad Autónoma de Aragón, la cultura científica es clave para afrontar retos como la sequía, la pérdida de biodiversidad o la gestión de residuos. El alumnado de 3º ESO, a menudo consumidor de información digital, necesita habilidades para seleccionar fuentes fiables y comunicar ciencia de forma atractiva. Esta SDA les sitúa como divulgadores que deben explicar un fenómeno o problema ambiental aragonés a un público joven.</t>
+    <t>El centro quiere promover los Objetivos de Desarrollo Sostenible (ODS) entre el alumnado y las familias. Como parte de una campaña de sensibilización, se necesita contenido digital riguroso y atractivo que muestre cómo la ciencia contribuye a los ODS en la realidad aragonesa.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos elaborar un podcast o vídeo divulgativo que explique con rigor un fenómeno o problema ambiental de Aragón y convenza a otros adolescentes de la importancia de actuar de forma sostenible?</t>
+    <t>Investigar un ODS y un principio científico que lo sustenta, aplicado a un caso real aragonés, y crear un vídeo divulgativo para la comunidad educativa que explique la conexión ciencia-ODS de forma clara y atractiva.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con acceso a internet y software de edición (Audacity, OpenShot)
-[...4 lines deleted...]
-• Plantillas de guion y autoevaluación</t>
+• Guía de fuentes fiables
+• Ejemplo de vídeo divulgativo
+• Ficha de ODS (UNESCO)
+• Herramientas digitales: OpenShot, Canva, Audacity
+• Cámara o móvil
+• Rúbrica de evaluación</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (búsqueda, edición, publicación); Educación ambiental (ODS, sostenibilidad); Comunicación lingüística (exposición oral, argumentación); Aprender a aprender (autorregulación, coevaluación).</t>
+    <t>Educación para el desarrollo sostenible, competencia digital, comunicación lingüística.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
+    <t>1 sesión</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: crear un vídeo divulgativo sobre ciencia y ODS en Aragón. Se visualiza un ejemplo de vídeo divulgativo. Se forman equipos y cada uno elige un ODS de interés. Se formula la pregunta guía.</t>
+  </si>
+  <si>
+    <t>Cuaderno con la elección del ODS y primeras ideas sobre su relevancia en Aragón.</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Presentación del reto mediante un vídeo motivador sobre la sequía en Aragón. Lluvia de ideas sobre problemas ambientales cercanos. Formación de equipos (3-4 personas). Elección del tema y del formato (podcast o vídeo). Se visionan ejemplos de divulgación científica juvenil y se analizan sus aciertos.</t>
-[...14 lines deleted...]
-    <t>Borrador de guion con al menos 3 fuentes citadas y verificadas.</t>
+    <t>Taller sobre búsqueda y contraste de información científica (fuentes fiables, veracidad) y sobre los ODS: qué son, cómo se miden, ejemplos en Aragón. Cada equipo investiga su ODS y el principio científico asociado (ej. energía eólica, efecto invernadero, ciclo del agua).</t>
+  </si>
+  <si>
+    <t>Diario de investigación con fuentes consultadas y valoración de su fiabilidad.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Los equipos desarrollan el contenido científico: investigan a fondo su problema, recogen datos (gráficos, mapas, estadísticas), diseñan explicaciones con modelos (ej. ciclo del agua, cadena trófica). Crean apoyos visuales (infografías, esquemas) si el formato lo requiere. Redactan el guion definitivo y lo ensayan.</t>
-[...2 lines deleted...]
-    <t>Guion completo con explicación científica, datos y propuesta de acciones sostenibles.</t>
+    <t>Cada equipo diseña un modelo o diagrama que explique el principio científico (ej. dibujo, mapa conceptual, maqueta virtual) y recopila material gráfico. Se prepara el guion del vídeo, estructurando la información.</t>
+  </si>
+  <si>
+    <t>Diagrama/modelo y guion escrito del vídeo.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Grabación del podcast o vídeo en el aula de informática o con dispositivos móviles. Edición básica con herramientas libres (Audacity, OpenShot). Publicación en una plataforma interna (Google Site, Padlet) y presentación a los grupos de 1º y 2º ESO en una sesión compartida. Los oyentes/espectadores completan una rúbrica de valoración.</t>
-[...2 lines deleted...]
-    <t>Producto digital finalizado y rúbricas de audiencia cumplimentadas.</t>
+    <t>Los equipos graban y editan el vídeo utilizando herramientas digitales (grabación de voz, edición, inserción de imágenes, gráficos). Se revisa la calidad técnica y el cumplimiento de los criterios.</t>
+  </si>
+  <si>
+    <t>Vídeo finalizado subido a plataforma (borrador para revisión).</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>1 sesión</t>
-[...5 lines deleted...]
-    <t>Autoevaluación individual y coevaluación grupal en plantilla.</t>
+    <t>Visionado conjunto de los vídeos, coevaluación con rúbrica, autoevaluación del equipo. Asignación de niveles de logro por el profesor en base a la evidencia recogida en todas las fases.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Datos que importan: investigamos la calidad del aire en Zaragoza</t>
-[...8 lines deleted...]
-    <t>¿Cumple Zaragoza los estándares de calidad del aire según la OMS? ¿Qué factores influyen y cómo podemos contribuir a mejorarla?</t>
+    <t>Desvela el microclima de tu centro</t>
+  </si>
+  <si>
+    <t>Una investigación científica sobre el confort térmico del instituto</t>
+  </si>
+  <si>
+    <t>El equipo directivo del centro ha solicitado un estudio para mejorar la eficiencia energética y el confort del alumnado. Se dispone de termómetros y un registro meteorológico de la estación de AEMET en Zaragoza (o la localidad más cercana) para comparar datos.</t>
+  </si>
+  <si>
+    <t>Realizar una investigación científica con datos primarios de temperatura y humedad en diferentes zonas del instituto, analizar los datos y elaborar un informe con recomendaciones para mejorar el confort térmico y la eficiencia energética del centro.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con hoja de cálculo (LibreOffice Calc o Google Sheets)
-[...37 lines deleted...]
-    <t>Cuestionario de autoevaluación, acta de la sesión, propuestas escritas.</t>
+• Termómetros de ambiente (al menos 4)
+• Higrómetros (opcional)
+• Hoja de cálculo (Calc o Excel)
+• Datos meteorológicos descargados de AEMET para la localidad
+• Plantilla de informe científico
+• Cámara para fotos de las zonas</t>
+  </si>
+  <si>
+    <t>Educación ambiental y para la sostenibilidad (consumo energético, cambio climático); fomento de la competencia digital y el trabajo en equipo.</t>
+  </si>
+  <si>
+    <t>Se presenta la solicitud del equipo directivo y se debate la pregunta guía. El alumnado formula hipótesis sobre qué zonas del centro son más cálidas/frías y por qué. Se introducen los instrumentos de medición (termómetros, higrómetros) y se planifica el trabajo de campo.</t>
+  </si>
+  <si>
+    <t>Cuaderno de hipótesis iniciales y preguntas de investigación.</t>
+  </si>
+  <si>
+    <t>Se trabajan los contenidos: microclima, isla de calor, técnica de muestreo, manejo de datos (media, rango) y representación gráfica. Se analizan datos meteorológicos de AEMET como ejemplo. Se diseña la hoja de recogida de datos.</t>
+  </si>
+  <si>
+    <t>Ejercicios de interpretación de gráficos y tabla de datos simulada.</t>
+  </si>
+  <si>
+    <t>El alumnado recoge datos primarios en 4-6 zonas del instituto (interior, exterior, sombra, sol) en diferentes momentos (mañana, mediodía). Vuelcan los datos en una hoja de cálculo y elaboran gráficos de barras y líneas.</t>
+  </si>
+  <si>
+    <t>Hoja de datos primarios y gráficos generados.</t>
+  </si>
+  <si>
+    <t>Cada equipo redacta un informe científico con introducción, metodología, resultados, discusión (comparación con datos oficiales) y conclusiones/recomendaciones. Diseñan un póster-resumen y preparan una presentación oral de 5 minutos.</t>
+  </si>
+  <si>
+    <t>Informe escrito y póster.</t>
+  </si>
+  <si>
+    <t>Exposición oral de los equipos ante el equipo directivo (simulado). Coevaluación y autoevaluación mediante rúbrica. Se asigna nivel de logro 1-4 a cada criterio evaluado.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Ciencia en escena: crea una intervención artística para tu barrio</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos comunicar un concepto científico de forma atractiva y rigurosa a través de una creación artística que invite a la reflexión en nuestro barrio?</t>
+    <t>Desactiva el ruido: mide, analiza y actúa con ciencia</t>
+  </si>
+  <si>
+    <t>Un proyecto de impacto comunitario sobre la contaminación acústica en nuestro entorno</t>
+  </si>
+  <si>
+    <t>El instituto recibe quejas de la comunidad educativa sobre el nivel de ruido en pasillos, entrada y aulas cercanas al patio. El alumnado debe investigar el problema con métodos científicos y proponer soluciones basadas en evidencias.</t>
+  </si>
+  <si>
+    <t>Diseñar y ejecutar un estudio de la contaminación acústica en el instituto, analizar los datos y elaborar una campaña de concienciación con recomendaciones para la comunidad educativa.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos digitales (tablets/ordenadores) con acceso a internet
-[...36 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada. Diario de reflexión personal.</t>
+• Smartphones con aplicación de sonómetro (p.ej., Decibel X, Sound Meter)
+• Plantilla de recogida de datos (papel o digital)
+• Hoja de cálculo (Excel o Google Sheets) para gráficos
+• Material para póster o infografía (papel, rotuladores, o Canva/Genially)
+• Vídeo tutorial sobre efectos del ruido en la salud</t>
+  </si>
+  <si>
+    <t>Educación para la salud (prevención de daños auditivos), competencia digital (uso de apps y herramientas de análisis), y concienciación ambiental (contaminación acústica como problema urbano).</t>
+  </si>
+  <si>
+    <t>Se presenta el problema del ruido en el centro a través de testimonios y noticias. El alumnado formula hipótesis sobre las zonas y horarios más ruidosos y los posibles efectos sobre la salud.</t>
+  </si>
+  <si>
+    <t>Hipótesis escritas en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Se trabajan los fundamentos del sonido (frecuencia, intensidad, decibelios), los efectos del ruido en la salud (estrés, pérdida auditiva) y cómo comunicar datos científicos. Se aprende a usar la aplicación de sonómetro y a interpretar escalas.</t>
+  </si>
+  <si>
+    <t>Ejercicios prácticos sobre la escala de decibelios y ejercicios de interpretación de gráficos de ruido.</t>
+  </si>
+  <si>
+    <t>El alumnado diseña un plan de muestreo (zonas, horarios, repeticiones) y realiza las mediciones de ruido en el centro utilizando smartphones. Se toman datos durante varios días en diferentes momentos.</t>
+  </si>
+  <si>
+    <t>Base de datos con mediciones (tabla).</t>
+  </si>
+  <si>
+    <t>Los equipos procesan los datos, elaboran gráficos y mapas, y diseñan la campaña de concienciación (póster, infografía o vídeo). Preparan la presentación al equipo directivo y a las familias.</t>
+  </si>
+  <si>
+    <t>Informe con gráficos, mapa de ruido y material de la campaña.</t>
+  </si>
+  <si>
+    <t>Presentación de la campaña ante una audiencia real (equipo directivo y representantes del AMPA). Coevaluación entre equipos y autoevaluación mediante rúbrica.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -1713,653 +1707,653 @@
     <mergeCell ref="A17:B20"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>231</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>232</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>233</v>
-      </c>
-[...4 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>236</v>
-      </c>
-[...4 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>239</v>
-      </c>
-[...4 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>242</v>
-      </c>
-[...4 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>245</v>
-      </c>
-[...4 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>248</v>
-      </c>
-[...4 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>251</v>
-      </c>
-[...4 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>253</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>254</v>
-      </c>
-[...4 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>168</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F22"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>60</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>260</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>261</v>
+      </c>
+      <c r="E2" s="8" t="s">
         <v>262</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>263</v>
-      </c>
-[...4 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D3" s="9"/>
       <c r="E3" s="9">
         <v>5.26</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9">
         <v>5.26</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="D5" s="9"/>
       <c r="E5" s="9">
         <v>5.26</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.2</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="D6" s="9"/>
       <c r="E6" s="9">
         <v>5.26</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>3.1</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="D7" s="9"/>
       <c r="E7" s="9">
         <v>5.26</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.2</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="D8" s="9"/>
       <c r="E8" s="9">
         <v>5.26</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.3</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="D9" s="9"/>
       <c r="E9" s="9">
         <v>5.26</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>4.1</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="9">
         <v>5.26</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>4.2</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="D11" s="9"/>
       <c r="E11" s="9">
         <v>5.26</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>5.1</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="D12" s="9"/>
       <c r="E12" s="9">
         <v>5.26</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>5.2</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="D13" s="9"/>
       <c r="E13" s="9">
         <v>5.26</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>6.1</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="D14" s="9"/>
       <c r="E14" s="9">
         <v>5.26</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>6.2</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="D15" s="9"/>
       <c r="E15" s="9">
         <v>5.26</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>7.1</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="D16" s="9"/>
       <c r="E16" s="9">
         <v>5.26</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>7.2</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="D17" s="9"/>
       <c r="E17" s="9">
         <v>5.26</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>7.3</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="D18" s="9"/>
       <c r="E18" s="9">
         <v>5.26</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>8.1</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="D19" s="9"/>
       <c r="E19" s="9">
         <v>5.26</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7">
         <v>8.2</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="D20" s="9"/>
       <c r="E20" s="9">
         <v>5.26</v>
       </c>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7">
         <v>8.3</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="D21" s="9"/>
       <c r="E21" s="9">
         <v>5.26</v>
       </c>
       <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="7" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="9"/>
       <c r="E22" s="9">
         <f>SUM(E3:E21)</f>
         <v>99.94000000000001</v>
       </c>
       <c r="F22" s="7" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:W31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="8" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>2.2</v>
       </c>
       <c r="G1" s="8">
         <v>3.1</v>
       </c>
       <c r="H1" s="8">
         <v>3.2</v>
       </c>
       <c r="I1" s="8">
         <v>3.3</v>
       </c>
       <c r="J1" s="8">
         <v>4.1</v>
       </c>
@@ -2375,929 +2369,929 @@
       <c r="N1" s="8">
         <v>6.1</v>
       </c>
       <c r="O1" s="8">
         <v>6.2</v>
       </c>
       <c r="P1" s="8">
         <v>7.1</v>
       </c>
       <c r="Q1" s="8">
         <v>7.2</v>
       </c>
       <c r="R1" s="8">
         <v>7.3</v>
       </c>
       <c r="S1" s="8">
         <v>8.1</v>
       </c>
       <c r="T1" s="8">
         <v>8.2</v>
       </c>
       <c r="U1" s="8">
         <v>8.3</v>
       </c>
       <c r="V1" s="8" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="W1" s="8" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" s="7" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:U2),"")</f>
         <v/>
       </c>
       <c r="W2" s="7"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="7" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:U3),"")</f>
         <v/>
       </c>
       <c r="W3" s="7"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="7" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:U4),"")</f>
         <v/>
       </c>
       <c r="W4" s="7"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:U5),"")</f>
         <v/>
       </c>
       <c r="W5" s="7"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:U6),"")</f>
         <v/>
       </c>
       <c r="W6" s="7"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:U7),"")</f>
         <v/>
       </c>
       <c r="W7" s="7"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:U8),"")</f>
         <v/>
       </c>
       <c r="W8" s="7"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:U9),"")</f>
         <v/>
       </c>
       <c r="W9" s="7"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:U10),"")</f>
         <v/>
       </c>
       <c r="W10" s="7"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:U11),"")</f>
         <v/>
       </c>
       <c r="W11" s="7"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:U12),"")</f>
         <v/>
       </c>
       <c r="W12" s="7"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:U13),"")</f>
         <v/>
       </c>
       <c r="W13" s="7"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:U14),"")</f>
         <v/>
       </c>
       <c r="W14" s="7"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:U15),"")</f>
         <v/>
       </c>
       <c r="W15" s="7"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:U16),"")</f>
         <v/>
       </c>
       <c r="W16" s="7"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="V17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:U17),"")</f>
         <v/>
       </c>
       <c r="W17" s="7"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:U18),"")</f>
         <v/>
       </c>
       <c r="W18" s="7"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:U19),"")</f>
         <v/>
       </c>
       <c r="W19" s="7"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:U20),"")</f>
         <v/>
       </c>
       <c r="W20" s="7"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:U21),"")</f>
         <v/>
       </c>
       <c r="W21" s="7"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:U22),"")</f>
         <v/>
       </c>
       <c r="W22" s="7"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="7" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:U23),"")</f>
         <v/>
       </c>
       <c r="W23" s="7"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="7" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:U24),"")</f>
         <v/>
       </c>
       <c r="W24" s="7"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="7" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:U25),"")</f>
         <v/>
       </c>
       <c r="W25" s="7"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="7" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:U26),"")</f>
         <v/>
       </c>
       <c r="W26" s="7"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="7" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:U27),"")</f>
         <v/>
       </c>
       <c r="W27" s="7"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="7" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:U28),"")</f>
         <v/>
       </c>
       <c r="W28" s="7"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="7" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:U29),"")</f>
         <v/>
       </c>
       <c r="W29" s="7"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="7" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:U30),"")</f>
         <v/>
       </c>
       <c r="W30" s="7"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="7" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:U31),"")</f>
         <v/>
       </c>
@@ -6706,461 +6700,461 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>184</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>185</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>187</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>188</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>190</v>
       </c>
       <c r="C13" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="D13" s="7" t="s">
         <v>191</v>
       </c>
-      <c r="D13" s="7" t="s">
+      <c r="E13" s="7" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>162</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>164</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>166</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>168</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>170</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>88</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>172</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>173</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>174</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>176</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>191</v>
+        <v>177</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>180</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>184</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>187</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>190</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>191</v>
+        <v>177</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>162</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>164</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>166</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>168</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>170</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>88</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>172</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>173</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>174</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>176</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>191</v>
+        <v>177</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>180</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>184</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>187</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>190</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>191</v>
+        <v>177</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>227</v>
+        <v>209</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>