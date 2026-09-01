--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:20</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Al no publicar decreto autonómico, Aragón aplica el currículo estatal del RD 217/2022 para Cultura Científica de 3º ESO.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Cultura cientifica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Aragón aplica íntegramente el currículo estatal del RD 217/2022 para Cultura Científica de 3º ESO.</t>
   </si>