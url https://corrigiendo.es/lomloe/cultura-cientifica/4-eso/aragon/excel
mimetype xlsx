--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="318">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="317">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Cultura cientifica</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>4.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:34</t>
+    <t>10/07/2026 20:20</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Cultura Científica en 4.º ESO, aplicando íntegramente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Cultura cientifica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se aplica el Real Decreto 217/2022, de 29 de marzo, por el que se establecen la ordenación y las enseñanzas mínimas de la Educación Secundaria Obligatoria.</t>
   </si>
@@ -561,267 +561,261 @@
   <si>
     <t>5.1: Utilizar de forma eficiente recursos variados, tradicionales y digitales, para mejorar la interacció
 5.2: Trabajar de forma versátil con medios variados, tradicionales y digitales, en la consulta de informa
 6.1: Establecer interacciones constructivas y coeducativas emprendiendo actividades de cooperación e inic
 6.2: Emprender, de forma autónoma y de acuerdo a la metodología adecuada, proyectos científicos que invol
 7.1: Relacionar con fundamentos científicos la preservación de la biodiversidad, la conservación del medi
 7.2: Proponer y adoptar hábitos sostenibles analizando de una manera crítica las actividades propias y aj
 7.3: Evaluar los efectos de determinadas acciones individuales sobre el organismo y el medio natural y so
 8.3: Detectar las necesidades tecnológicas, ambientales, económicas y sociales más importantes que demand</t>
   </si>
   <si>
     <t>CE.CC.5
 CE.CC.6
 CE.CC.7</t>
   </si>
   <si>
     <t>Evaluación por pares del proyecto colaborativo, diario de aprendizaje sobre hábitos sostenibles y mapa de instituciones científicas.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Ciencia en tu barrio: podcast sobre retos ambientales de Aragón</t>
+    <t>Da voz a Gallocanta</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Comunicando ciencia para una comunidad sostenible</t>
+    <t>Cómo la ciencia explica la crisis de un humedal y propone soluciones</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Aragón enfrenta desafíos ambientales como la sequía en el valle del Ebro, la pérdida de biodiversidad en el Pirineo y la contaminación del aire en zonas urbanas. El alumnado de 4.º ESO, como ciudadanos activos, puede contribuir a la concienciación mediante la comunicación científica rigurosa. Esta SDA se desarrolla en el instituto, con posibilidad de colaboración con entidades locales.</t>
+    <t>La Laguna de Gallocanta, uno de los humedales más importantes de Aragón, sufre problemas de eutrofización y disminución del nivel de agua debido a la agricultura intensiva y el cambio climático. El ayuntamiento y asociaciones ecologistas buscan concienciar a la población.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos comunicar de forma rigurosa y atractiva un problema científico relevante para Aragón y proponer soluciones basadas en la ciencia a través de un podcast?</t>
+    <t>Crear un podcast divulgativo que explique las causas científicas de la degradación del humedal, analice críticamente la información disponible y proponga hábitos sostenibles para su conservación.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos con acceso a internet (ordenadores, tablets)
-[...4 lines deleted...]
-• Rúbricas de evaluación y plantillas de guion</t>
+• Noticias de prensa sobre Gallocanta
+• Informes del gobierno de Aragón sobre el humedal
+• Gráficos de evolución del nivel de agua
+• Grabadora/software de edición
+• Guion modelo
+• Rúbrica de evaluación</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación ambiental (ODS), uso crítico de las TIC, fomento de la expresión oral y trabajo en equipo. Conexión con Lengua Castellana (producción oral y escrita), Geografía e Historia (contexto de Aragón) y Tecnología (edición digital).</t>
+    <t>Educación ambiental, competencia digital, comunicación lingüística.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto mediante un vídeo motivador sobre problemas ambientales en Aragón. Lluvia de ideas y selección de temas (sequía, pérdida de biodiversidad, contaminación). Formación de equipos de 4-5 personas. Cada equipo elige un problema concreto y una audiencia objetivo dentro del municipio.</t>
-[...2 lines deleted...]
-    <t>Lista de temas elegidos por equipo y primeras hipótesis sobre causas y soluciones.</t>
+    <t>Se presenta la noticia sobre Gallocanta y se lanza la pregunta guía. Lluvia de ideas sobre lo que saben y lo que necesitan saber.</t>
+  </si>
+  <si>
+    <t>Preguntas iniciales en cuaderno.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
-    <t>3 sesiones</t>
-[...5 lines deleted...]
-    <t>Ficha de investigación con fuentes consultadas, datos clave y verificación de veracidad.</t>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Investigan sobre el humedal, sus problemas, y cómo funciona la eutrofización. Aprenden a buscar y evaluar fuentes.</t>
+  </si>
+  <si>
+    <t>Lista de fuentes evaluadas y tabla de verificación.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Los equipos elaboran el guion de su podcast: definen secciones (introducción, explicación científica, entrevista imaginaria a un experto, propuestas de acción). Realizan experimentos sencillos o simulaciones (ej. maqueta del ciclo del agua) para ilustrar conceptos. Graban audios de prueba y reciben retroalimentación entre pares.</t>
-[...2 lines deleted...]
-    <t>Guion completo del episodio de podcast con anotaciones de fuentes y experimentos.</t>
+    <t>Analizan datos científicos (gráficos de calidad de agua, niveles) y relacionan con actividades humanas. Elaboran un esquema causal.</t>
+  </si>
+  <si>
+    <t>Infografía o diagrama causal.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>2 sesiones</t>
-[...5 lines deleted...]
-    <t>Archivo de audio final y publicación en plataforma.</t>
+    <t>Redactan guion del podcast, graban y editan. Preparan presentación.</t>
+  </si>
+  <si>
+    <t>Guion y archivo de audio.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Autoevaluación mediante rúbrica: valoración del proceso, calidad científica, claridad comunicativa y trabajo en equipo. Coevaluación cruzada entre equipos: escuchan un episodio de otro grupo y aportan sugerencias. Reflexión grupal sobre cómo la ciencia puede contribuir a los ODS en Aragón. Propuesta de mejora del podcast para futuras ediciones.</t>
-[...2 lines deleted...]
-    <t>Rúbrica de autoevaluación, coevaluación y reflexión escrita individual.</t>
+    <t>Presentan el podcast a la audiencia (invitados). Coevaluación y autoevaluación con rúbrica.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Descifra el agua: investiga con datos la huella hídrica en Aragón</t>
-[...8 lines deleted...]
-    <t>Determinar si el consumo de agua en nuestro instituto y hogares es sostenible y proponer acciones de mejora basadas en datos reales.</t>
+    <t>Mide tu huella hídrica</t>
+  </si>
+  <si>
+    <t>Un análisis de consumo doméstico para actuar localmente</t>
+  </si>
+  <si>
+    <t>La Confederación Hidrográfica del Ebro alerta de que Aragón es una de las comunidades con mayor estrés hídrico. El alumnado investigará su propio consumo para proponer cambios.</t>
+  </si>
+  <si>
+    <t>Diseñar un estudio de la huella hídrica del hogar a partir de datos recogidos mediante encuesta, analizar los resultados y elaborar un informe con recomendaciones para el ahorro de agua.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet y hoja de cálculo (LibreOffice o Google Sheets)
-[...37 lines deleted...]
-    <t>Rúbrica cumplimentada, diario de aprendizaje y acta del comité.</t>
+• Plantilla de encuesta impresa/digital
+• Hoja de cálculo (Google Sheets o Excel)
+• Vídeo sobre ciclo del agua y huella hídrica
+• Datos de la CHE sobre estrés hídrico en Aragón</t>
+  </si>
+  <si>
+    <t>Educación ambiental, educación para la sostenibilidad y tratamiento crítico de datos.</t>
+  </si>
+  <si>
+    <t>Se presenta el problema del agua en Aragón (noticias, datos de la CHE) y se formula la pregunta guía. El alumnado debate hipótesis iniciales sobre su consumo.</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis y preguntas iniciales.</t>
+  </si>
+  <si>
+    <t>Taller sobre ciclo del agua, huella hídrica, diseño de encuestas y gráficos. Se resuelven ejercicios de interpretación de gráficos hidrológicos.</t>
+  </si>
+  <si>
+    <t>Ejercicios de interpretación y diseño de encuesta.</t>
+  </si>
+  <si>
+    <t>El alumnado aplica la encuesta (a familiares o compañeros), depura datos y genera gráficos con hoja de cálculo.</t>
+  </si>
+  <si>
+    <t>Hoja de datos y gráficos generados.</t>
+  </si>
+  <si>
+    <t>Se elabora el informe estructurado (introducción, metodología, resultados, conclusiones, recomendaciones) y el póster/infografía.</t>
+  </si>
+  <si>
+    <t>Informe y póster terminados.</t>
+  </si>
+  <si>
+    <t>Presentación al consejo escolar simulado, coevaluación entre equipos y autoevaluación. Asignación de niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Pinta la ciencia: mural colaborativo sobre los fenómenos naturales de Aragón</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos representar artísticamente un fenómeno natural de Aragón, explicando sus bases científicas, para que cualquier vecino lo comprenda al verlo?</t>
+    <t>Eco-gráfica: La memoria del hielo</t>
+  </si>
+  <si>
+    <t>Instalación artística sobre el deshielo del Aneto para Benasque</t>
+  </si>
+  <si>
+    <t>El glaciar del Aneto, el mayor del Pirineo aragonés, ha perdido más del 50% de su superficie desde 1980, según datos del CSIC. Sin embargo, esta realidad no siempre es visible para la población local ni para los turistas. El Ayuntamiento de Benasque busca iniciativas que integren ciencia y arte para sensibilizar sobre la urgencia climática y promover hábitos sostenibles.</t>
+  </si>
+  <si>
+    <t>Diseñar y construir una maqueta de una instalación artística interactiva que represente la evolución del glaciar del Aneto, explicando las causas científicas del deshielo y proponiendo acciones sostenibles para la comunidad de Benasque.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Papel continuo (4x2 m)
-[...37 lines deleted...]
-    <t>Rúbrica de autoevaluación cumplimentada y comentarios de la audiencia.</t>
+• Datos de superficie glaciar del Aneto (IPE-CSIC) y gráficas históricas
+• Imágenes satelitales comparativas (Google Earth Engine o Earth Observing System)
+• Materiales reciclados (cartón, luces LED, sensores simples, pinturas)
+• Fichas de trabajo y plantillas de diseño
+• Rúbrica de evaluación y diana de autoevaluación</t>
+  </si>
+  <si>
+    <t>Educación ambiental y para la sostenibilidad; fomento de la creatividad y el pensamiento crítico ante la desinformación climática.</t>
+  </si>
+  <si>
+    <t>Se presenta el problema real del glaciar del Aneto mediante una noticia y fotografías históricas. Se formula la pregunta guía y los equipos discuten hipótesis iniciales sobre las causas y consecuencias del deshielo. Se presenta el encargo del Ayuntamiento de Benasque.</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis iniciales y preguntas generadas por el equipo.</t>
+  </si>
+  <si>
+    <t>El alumnado investiga las causas del retroceso glaciar: temperatura, albedo, balance de masa. Trabaja con datos reales del IPE-CSIC (gráficas de superficie y espesor) y conceptos de cambio climático. También analiza cómo comunicar científicamente un fenómeno complejo al público no experto.</t>
+  </si>
+  <si>
+    <t>Ejercicios resueltos de interpretación de gráficas y mapas. Fichas con términos clave.</t>
+  </si>
+  <si>
+    <t>Los equipos deciden qué aspectos del deshielo representarán en la instalación artística (pérdida de superficie, cambio de color, temperaturas). Diseñan un boceto de la maqueta interactiva: eligen materiales, colores, posibles sensores o elementos móviles. Elaboran un prototipo a pequeña escala.</t>
+  </si>
+  <si>
+    <t>Boceto detallado y lista de materiales. Justificación de las decisiones artísticas basadas en datos científicos.</t>
+  </si>
+  <si>
+    <t>Construcción de la maqueta final y redacción del dossier científico-artístico que incluye: explicación del fenómeno, descripción del diseño, acciones sostenibles propuestas para Benasque. Se prepara una presentación para la defensa.</t>
+  </si>
+  <si>
+    <t>Maqueta terminada y dossier completo.</t>
+  </si>
+  <si>
+    <t>Presentación de los proyectos al grupo, coevaluación mediante rúbrica, autoevaluación con diana. Se selecciona la mejor propuesta para enviar al Ayuntamiento de Benasque. Se reflexiona sobre el proceso y la utilidad de la ciencia en la comunidad.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -1719,653 +1713,653 @@
     <mergeCell ref="A17:B20"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>232</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>233</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>236</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>239</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>242</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>245</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>168</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>250</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>253</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
+        <v>255</v>
+      </c>
+      <c r="B10" s="7" t="s">
         <v>256</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="C10" s="7" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F22"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>60</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>261</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>262</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>263</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D3" s="9"/>
       <c r="E3" s="9">
         <v>5.26</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9">
         <v>5.26</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="D5" s="9"/>
       <c r="E5" s="9">
         <v>5.26</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.2</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="D6" s="9"/>
       <c r="E6" s="9">
         <v>5.26</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>3.1</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="D7" s="9"/>
       <c r="E7" s="9">
         <v>5.26</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.2</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="D8" s="9"/>
       <c r="E8" s="9">
         <v>5.26</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.3</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="D9" s="9"/>
       <c r="E9" s="9">
         <v>5.26</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>4.1</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="9">
         <v>5.26</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>4.2</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="D11" s="9"/>
       <c r="E11" s="9">
         <v>5.26</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>5.1</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D12" s="9"/>
       <c r="E12" s="9">
         <v>5.26</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>5.2</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D13" s="9"/>
       <c r="E13" s="9">
         <v>5.26</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>6.1</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="D14" s="9"/>
       <c r="E14" s="9">
         <v>5.26</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>6.2</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="D15" s="9"/>
       <c r="E15" s="9">
         <v>5.26</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>7.1</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="D16" s="9"/>
       <c r="E16" s="9">
         <v>5.26</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>7.2</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="D17" s="9"/>
       <c r="E17" s="9">
         <v>5.26</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>7.3</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D18" s="9"/>
       <c r="E18" s="9">
         <v>5.26</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>8.1</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="D19" s="9"/>
       <c r="E19" s="9">
         <v>5.26</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7">
         <v>8.2</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="D20" s="9"/>
       <c r="E20" s="9">
         <v>5.26</v>
       </c>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7">
         <v>8.3</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="D21" s="9"/>
       <c r="E21" s="9">
         <v>5.26</v>
       </c>
       <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="7" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="9"/>
       <c r="E22" s="9">
         <f>SUM(E3:E21)</f>
         <v>99.94000000000001</v>
       </c>
       <c r="F22" s="7" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:W31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="8" t="s">
+        <v>284</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>2.2</v>
       </c>
       <c r="G1" s="8">
         <v>3.1</v>
       </c>
       <c r="H1" s="8">
         <v>3.2</v>
       </c>
       <c r="I1" s="8">
         <v>3.3</v>
       </c>
       <c r="J1" s="8">
         <v>4.1</v>
       </c>
@@ -2381,929 +2375,929 @@
       <c r="N1" s="8">
         <v>6.1</v>
       </c>
       <c r="O1" s="8">
         <v>6.2</v>
       </c>
       <c r="P1" s="8">
         <v>7.1</v>
       </c>
       <c r="Q1" s="8">
         <v>7.2</v>
       </c>
       <c r="R1" s="8">
         <v>7.3</v>
       </c>
       <c r="S1" s="8">
         <v>8.1</v>
       </c>
       <c r="T1" s="8">
         <v>8.2</v>
       </c>
       <c r="U1" s="8">
         <v>8.3</v>
       </c>
       <c r="V1" s="8" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="W1" s="8" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" s="7" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:U2),"")</f>
         <v/>
       </c>
       <c r="W2" s="7"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="7" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:U3),"")</f>
         <v/>
       </c>
       <c r="W3" s="7"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="7" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:U4),"")</f>
         <v/>
       </c>
       <c r="W4" s="7"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:U5),"")</f>
         <v/>
       </c>
       <c r="W5" s="7"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:U6),"")</f>
         <v/>
       </c>
       <c r="W6" s="7"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:U7),"")</f>
         <v/>
       </c>
       <c r="W7" s="7"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:U8),"")</f>
         <v/>
       </c>
       <c r="W8" s="7"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:U9),"")</f>
         <v/>
       </c>
       <c r="W9" s="7"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:U10),"")</f>
         <v/>
       </c>
       <c r="W10" s="7"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:U11),"")</f>
         <v/>
       </c>
       <c r="W11" s="7"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:U12),"")</f>
         <v/>
       </c>
       <c r="W12" s="7"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:U13),"")</f>
         <v/>
       </c>
       <c r="W13" s="7"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:U14),"")</f>
         <v/>
       </c>
       <c r="W14" s="7"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:U15),"")</f>
         <v/>
       </c>
       <c r="W15" s="7"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:U16),"")</f>
         <v/>
       </c>
       <c r="W16" s="7"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="V17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:U17),"")</f>
         <v/>
       </c>
       <c r="W17" s="7"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:U18),"")</f>
         <v/>
       </c>
       <c r="W18" s="7"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:U19),"")</f>
         <v/>
       </c>
       <c r="W19" s="7"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:U20),"")</f>
         <v/>
       </c>
       <c r="W20" s="7"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:U21),"")</f>
         <v/>
       </c>
       <c r="W21" s="7"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:U22),"")</f>
         <v/>
       </c>
       <c r="W22" s="7"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="7" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:U23),"")</f>
         <v/>
       </c>
       <c r="W23" s="7"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="7" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:U24),"")</f>
         <v/>
       </c>
       <c r="W24" s="7"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="7" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:U25),"")</f>
         <v/>
       </c>
       <c r="W25" s="7"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="7" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:U26),"")</f>
         <v/>
       </c>
       <c r="W26" s="7"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="7" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:U27),"")</f>
         <v/>
       </c>
       <c r="W27" s="7"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="7" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:U28),"")</f>
         <v/>
       </c>
       <c r="W28" s="7"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="7" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:U29),"")</f>
         <v/>
       </c>
       <c r="W29" s="7"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="7" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:U30),"")</f>
         <v/>
       </c>
       <c r="W30" s="7"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="7" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:U31),"")</f>
         <v/>
       </c>
@@ -6712,461 +6706,461 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>184</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>185</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>187</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>188</v>
       </c>
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>162</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>164</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>166</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>168</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>170</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>88</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>172</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>173</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>174</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>176</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>180</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>188</v>
+        <v>181</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>184</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>188</v>
+        <v>181</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>187</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>188</v>
+        <v>181</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>162</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>164</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>166</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>168</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>170</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>88</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>172</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>173</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>174</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>176</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>180</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>184</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>187</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>188</v>
+        <v>181</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>