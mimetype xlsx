--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:20</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Cultura Científica en 4.º ESO, aplicando íntegramente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Cultura cientifica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se aplica el Real Decreto 217/2022, de 29 de marzo, por el que se establecen la ordenación y las enseñanzas mínimas de la Educación Secundaria Obligatoria.</t>
   </si>