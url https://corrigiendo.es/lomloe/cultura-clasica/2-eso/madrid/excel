--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="515">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="513">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Cultura clasica</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 20:35</t>
+    <t>10/07/2026 22:37</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para Cultura Clásica en 2.º ESO; aplica íntegramente el RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Cultura clasica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantienen los 5 criterios de evaluación y competencias específicas del BOE, sin desarrollo adicional.</t>
   </si>
@@ -1017,271 +1017,261 @@
 2.8
 4.1
 4.2
 4.3
 4.4
 4.5
 4.6
 4.7
 4.8
 4.9</t>
   </si>
   <si>
     <t>CE.2
 CE.4</t>
   </si>
   <si>
     <t>Proyecto de diseño urbano, análisis de obras de arte y recitado/comentario de fragmentos literarios clásicos.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Clásicos en la Gran Vía: Rastreando la huella grecolatina en Madrid</t>
+    <t>Mitos vivos en Madrid</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un blog colaborativo sobre el legado clásico en la capital</t>
+    <t>Un podcast sobre la huella clásica en nuestra ciudad</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnos de 2.º ESO en un centro de Madrid. La ciudad ofrece un rico patrimonio romano (por ejemplo, el Templo de Debod, las murallas, el acueducto de Segovia -cercano-, el yacimiento de Caraca) y múltiples influencias clásicas en el arte y la arquitectura. Se parte del interés por descubrir elementos clásicos en su entorno cotidiano.</t>
+    <t>El alumnado descubre que muchos espacios de Madrid conservan nombres y representaciones de dioses y héroes clásicos. Se plantea el reto de crear un podcast que explique esta pervivencia y la valore.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Qué vestigios de la Antigüedad clásica perviven en Madrid y cómo podemos mostrarlos a otros jóvenes para que los valoren?</t>
+    <t>Elaborar un podcast (episodios de 5-7 minutos) que documente y analice la presencia de la mitología clásica en el entorno cercano, explicando su origen y significado, y reflexionando sobre su contribución a la identidad cultural europea.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Mapa histórico de Hispania romana
-[...5 lines deleted...]
-• Acceso a internet y dispositivos digitales</t>
+• Guía de mitología grecolatina
+• Mapa de lugares clásicos en Madrid
+• Teléfonos móviles o tablets para grabar
+• Audacity o similar para editar
+• Fichas de trabajo y rúbrica de evaluación</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación en valores (tolerancia, respeto por el patrimonio); competencia digital (creación de blog); comunicación lingüística (redacción, exposición oral); conciencia y expresiones culturales (valoración del legado clásico).</t>
+    <t>Educación patrimonial y competencia digital.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto mediante un vídeo motivador sobre elementos clásicos en Madrid (Templo de Debod, Cibeles, Neptuno). Lluvia de ideas sobre lo que conocen. Se forman grupos y se asigna un tipo de contenido (mitología, arquitectura, historia, léxico). Se muestra un ejemplo de blog educativo y se explican los criterios de evaluación.</t>
-[...2 lines deleted...]
-    <t>Participación en el diálogo inicial; esquema grupal de ideas previas.</t>
+    <t>El profesor muestra imágenes de la Cibeles, Neptuno y el Retiro. Plantea la pregunta guía. Los equipos discuten qué saben y qué necesitan saber. Se presenta el reto: crear un podcast que explique la pervivencia mitológica en Madrid.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas en papelógrafo.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
-    <t>3 sesiones</t>
-[...5 lines deleted...]
-    <t>Mapa conceptual grupal; ficha de identificación de dioses; cuestionario de arte clásico.</t>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Talleres sobre mitología (dioses, héroes, religión) y arte clásico (arquitectura, escultura). Lectura de fragmentos de la Ilíada y la Odisea y análisis de obras del Museo del Prado. Se enseña uso de grabación y edición de audio.</t>
+  </si>
+  <si>
+    <t>Fichas de trabajo con dioses y sus atributos; esquemas de géneros literarios.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>2 sesiones</t>
-[...5 lines deleted...]
-    <t>Borrador de entrada del blog; esquema de contenido; fuentes consultadas.</t>
+    <t>Salida virtual o física a lugares emblemáticos (Cibeles, Neptuno, Retiro) para tomar fotos y notas. Cada equipo selecciona tres lugares y diseña la estructura del podcast: guion, asignación de locutores, búsqueda de música y efectos.</t>
+  </si>
+  <si>
+    <t>Guion escrito del podcast con referencias a dioses, arte e influencia.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Creación del blog en plataforma educativa (por ejemplo, Blogger o WordPress). Cada grupo sube su entrada con texto, imágenes, enlaces y elementos multimedia. Se revisa la ortografía y el rigor histórico. Se diseña la portada y la organización del blog. Se prepara una presentación breve para explicar el blog a los compañeros de 1.º ESO.</t>
-[...2 lines deleted...]
-    <t>Entrada del blog publicada; presentación oral de 3 minutos.</t>
+    <t>Grabación y edición del podcast en equipo. Se ensayan las locuciones y se integran los sonidos. El profesor realiza check-ins técnicos y de contenido.</t>
+  </si>
+  <si>
+    <t>Archivo de audio final.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Los grupos presentan su parte del blog al resto de la clase. Coevaluación mediante rúbrica (contenido, claridad, relación con saberes, trabajo en equipo). El docente aplica la rúbrica de los criterios evaluados. Cada alumno completa una autoevaluación sobre su aprendizaje y dificultades. Se debate sobre la pervivencia clásica y la utilidad del blog.</t>
-[...2 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada; autoevaluación individual; entrada final del blog (producto global).</t>
+    <t>Audición de los podcasts en clase. Coevaluación con rúbrica y autoevaluación mediante diana. Se asigna nivel de logro 1-4 para cada criterio. Los podcasts se publican en la radio escolar.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y grabación final publicada.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Rastrea el legado grecolatino en la ciencia de hoy</t>
-[...8 lines deleted...]
-    <t>¿Cuánto ha influido el latín y el griego clásico en el vocabulario que usan los científicos hoy? Para responderlo, analizaréis términos de vuestros libros de ciencias y los compararéis con raíces grecolatinas, elaborando un informe y un mapa conceptual que muestre la pervivencia.</t>
+    <t>¿Cuánto de clásica es tu calle?</t>
+  </si>
+  <si>
+    <t>Investigación de la huella grecolatina en el callejero de tu distrito</t>
+  </si>
+  <si>
+    <t>Los alumnos viven en Madrid, una ciudad con capas históricas. Su barrio contiene calles con nombres que evocan mitos, historia o lengua clásica (por ejemplo, plaza de Roma, calle Grecia, avenida de los Dioses). Sin embargo, apenas se repara en ellos. El ayuntamiento (concejalía de cultura) ha solicitado un informe ciudadano que mapee y analice estos vestigios para valorar su contribución a la identidad del distrito.</t>
+  </si>
+  <si>
+    <t>Diseñar y realizar un trabajo de campo para recoger, analizar y comunicar datos sobre la presencia de elementos clásicos (topónimos, monumentos, edificios) en el barrio elegido, y elaborar un informe cartográfico que explique su significado y pervivencia.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Libros de texto de Biología y Geología de 2º ESO (editoriales varias).
-[...40 lines deleted...]
-    <t>Grabación de la exposición (o pauta de observación del profesor), rúbrica de coevaluación rellena, reflexión escrita individual.</t>
+• Google My Maps o herramienta cartográfica alternativa
+• Smartphones o cámaras para fotografías
+• Plantilla de recogida de datos (hoja de cálculo)
+• Fichas de saberes preelaboradas
+• Acceso a internet para consulta de callejero (Google Maps, callejero del Ayuntamiento de Madrid)</t>
+  </si>
+  <si>
+    <t>Educación patrimonial y competencia digital (uso de herramientas cartográficas).</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la concejalía y la pregunta guía. El alumnado, en equipos, enumera calles o lugares de su barrio con posible nombre clásico y formula hipótesis sobre su origen y significado.</t>
+  </si>
+  <si>
+    <t>Lista inicial de hipótesis por equipo.</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes necesarios: urbanismo romano (calzadas, foro, acueductos), léxico de origen grecolatino en toponimia, arquitectura clásica (columnas, templos, teatros) y pervivencia cultural. Cada equipo elabora una ficha de conceptos clave.</t>
+  </si>
+  <si>
+    <t>Fichas de saberes completadas con ejemplos.</t>
+  </si>
+  <si>
+    <t>Trabajo de campo virtual o presencial (según posibilidades): los equipos recogen datos primarios en su barrio asignado (distrito centro de Madrid, p.ej. calles alrededor de la Plaza Mayor). Toman fotografías, localizan coordenadas y clasifican cada elemento (nombre de calle, plaza, monumento) según su ámbito (mitología, historia, arquitectura, léxico).</t>
+  </si>
+  <si>
+    <t>Base de datos con al menos 10 registros (foto, coordenadas, clasificación).</t>
+  </si>
+  <si>
+    <t>Elaboran un mapa interactivo en Google My Maps (con marcadores, imágenes y descripciones) y un informe escrito que analice la presencia y significado de los elementos encontrados. Preparan una presentación oral de 5 minutos dirigida a la concejalía.</t>
+  </si>
+  <si>
+    <t>Mapa interactivo finalizado e informe escrito.</t>
+  </si>
+  <si>
+    <t>Exposición de los trabajos ante el grupo (simulación de audiencia real). Coevaluación entre equipos y autoevaluación mediante rúbrica. El profesor asigna nivel de logro 1-4 a cada criterio evaluado.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Murales del Olimpo: Nuestra Huella Clásica</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos crear una obra artística que muestre la pervivencia de la cultura clásica en nuestra sociedad actual y que sirva como elemento educativo para toda la comunidad educativa?</t>
+    <t>Diseña un mosaico clásico para tu barrio</t>
+  </si>
+  <si>
+    <t>Conectando el legado romano con el arte público en Madrid</t>
+  </si>
+  <si>
+    <t>La Junta Municipal del distrito ha abierto una convocatoria para decorar un muro del centro cultural local con un mosaico inspirado en la Antigüedad clásica. Han pedido propuestas a los centros educativos del barrio. Nuestro alumnado de Cultura Clásica competirá con un diseño que integre mitología, arte romano y elementos de urbanismo antiguo.</t>
+  </si>
+  <si>
+    <t>Crear la propuesta completa de un mosaico de temática clásica (dibujo a escala, leyenda de colores y materiales, explicación de los elementos mitológicos y arquitectónicos) y defenderla ante un jurado simulado que representa a la junta del distrito.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Paneles de cartón pluma o similar (si no se pinta directamente en pared)
-[...37 lines deleted...]
-    <t>Rúbrica de autoevaluación y coevaluación cumplimentada, reflexión escrita individual.</t>
+• Fotografías de mosaicos romanos reales (Museo de San Isidro, Complutum)
+• Plantilla de boceto en papel milimetrado
+• Materiales reciclados para maquetas (cartón, tapones, pintura)
+• Rúbrica de evaluación de los 4 criterios
+• Vídeo tutorial sobre técnica de teselas</t>
+  </si>
+  <si>
+    <t>Educación patrimonial, conciencia cívica (mejora del espacio público), expresión artística y trabajo en equipo.</t>
+  </si>
+  <si>
+    <t>Se presenta la convocatoria de la Junta Municipal. El alumnado visiona ejemplos de mosaicos romanos originales (Museo de San Isidro, Complutum) y explora mitos que podrían funcionar en un diseño público. Por equipos, eligen un mito y un posible emplazamiento real en su barrio.</t>
+  </si>
+  <si>
+    <t>Ficha de equipo con mito elegido y localización propuesta.</t>
+  </si>
+  <si>
+    <t>Talleres rotatorios: a) mitología (atributos de dioses, versiones literarias); b) arte del mosaico (técnicas, teselas, colores, grecas); c) urbanismo romano (foro, acueducto, calzada) y su presencia en Madrid. Cada equipo profundiza en los saberes que necesita para su diseño.</t>
+  </si>
+  <si>
+    <t>Cuaderno de campo con apuntes, dibujos y referencias.</t>
+  </si>
+  <si>
+    <t>Los equipos elaboran el boceto detallado del mosaico en papel cuadriculado, deciden la distribución de escenas, colores y materiales. Redactan la memoria explicativa donde vinculan cada parte del diseño con un criterio evaluado (mito, arte, urbanismo, arquitectura).</t>
+  </si>
+  <si>
+    <t>Boceto final a color y memoria descriptiva.</t>
+  </si>
+  <si>
+    <t>Construyen una maqueta a escala del mosaico con materiales reciclados (cartón, tapones, papel de seda) y preparan una presentación oral de 5 minutos para el jurado. En la presentación deben argumentar cómo su diseño cumple con los criterios requeridos.</t>
+  </si>
+  <si>
+    <t>Maqueta terminada y guión de la exposición.</t>
+  </si>
+  <si>
+    <t>Simulación de la defensa ante el jurado (profesorado de Plástica y alumnado de 4º ESO). Cada equipo expone y recibe preguntas. Coevaluación mediante rúbrica y autoevaluación con diana de aprendizaje. Se asignan niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Mapas lingüísticos interactivos que permitan superponer la extensión del Imperio Romano con las fronteras actuales de la UE, vinculando familias léxicas latinas con sus derivados en lenguas romances y no romances.
 • Líneas de tiempo comparativas en formato infográfico que conecten hitos del Derecho Romano y la organización social antigua con artículos específicos de la Declaración Universal de los Derechos Humanos.
 • Modelos 3D y reconstrucciones virtuales de espacios públicos (foros, termas, teatros) comparados mediante realidad aumentada con el urbanismo de la localidad del alumnado para identificar la pervivencia del trazado romano.</t>
   </si>
@@ -2404,510 +2394,510 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>233</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>391</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>392</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>393</v>
-      </c>
-[...4 lines deleted...]
-        <v>395</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>394</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>395</v>
+      </c>
+      <c r="D3" s="7" t="s">
         <v>396</v>
-      </c>
-[...4 lines deleted...]
-        <v>398</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>399</v>
-      </c>
-[...4 lines deleted...]
-        <v>401</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>400</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>401</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>404</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>405</v>
-      </c>
-[...4 lines deleted...]
-        <v>407</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>406</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>408</v>
-      </c>
-[...4 lines deleted...]
-        <v>410</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>410</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>411</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>412</v>
-      </c>
-[...4 lines deleted...]
-        <v>414</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>413</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>414</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>415</v>
-      </c>
-[...4 lines deleted...]
-        <v>417</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>420</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>421</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>424</v>
-      </c>
-[...4 lines deleted...]
-        <v>426</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>427</v>
-      </c>
-[...4 lines deleted...]
-        <v>429</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>428</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>430</v>
-      </c>
-[...4 lines deleted...]
-        <v>432</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>431</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>432</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>433</v>
-      </c>
-[...4 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>306</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>199</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>312</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="D3" s="7" t="s">
         <v>442</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>443</v>
-      </c>
-[...4 lines deleted...]
-        <v>445</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>444</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>445</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>446</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>447</v>
-      </c>
-[...4 lines deleted...]
-        <v>449</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>448</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>449</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>450</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>451</v>
-      </c>
-[...4 lines deleted...]
-        <v>453</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>452</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>453</v>
+      </c>
+      <c r="E6" s="7" t="s">
         <v>454</v>
-      </c>
-[...7 lines deleted...]
-        <v>456</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>455</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>457</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>458</v>
-      </c>
-[...4 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>445</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>460</v>
+      </c>
+      <c r="E8" s="7" t="s">
         <v>461</v>
-      </c>
-[...7 lines deleted...]
-        <v>463</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>462</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>449</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>463</v>
+      </c>
+      <c r="E9" s="7" t="s">
         <v>464</v>
-      </c>
-[...7 lines deleted...]
-        <v>466</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F40"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>77</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>466</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>467</v>
+      </c>
+      <c r="E2" s="8" t="s">
         <v>468</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>469</v>
-      </c>
-[...4 lines deleted...]
-        <v>471</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D3" s="9">
         <v>3.57</v>
       </c>
       <c r="E3" s="9">
         <v>3.57</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
@@ -3000,159 +2990,159 @@
       <c r="A9" s="7">
         <v>1.7</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D9" s="9">
         <v>3.57</v>
       </c>
       <c r="E9" s="9">
         <v>3.57</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>2.1</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
       <c r="D10" s="9">
         <v>3.13</v>
       </c>
       <c r="E10" s="9">
         <v>3.13</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>2.2</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="D11" s="9">
         <v>3.13</v>
       </c>
       <c r="E11" s="9">
         <v>3.13</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>2.3</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="D12" s="9">
         <v>3.13</v>
       </c>
       <c r="E12" s="9">
         <v>3.13</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>2.4</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>126</v>
       </c>
       <c r="D13" s="9">
         <v>3.13</v>
       </c>
       <c r="E13" s="9">
         <v>3.13</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>2.5</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="D14" s="9">
         <v>3.13</v>
       </c>
       <c r="E14" s="9">
         <v>3.13</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>2.6</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D15" s="9">
         <v>3.13</v>
       </c>
       <c r="E15" s="9">
         <v>3.13</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>2.7</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="D16" s="9">
         <v>3.13</v>
       </c>
       <c r="E16" s="9">
         <v>3.13</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>2.8</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D17" s="9">
         <v>3.13</v>
       </c>
       <c r="E17" s="9">
         <v>3.13</v>
       </c>
@@ -3234,51 +3224,51 @@
       <c r="A22" s="7">
         <v>3.5</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D22" s="9">
         <v>3.13</v>
       </c>
       <c r="E22" s="9">
         <v>3.13</v>
       </c>
       <c r="F22" s="7"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="7">
         <v>3.6</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="D23" s="9">
         <v>3.13</v>
       </c>
       <c r="E23" s="9">
         <v>3.13</v>
       </c>
       <c r="F23" s="7"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="7">
         <v>3.7</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D24" s="9">
         <v>3.13</v>
       </c>
       <c r="E24" s="9">
         <v>3.13</v>
       </c>
@@ -3324,51 +3314,51 @@
       <c r="A27" s="7">
         <v>4.2</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>164</v>
       </c>
       <c r="D27" s="9">
         <v>2.22</v>
       </c>
       <c r="E27" s="9">
         <v>2.22</v>
       </c>
       <c r="F27" s="7"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="7">
         <v>4.3</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="D28" s="9">
         <v>2.22</v>
       </c>
       <c r="E28" s="9">
         <v>2.22</v>
       </c>
       <c r="F28" s="7"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="7">
         <v>4.4</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D29" s="9">
         <v>2.22</v>
       </c>
       <c r="E29" s="9">
         <v>2.22</v>
       </c>
@@ -3486,163 +3476,163 @@
       <c r="A36" s="7">
         <v>5.2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>185</v>
       </c>
       <c r="D36" s="9">
         <v>5.0</v>
       </c>
       <c r="E36" s="9">
         <v>5.0</v>
       </c>
       <c r="F36" s="7"/>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="7">
         <v>5.3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="D37" s="9">
         <v>5.0</v>
       </c>
       <c r="E37" s="9">
         <v>5.0</v>
       </c>
       <c r="F37" s="7"/>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="7">
         <v>5.4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D38" s="9">
         <v>5.0</v>
       </c>
       <c r="E38" s="9">
         <v>5.0</v>
       </c>
       <c r="F38" s="7"/>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="7">
         <v>5.5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D39" s="9">
         <v>5.0</v>
       </c>
       <c r="E39" s="9">
         <v>5.0</v>
       </c>
       <c r="F39" s="7"/>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="7" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="9"/>
       <c r="E40" s="9">
         <f>SUM(E3:E39)</f>
         <v>120.049999999999997</v>
       </c>
       <c r="F40" s="7" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AO31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AO31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:41">
       <c r="A1" s="8" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>1.4</v>
       </c>
       <c r="G1" s="8">
         <v>1.5</v>
       </c>
       <c r="H1" s="8">
         <v>1.6</v>
       </c>
       <c r="I1" s="8">
         <v>1.7</v>
       </c>
       <c r="J1" s="8">
         <v>2.1</v>
       </c>
@@ -3712,1451 +3702,1451 @@
       <c r="AF1" s="8">
         <v>4.7</v>
       </c>
       <c r="AG1" s="8">
         <v>4.8</v>
       </c>
       <c r="AH1" s="8">
         <v>4.9</v>
       </c>
       <c r="AI1" s="8">
         <v>5.1</v>
       </c>
       <c r="AJ1" s="8">
         <v>5.2</v>
       </c>
       <c r="AK1" s="8">
         <v>5.3</v>
       </c>
       <c r="AL1" s="8">
         <v>5.4</v>
       </c>
       <c r="AM1" s="8">
         <v>5.5</v>
       </c>
       <c r="AN1" s="8" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="AO1" s="8" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
     </row>
     <row r="2" spans="1:41">
       <c r="A2" s="7" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
       <c r="Y2" s="7"/>
       <c r="Z2" s="7"/>
       <c r="AA2" s="7"/>
       <c r="AB2" s="7"/>
       <c r="AC2" s="7"/>
       <c r="AD2" s="7"/>
       <c r="AE2" s="7"/>
       <c r="AF2" s="7"/>
       <c r="AG2" s="7"/>
       <c r="AH2" s="7"/>
       <c r="AI2" s="7"/>
       <c r="AJ2" s="7"/>
       <c r="AK2" s="7"/>
       <c r="AL2" s="7"/>
       <c r="AM2" s="7"/>
       <c r="AN2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:AM2),"")</f>
         <v/>
       </c>
       <c r="AO2" s="7"/>
     </row>
     <row r="3" spans="1:41">
       <c r="A3" s="7" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="W3" s="7"/>
       <c r="X3" s="7"/>
       <c r="Y3" s="7"/>
       <c r="Z3" s="7"/>
       <c r="AA3" s="7"/>
       <c r="AB3" s="7"/>
       <c r="AC3" s="7"/>
       <c r="AD3" s="7"/>
       <c r="AE3" s="7"/>
       <c r="AF3" s="7"/>
       <c r="AG3" s="7"/>
       <c r="AH3" s="7"/>
       <c r="AI3" s="7"/>
       <c r="AJ3" s="7"/>
       <c r="AK3" s="7"/>
       <c r="AL3" s="7"/>
       <c r="AM3" s="7"/>
       <c r="AN3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:AM3),"")</f>
         <v/>
       </c>
       <c r="AO3" s="7"/>
     </row>
     <row r="4" spans="1:41">
       <c r="A4" s="7" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="7"/>
       <c r="Z4" s="7"/>
       <c r="AA4" s="7"/>
       <c r="AB4" s="7"/>
       <c r="AC4" s="7"/>
       <c r="AD4" s="7"/>
       <c r="AE4" s="7"/>
       <c r="AF4" s="7"/>
       <c r="AG4" s="7"/>
       <c r="AH4" s="7"/>
       <c r="AI4" s="7"/>
       <c r="AJ4" s="7"/>
       <c r="AK4" s="7"/>
       <c r="AL4" s="7"/>
       <c r="AM4" s="7"/>
       <c r="AN4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:AM4),"")</f>
         <v/>
       </c>
       <c r="AO4" s="7"/>
     </row>
     <row r="5" spans="1:41">
       <c r="A5" s="7" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7"/>
       <c r="Z5" s="7"/>
       <c r="AA5" s="7"/>
       <c r="AB5" s="7"/>
       <c r="AC5" s="7"/>
       <c r="AD5" s="7"/>
       <c r="AE5" s="7"/>
       <c r="AF5" s="7"/>
       <c r="AG5" s="7"/>
       <c r="AH5" s="7"/>
       <c r="AI5" s="7"/>
       <c r="AJ5" s="7"/>
       <c r="AK5" s="7"/>
       <c r="AL5" s="7"/>
       <c r="AM5" s="7"/>
       <c r="AN5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:AM5),"")</f>
         <v/>
       </c>
       <c r="AO5" s="7"/>
     </row>
     <row r="6" spans="1:41">
       <c r="A6" s="7" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7"/>
       <c r="X6" s="7"/>
       <c r="Y6" s="7"/>
       <c r="Z6" s="7"/>
       <c r="AA6" s="7"/>
       <c r="AB6" s="7"/>
       <c r="AC6" s="7"/>
       <c r="AD6" s="7"/>
       <c r="AE6" s="7"/>
       <c r="AF6" s="7"/>
       <c r="AG6" s="7"/>
       <c r="AH6" s="7"/>
       <c r="AI6" s="7"/>
       <c r="AJ6" s="7"/>
       <c r="AK6" s="7"/>
       <c r="AL6" s="7"/>
       <c r="AM6" s="7"/>
       <c r="AN6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:AM6),"")</f>
         <v/>
       </c>
       <c r="AO6" s="7"/>
     </row>
     <row r="7" spans="1:41">
       <c r="A7" s="7" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7"/>
       <c r="W7" s="7"/>
       <c r="X7" s="7"/>
       <c r="Y7" s="7"/>
       <c r="Z7" s="7"/>
       <c r="AA7" s="7"/>
       <c r="AB7" s="7"/>
       <c r="AC7" s="7"/>
       <c r="AD7" s="7"/>
       <c r="AE7" s="7"/>
       <c r="AF7" s="7"/>
       <c r="AG7" s="7"/>
       <c r="AH7" s="7"/>
       <c r="AI7" s="7"/>
       <c r="AJ7" s="7"/>
       <c r="AK7" s="7"/>
       <c r="AL7" s="7"/>
       <c r="AM7" s="7"/>
       <c r="AN7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:AM7),"")</f>
         <v/>
       </c>
       <c r="AO7" s="7"/>
     </row>
     <row r="8" spans="1:41">
       <c r="A8" s="7" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7"/>
       <c r="W8" s="7"/>
       <c r="X8" s="7"/>
       <c r="Y8" s="7"/>
       <c r="Z8" s="7"/>
       <c r="AA8" s="7"/>
       <c r="AB8" s="7"/>
       <c r="AC8" s="7"/>
       <c r="AD8" s="7"/>
       <c r="AE8" s="7"/>
       <c r="AF8" s="7"/>
       <c r="AG8" s="7"/>
       <c r="AH8" s="7"/>
       <c r="AI8" s="7"/>
       <c r="AJ8" s="7"/>
       <c r="AK8" s="7"/>
       <c r="AL8" s="7"/>
       <c r="AM8" s="7"/>
       <c r="AN8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:AM8),"")</f>
         <v/>
       </c>
       <c r="AO8" s="7"/>
     </row>
     <row r="9" spans="1:41">
       <c r="A9" s="7" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7"/>
       <c r="W9" s="7"/>
       <c r="X9" s="7"/>
       <c r="Y9" s="7"/>
       <c r="Z9" s="7"/>
       <c r="AA9" s="7"/>
       <c r="AB9" s="7"/>
       <c r="AC9" s="7"/>
       <c r="AD9" s="7"/>
       <c r="AE9" s="7"/>
       <c r="AF9" s="7"/>
       <c r="AG9" s="7"/>
       <c r="AH9" s="7"/>
       <c r="AI9" s="7"/>
       <c r="AJ9" s="7"/>
       <c r="AK9" s="7"/>
       <c r="AL9" s="7"/>
       <c r="AM9" s="7"/>
       <c r="AN9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:AM9),"")</f>
         <v/>
       </c>
       <c r="AO9" s="7"/>
     </row>
     <row r="10" spans="1:41">
       <c r="A10" s="7" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7"/>
       <c r="W10" s="7"/>
       <c r="X10" s="7"/>
       <c r="Y10" s="7"/>
       <c r="Z10" s="7"/>
       <c r="AA10" s="7"/>
       <c r="AB10" s="7"/>
       <c r="AC10" s="7"/>
       <c r="AD10" s="7"/>
       <c r="AE10" s="7"/>
       <c r="AF10" s="7"/>
       <c r="AG10" s="7"/>
       <c r="AH10" s="7"/>
       <c r="AI10" s="7"/>
       <c r="AJ10" s="7"/>
       <c r="AK10" s="7"/>
       <c r="AL10" s="7"/>
       <c r="AM10" s="7"/>
       <c r="AN10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:AM10),"")</f>
         <v/>
       </c>
       <c r="AO10" s="7"/>
     </row>
     <row r="11" spans="1:41">
       <c r="A11" s="7" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7"/>
       <c r="W11" s="7"/>
       <c r="X11" s="7"/>
       <c r="Y11" s="7"/>
       <c r="Z11" s="7"/>
       <c r="AA11" s="7"/>
       <c r="AB11" s="7"/>
       <c r="AC11" s="7"/>
       <c r="AD11" s="7"/>
       <c r="AE11" s="7"/>
       <c r="AF11" s="7"/>
       <c r="AG11" s="7"/>
       <c r="AH11" s="7"/>
       <c r="AI11" s="7"/>
       <c r="AJ11" s="7"/>
       <c r="AK11" s="7"/>
       <c r="AL11" s="7"/>
       <c r="AM11" s="7"/>
       <c r="AN11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:AM11),"")</f>
         <v/>
       </c>
       <c r="AO11" s="7"/>
     </row>
     <row r="12" spans="1:41">
       <c r="A12" s="7" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7"/>
       <c r="W12" s="7"/>
       <c r="X12" s="7"/>
       <c r="Y12" s="7"/>
       <c r="Z12" s="7"/>
       <c r="AA12" s="7"/>
       <c r="AB12" s="7"/>
       <c r="AC12" s="7"/>
       <c r="AD12" s="7"/>
       <c r="AE12" s="7"/>
       <c r="AF12" s="7"/>
       <c r="AG12" s="7"/>
       <c r="AH12" s="7"/>
       <c r="AI12" s="7"/>
       <c r="AJ12" s="7"/>
       <c r="AK12" s="7"/>
       <c r="AL12" s="7"/>
       <c r="AM12" s="7"/>
       <c r="AN12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:AM12),"")</f>
         <v/>
       </c>
       <c r="AO12" s="7"/>
     </row>
     <row r="13" spans="1:41">
       <c r="A13" s="7" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7"/>
       <c r="W13" s="7"/>
       <c r="X13" s="7"/>
       <c r="Y13" s="7"/>
       <c r="Z13" s="7"/>
       <c r="AA13" s="7"/>
       <c r="AB13" s="7"/>
       <c r="AC13" s="7"/>
       <c r="AD13" s="7"/>
       <c r="AE13" s="7"/>
       <c r="AF13" s="7"/>
       <c r="AG13" s="7"/>
       <c r="AH13" s="7"/>
       <c r="AI13" s="7"/>
       <c r="AJ13" s="7"/>
       <c r="AK13" s="7"/>
       <c r="AL13" s="7"/>
       <c r="AM13" s="7"/>
       <c r="AN13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:AM13),"")</f>
         <v/>
       </c>
       <c r="AO13" s="7"/>
     </row>
     <row r="14" spans="1:41">
       <c r="A14" s="7" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7"/>
       <c r="W14" s="7"/>
       <c r="X14" s="7"/>
       <c r="Y14" s="7"/>
       <c r="Z14" s="7"/>
       <c r="AA14" s="7"/>
       <c r="AB14" s="7"/>
       <c r="AC14" s="7"/>
       <c r="AD14" s="7"/>
       <c r="AE14" s="7"/>
       <c r="AF14" s="7"/>
       <c r="AG14" s="7"/>
       <c r="AH14" s="7"/>
       <c r="AI14" s="7"/>
       <c r="AJ14" s="7"/>
       <c r="AK14" s="7"/>
       <c r="AL14" s="7"/>
       <c r="AM14" s="7"/>
       <c r="AN14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:AM14),"")</f>
         <v/>
       </c>
       <c r="AO14" s="7"/>
     </row>
     <row r="15" spans="1:41">
       <c r="A15" s="7" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7"/>
       <c r="W15" s="7"/>
       <c r="X15" s="7"/>
       <c r="Y15" s="7"/>
       <c r="Z15" s="7"/>
       <c r="AA15" s="7"/>
       <c r="AB15" s="7"/>
       <c r="AC15" s="7"/>
       <c r="AD15" s="7"/>
       <c r="AE15" s="7"/>
       <c r="AF15" s="7"/>
       <c r="AG15" s="7"/>
       <c r="AH15" s="7"/>
       <c r="AI15" s="7"/>
       <c r="AJ15" s="7"/>
       <c r="AK15" s="7"/>
       <c r="AL15" s="7"/>
       <c r="AM15" s="7"/>
       <c r="AN15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:AM15),"")</f>
         <v/>
       </c>
       <c r="AO15" s="7"/>
     </row>
     <row r="16" spans="1:41">
       <c r="A16" s="7" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7"/>
       <c r="W16" s="7"/>
       <c r="X16" s="7"/>
       <c r="Y16" s="7"/>
       <c r="Z16" s="7"/>
       <c r="AA16" s="7"/>
       <c r="AB16" s="7"/>
       <c r="AC16" s="7"/>
       <c r="AD16" s="7"/>
       <c r="AE16" s="7"/>
       <c r="AF16" s="7"/>
       <c r="AG16" s="7"/>
       <c r="AH16" s="7"/>
       <c r="AI16" s="7"/>
       <c r="AJ16" s="7"/>
       <c r="AK16" s="7"/>
       <c r="AL16" s="7"/>
       <c r="AM16" s="7"/>
       <c r="AN16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:AM16),"")</f>
         <v/>
       </c>
       <c r="AO16" s="7"/>
     </row>
     <row r="17" spans="1:41">
       <c r="A17" s="7" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="V17" s="7"/>
       <c r="W17" s="7"/>
       <c r="X17" s="7"/>
       <c r="Y17" s="7"/>
       <c r="Z17" s="7"/>
       <c r="AA17" s="7"/>
       <c r="AB17" s="7"/>
       <c r="AC17" s="7"/>
       <c r="AD17" s="7"/>
       <c r="AE17" s="7"/>
       <c r="AF17" s="7"/>
       <c r="AG17" s="7"/>
       <c r="AH17" s="7"/>
       <c r="AI17" s="7"/>
       <c r="AJ17" s="7"/>
       <c r="AK17" s="7"/>
       <c r="AL17" s="7"/>
       <c r="AM17" s="7"/>
       <c r="AN17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:AM17),"")</f>
         <v/>
       </c>
       <c r="AO17" s="7"/>
     </row>
     <row r="18" spans="1:41">
       <c r="A18" s="7" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7"/>
       <c r="W18" s="7"/>
       <c r="X18" s="7"/>
       <c r="Y18" s="7"/>
       <c r="Z18" s="7"/>
       <c r="AA18" s="7"/>
       <c r="AB18" s="7"/>
       <c r="AC18" s="7"/>
       <c r="AD18" s="7"/>
       <c r="AE18" s="7"/>
       <c r="AF18" s="7"/>
       <c r="AG18" s="7"/>
       <c r="AH18" s="7"/>
       <c r="AI18" s="7"/>
       <c r="AJ18" s="7"/>
       <c r="AK18" s="7"/>
       <c r="AL18" s="7"/>
       <c r="AM18" s="7"/>
       <c r="AN18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:AM18),"")</f>
         <v/>
       </c>
       <c r="AO18" s="7"/>
     </row>
     <row r="19" spans="1:41">
       <c r="A19" s="7" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7"/>
       <c r="W19" s="7"/>
       <c r="X19" s="7"/>
       <c r="Y19" s="7"/>
       <c r="Z19" s="7"/>
       <c r="AA19" s="7"/>
       <c r="AB19" s="7"/>
       <c r="AC19" s="7"/>
       <c r="AD19" s="7"/>
       <c r="AE19" s="7"/>
       <c r="AF19" s="7"/>
       <c r="AG19" s="7"/>
       <c r="AH19" s="7"/>
       <c r="AI19" s="7"/>
       <c r="AJ19" s="7"/>
       <c r="AK19" s="7"/>
       <c r="AL19" s="7"/>
       <c r="AM19" s="7"/>
       <c r="AN19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:AM19),"")</f>
         <v/>
       </c>
       <c r="AO19" s="7"/>
     </row>
     <row r="20" spans="1:41">
       <c r="A20" s="7" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7"/>
       <c r="W20" s="7"/>
       <c r="X20" s="7"/>
       <c r="Y20" s="7"/>
       <c r="Z20" s="7"/>
       <c r="AA20" s="7"/>
       <c r="AB20" s="7"/>
       <c r="AC20" s="7"/>
       <c r="AD20" s="7"/>
       <c r="AE20" s="7"/>
       <c r="AF20" s="7"/>
       <c r="AG20" s="7"/>
       <c r="AH20" s="7"/>
       <c r="AI20" s="7"/>
       <c r="AJ20" s="7"/>
       <c r="AK20" s="7"/>
       <c r="AL20" s="7"/>
       <c r="AM20" s="7"/>
       <c r="AN20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:AM20),"")</f>
         <v/>
       </c>
       <c r="AO20" s="7"/>
     </row>
     <row r="21" spans="1:41">
       <c r="A21" s="7" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7"/>
       <c r="W21" s="7"/>
       <c r="X21" s="7"/>
       <c r="Y21" s="7"/>
       <c r="Z21" s="7"/>
       <c r="AA21" s="7"/>
       <c r="AB21" s="7"/>
       <c r="AC21" s="7"/>
       <c r="AD21" s="7"/>
       <c r="AE21" s="7"/>
       <c r="AF21" s="7"/>
       <c r="AG21" s="7"/>
       <c r="AH21" s="7"/>
       <c r="AI21" s="7"/>
       <c r="AJ21" s="7"/>
       <c r="AK21" s="7"/>
       <c r="AL21" s="7"/>
       <c r="AM21" s="7"/>
       <c r="AN21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:AM21),"")</f>
         <v/>
       </c>
       <c r="AO21" s="7"/>
     </row>
     <row r="22" spans="1:41">
       <c r="A22" s="7" t="s">
-        <v>505</v>
+        <v>503</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7"/>
       <c r="W22" s="7"/>
       <c r="X22" s="7"/>
       <c r="Y22" s="7"/>
       <c r="Z22" s="7"/>
       <c r="AA22" s="7"/>
       <c r="AB22" s="7"/>
       <c r="AC22" s="7"/>
       <c r="AD22" s="7"/>
       <c r="AE22" s="7"/>
       <c r="AF22" s="7"/>
       <c r="AG22" s="7"/>
       <c r="AH22" s="7"/>
       <c r="AI22" s="7"/>
       <c r="AJ22" s="7"/>
       <c r="AK22" s="7"/>
       <c r="AL22" s="7"/>
       <c r="AM22" s="7"/>
       <c r="AN22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:AM22),"")</f>
         <v/>
       </c>
       <c r="AO22" s="7"/>
     </row>
     <row r="23" spans="1:41">
       <c r="A23" s="7" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7"/>
       <c r="W23" s="7"/>
       <c r="X23" s="7"/>
       <c r="Y23" s="7"/>
       <c r="Z23" s="7"/>
       <c r="AA23" s="7"/>
       <c r="AB23" s="7"/>
       <c r="AC23" s="7"/>
       <c r="AD23" s="7"/>
       <c r="AE23" s="7"/>
       <c r="AF23" s="7"/>
       <c r="AG23" s="7"/>
       <c r="AH23" s="7"/>
       <c r="AI23" s="7"/>
       <c r="AJ23" s="7"/>
       <c r="AK23" s="7"/>
       <c r="AL23" s="7"/>
       <c r="AM23" s="7"/>
       <c r="AN23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:AM23),"")</f>
         <v/>
       </c>
       <c r="AO23" s="7"/>
     </row>
     <row r="24" spans="1:41">
       <c r="A24" s="7" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7"/>
       <c r="W24" s="7"/>
       <c r="X24" s="7"/>
       <c r="Y24" s="7"/>
       <c r="Z24" s="7"/>
       <c r="AA24" s="7"/>
       <c r="AB24" s="7"/>
       <c r="AC24" s="7"/>
       <c r="AD24" s="7"/>
       <c r="AE24" s="7"/>
       <c r="AF24" s="7"/>
       <c r="AG24" s="7"/>
       <c r="AH24" s="7"/>
       <c r="AI24" s="7"/>
       <c r="AJ24" s="7"/>
       <c r="AK24" s="7"/>
       <c r="AL24" s="7"/>
       <c r="AM24" s="7"/>
       <c r="AN24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:AM24),"")</f>
         <v/>
       </c>
       <c r="AO24" s="7"/>
     </row>
     <row r="25" spans="1:41">
       <c r="A25" s="7" t="s">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7"/>
       <c r="W25" s="7"/>
       <c r="X25" s="7"/>
       <c r="Y25" s="7"/>
       <c r="Z25" s="7"/>
       <c r="AA25" s="7"/>
       <c r="AB25" s="7"/>
       <c r="AC25" s="7"/>
       <c r="AD25" s="7"/>
       <c r="AE25" s="7"/>
       <c r="AF25" s="7"/>
       <c r="AG25" s="7"/>
       <c r="AH25" s="7"/>
       <c r="AI25" s="7"/>
       <c r="AJ25" s="7"/>
       <c r="AK25" s="7"/>
       <c r="AL25" s="7"/>
       <c r="AM25" s="7"/>
       <c r="AN25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:AM25),"")</f>
         <v/>
       </c>
       <c r="AO25" s="7"/>
     </row>
     <row r="26" spans="1:41">
       <c r="A26" s="7" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7"/>
       <c r="W26" s="7"/>
       <c r="X26" s="7"/>
       <c r="Y26" s="7"/>
       <c r="Z26" s="7"/>
       <c r="AA26" s="7"/>
       <c r="AB26" s="7"/>
       <c r="AC26" s="7"/>
       <c r="AD26" s="7"/>
       <c r="AE26" s="7"/>
       <c r="AF26" s="7"/>
       <c r="AG26" s="7"/>
       <c r="AH26" s="7"/>
       <c r="AI26" s="7"/>
       <c r="AJ26" s="7"/>
       <c r="AK26" s="7"/>
       <c r="AL26" s="7"/>
       <c r="AM26" s="7"/>
       <c r="AN26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:AM26),"")</f>
         <v/>
       </c>
       <c r="AO26" s="7"/>
     </row>
     <row r="27" spans="1:41">
       <c r="A27" s="7" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7"/>
       <c r="W27" s="7"/>
       <c r="X27" s="7"/>
       <c r="Y27" s="7"/>
       <c r="Z27" s="7"/>
       <c r="AA27" s="7"/>
       <c r="AB27" s="7"/>
       <c r="AC27" s="7"/>
       <c r="AD27" s="7"/>
       <c r="AE27" s="7"/>
       <c r="AF27" s="7"/>
       <c r="AG27" s="7"/>
       <c r="AH27" s="7"/>
       <c r="AI27" s="7"/>
       <c r="AJ27" s="7"/>
       <c r="AK27" s="7"/>
       <c r="AL27" s="7"/>
       <c r="AM27" s="7"/>
       <c r="AN27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:AM27),"")</f>
         <v/>
       </c>
       <c r="AO27" s="7"/>
     </row>
     <row r="28" spans="1:41">
       <c r="A28" s="7" t="s">
-        <v>511</v>
+        <v>509</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7"/>
       <c r="W28" s="7"/>
       <c r="X28" s="7"/>
       <c r="Y28" s="7"/>
       <c r="Z28" s="7"/>
       <c r="AA28" s="7"/>
       <c r="AB28" s="7"/>
       <c r="AC28" s="7"/>
       <c r="AD28" s="7"/>
       <c r="AE28" s="7"/>
       <c r="AF28" s="7"/>
       <c r="AG28" s="7"/>
       <c r="AH28" s="7"/>
       <c r="AI28" s="7"/>
       <c r="AJ28" s="7"/>
       <c r="AK28" s="7"/>
       <c r="AL28" s="7"/>
       <c r="AM28" s="7"/>
       <c r="AN28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:AM28),"")</f>
         <v/>
       </c>
       <c r="AO28" s="7"/>
     </row>
     <row r="29" spans="1:41">
       <c r="A29" s="7" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7"/>
       <c r="W29" s="7"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="7"/>
       <c r="Z29" s="7"/>
       <c r="AA29" s="7"/>
       <c r="AB29" s="7"/>
       <c r="AC29" s="7"/>
       <c r="AD29" s="7"/>
       <c r="AE29" s="7"/>
       <c r="AF29" s="7"/>
       <c r="AG29" s="7"/>
       <c r="AH29" s="7"/>
       <c r="AI29" s="7"/>
       <c r="AJ29" s="7"/>
       <c r="AK29" s="7"/>
       <c r="AL29" s="7"/>
       <c r="AM29" s="7"/>
       <c r="AN29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:AM29),"")</f>
         <v/>
       </c>
       <c r="AO29" s="7"/>
     </row>
     <row r="30" spans="1:41">
       <c r="A30" s="7" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7"/>
       <c r="W30" s="7"/>
       <c r="X30" s="7"/>
       <c r="Y30" s="7"/>
       <c r="Z30" s="7"/>
       <c r="AA30" s="7"/>
       <c r="AB30" s="7"/>
       <c r="AC30" s="7"/>
       <c r="AD30" s="7"/>
       <c r="AE30" s="7"/>
       <c r="AF30" s="7"/>
       <c r="AG30" s="7"/>
       <c r="AH30" s="7"/>
       <c r="AI30" s="7"/>
       <c r="AJ30" s="7"/>
       <c r="AK30" s="7"/>
       <c r="AL30" s="7"/>
       <c r="AM30" s="7"/>
       <c r="AN30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:AM30),"")</f>
         <v/>
       </c>
       <c r="AO30" s="7"/>
     </row>
     <row r="31" spans="1:41">
       <c r="A31" s="7" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7"/>
       <c r="W31" s="7"/>
       <c r="X31" s="7"/>
       <c r="Y31" s="7"/>
@@ -11242,427 +11232,427 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>318</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>319</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>320</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>322</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>323</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>326</v>
       </c>
-      <c r="C12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>315</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>300</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>302</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>304</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>306</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>308</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>199</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>310</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>311</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>312</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>314</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>315</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>318</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>340</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>322</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="C26" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>349</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>300</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>302</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>304</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>306</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>308</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>199</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>310</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>311</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>312</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>314</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>315</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>318</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>319</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>322</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>319</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>315</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -11671,278 +11661,278 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>233</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>366</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>367</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>368</v>
-      </c>
-[...4 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="D3" s="7" t="s">
         <v>371</v>
-      </c>
-[...4 lines deleted...]
-        <v>373</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>374</v>
-      </c>
-[...4 lines deleted...]
-        <v>376</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>377</v>
-      </c>
-[...4 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>