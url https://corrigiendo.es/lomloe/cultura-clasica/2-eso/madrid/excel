--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 22:37</t>
+    <t>01/09/2026 14:08</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para Cultura Clásica en 2.º ESO; aplica íntegramente el RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Cultura clasica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantienen los 5 criterios de evaluación y competencias específicas del BOE, sin desarrollo adicional.</t>
   </si>