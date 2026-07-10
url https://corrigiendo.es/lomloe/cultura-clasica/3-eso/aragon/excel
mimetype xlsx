--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="522">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="520">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Cultura clasica</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>3.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:39</t>
+    <t>10/07/2026 20:32</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio; aplica el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Cultura clasica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se aplica íntegramente el currículo estatal definido en el Real Decreto 217/2022.</t>
   </si>
@@ -993,272 +993,261 @@
 • Manejo del cómputo del tiempo y los números romanos
 • Urbanismo: construcción de ciudades y vías de comunicación
 • Investigación sobre astronomía, constelaciones, medicina, geometría y matemáticas en la Antigüedad
 • Análisis del nacimiento de la filosofía: del mito al logos y principales filósofos
 • La transmisión de la cultura clásica: libros, bibliotecas y conservación del conocimiento</t>
   </si>
   <si>
     <t>4.1: Reconocer y valorar las huellas del mundo clásico en el patrimonio artístico, cultural y arqueológico
 5.1: Seleccionar información proveniente del pensamiento científico, tecnológico y filosófico grecorromano
 5.2: Exponer de forma oral, escrita o multimodal las conclusiones obtenidas a partir de la investigación</t>
   </si>
   <si>
     <t>CE.CCL.4
 CE.CCL.5</t>
   </si>
   <si>
     <t>Evaluación del proyecto de investigación, comentario de textos literarios y artísticos, y pruebas objetivas sobre el legado científico y urbanístico.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>El legado clásico en tu móvil</t>
+    <t>Mitos de piedra: el legado clásico en Zaragoza</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Crea un blog sobre la huella grecolatina en Aragón</t>
+    <t>Un videoblog para la Oficina de Turismo</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnos de 3º ESO de un instituto en Zaragoza, con acceso a restos romanos y museos locales. Partimos de la pregunta: ¿Cómo influye la cultura clásica en nuestra vida diaria y en el patrimonio de Aragón?</t>
+    <t>El Ayuntamiento de Zaragoza quiere promocionar el patrimonio romano de la ciudad entre los jóvenes turistas y ha pedido al centro que elabore material divulgativo. El aula de Cultura Clásica acepta el reto.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Diseñar y publicar un blog turístico-cultural dirigido a estudiantes de 1º ESO, que muestre la pervivencia del mundo clásico en Aragón (mitología, arte, urbanismo, lengua, ciencia) y sirva de guía para una salida didáctica.</t>
+    <t>Crear un videoblog de 5-10 minutos que muestre cómo los mitos grecolatinos perviven en los restos arqueológicos de Caesar Augusta, dirigido a la oficina de turismo local para su uso en redes sociales.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores/tablets con conexión a internet
-[...4 lines deleted...]
-• Rúbricas de evaluación y autoevaluación</t>
+• Guía didáctica de mitología y arte romano
+• Fichas de monumentos romanos de Zaragoza (fotos, planos)
+• Tablets y software de edición de vídeo (Clipchamp, Canva)
+• Conexión a internet para investigación
+• Rúbrica de evaluación</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación patrimonial y ciudadanía (valoración del legado cultural); competencia digital (creación de contenido web, mapas interactivos); trabajo en equipo (roles, coevaluación); comunicación lingüística (redacción y expresión oral).</t>
+    <t>Educación para la ciudadanía (valoración y conservación del patrimonio), competencia digital (producción audiovisual, búsqueda crítica de información), conciencia y expresión cultural.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: crear un blog sobre el legado clásico en Aragón. Lluvia de ideas sobre conocimientos previos. Visionado de ejemplos de blogs patrimoniales. Formación de equipos y asignación de roles (investigador, redactor, diseñador, comunicador).</t>
-[...2 lines deleted...]
-    <t>Preguntas iniciales escritas, ideas anotadas en pizarra colaborativa.</t>
+    <t>Se presenta el encargo de la oficina de turismo: crear un videoblog que muestre la pervivencia de la mitología en los restos romanos de Zaragoza. Se visualizan imágenes del Teatro Romano y se lanza la pregunta guía. Los equipos hacen una lluvia de ideas inicial.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas en cuaderno de equipo.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
-    <t>3 sesiones</t>
-[...5 lines deleted...]
-    <t>Fichas de investigación individuales, selección de fuentes bibliográficas o digitales.</t>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>El alumnado trabaja en equipos los saberes necesarios: mitología (dioses olímpicos), historia de Caesar Augusta, características del arte romano, y uso de fuentes digitales para la investigación. Completan una guía didáctica.</t>
+  </si>
+  <si>
+    <t>Guía de saberes cumplimentada.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Los equipos planifican la estructura del blog: secciones, contenidos, diseño visual. Redactan borradores de las entradas (al menos 5: mito, monumento, urbanismo, etimología, ciencia). Crean un mapa interactivo en Google My Maps con yacimientos aragoneses. Revisión por pares con rúbrica.</t>
-[...2 lines deleted...]
-    <t>Borradores de entradas, mapa de yacimientos, rúbrica de coevaluación completada.</t>
+    <t>Cada equipo selecciona un mito y un monumento (ej. el mosaico de los Amores, la estatua de Venus). Investigan en profundidad y elaboran un guion para el videoblog, incluyendo imágenes y referencias.</t>
+  </si>
+  <si>
+    <t>Guion técnico-literario del videoblog.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>2 sesiones</t>
-[...5 lines deleted...]
-    <t>Blog publicado en línea, vídeo/podcast subido, guion de presentación.</t>
+    <t>Los equipos graban y editan el videoblog usando herramientas digitales (Canva, Clipchamp). Se realizan pruebas de grabación y se revisa el discurso.</t>
+  </si>
+  <si>
+    <t>Versión preliminar del videoblog.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Presentación de los blogs a la clase y a los invitados de 1º ESO. Los alumnos de 1º valoran los blogs con una rúbrica sencilla. Cada equipo completa una autoevaluación y una diana de aprendizaje. Debate final: ¿qué hemos aprendido sobre el legado clásico?</t>
-[...2 lines deleted...]
-    <t>Rúbricas de valoración, autoevaluaciones, diana de aprendizaje.</t>
+    <t>Visionado de los videoblogs en clase. Coevaluación entre equipos con rúbrica. El equipo decide si enviar el vídeo final a la oficina de turismo (con correcciones si procede). Se asigna nivel de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>¿Cómo saneaban los romanos? Datos frente a mitos</t>
-[...8 lines deleted...]
-    <t>¿Afectó realmente la ingeniería romana a la esperanza de vida y salubridad? Elaborad un informe basado en datos arqueológicos y estadísticas actuales para exponerlo en una jornada de patrimonio.</t>
+    <t>Huellas romanas en Aragón: una investigación de campo</t>
+  </si>
+  <si>
+    <t>Catálogo y propuesta de puesta en valor de los yacimientos romanos de nuestra comarca</t>
+  </si>
+  <si>
+    <t>El alumnado descubre la riqueza del patrimonio romano en Aragón, pero a menudo desconocen los yacimientos cercanos. La concejalía de cultura local necesita un material divulgativo para promover el turismo cultural y sensibilizar sobre la conservación.</t>
+  </si>
+  <si>
+    <t>Realizar un catálogo-guía de los yacimientos romanos de la comarca, recogiendo datos primarios (mediciones, observaciones, fotografías) y elaborando una propuesta para su puesta en valor.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Mapas de yacimientos romanos en Aragón (cortesía de Gobierno de Aragón).
-[...40 lines deleted...]
-    <t>Rúbrica cumplimentada (autoevaluación y coevaluación) y reflexión escrita.</t>
+• Ficha de campo para recogida de datos (plantilla impresa o digital)
+• Cinta métrica y cámara (o smartphone)
+• Acceso a SIPCA (Sistema de Información del Patrimonio Cultural Aragonés)
+• Plantilla de catálogo digital (Canva, Genially o Google Sites)
+• Rúbrica de evaluación de los criterios</t>
+  </si>
+  <si>
+    <t>Educación patrimonial, conciencia de sostenibilidad cultural y uso crítico de fuentes digitales.</t>
+  </si>
+  <si>
+    <t>Se presenta la pregunta guía y el encargo de la concejalía. Lluvia de ideas sobre yacimientos romanos conocidos en Aragón. Los equipos se organizan y deciden el ámbito geográfico de su investigación (comarca o provincia).</t>
+  </si>
+  <si>
+    <t>Cuaderno con preguntas iniciales y listado de yacimientos potenciales.</t>
+  </si>
+  <si>
+    <t>Estudio de las características del arte romano, urbanismo y principales yacimientos aragoneses. El profesor explica cómo recoger datos de campo (ficha de medición, observación, fotografía) y cómo usar fuentes como SIPCA. Se realizan ejercicios de identificación de elementos romanos en imágenes.</t>
+  </si>
+  <si>
+    <t>Ejercicios de identificación en imágenes y ficha modelo completada con un ejemplo.</t>
+  </si>
+  <si>
+    <t>Los equipos recogen datos primarios: visitan un yacimiento cercano (o utilizan recursos virtuales si no es posible), toman medidas, fotografían y documentan el estado. También investigan en fuentes secundarias para completar información histórica.</t>
+  </si>
+  <si>
+    <t>Ficha de datos cumplimentada para al menos 3 yacimientos (incluye mediciones, fotos, observaciones).</t>
+  </si>
+  <si>
+    <t>Elaboran el catálogo-guía digital con fichas, mapas y análisis de cada yacimiento. Preparan una presentación oral para la audiencia.</t>
+  </si>
+  <si>
+    <t>Borrador del catálogo y guion de la exposición oral.</t>
+  </si>
+  <si>
+    <t>Exposición del catálogo ante la audiencia simulada (concejalía y otros equipos). Coevaluación entre equipos mediante rúbrica. Asignación de niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Pinta tu mito: un mural clásico para Aragón</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos expresar la pervivencia de la mitología clásica en el arte y patrimonio aragonés mediante una creación artística colectiva que embellezca nuestro centro y divulgue este legado entre la comunidad educativa?</t>
+    <t>Rescribiendo mitos: teatro clásico para el cambio social</t>
+  </si>
+  <si>
+    <t>Una adaptación dramática de la mitología grecolatina al servicio de los ODS</t>
+  </si>
+  <si>
+    <t>El centro escolar se plantea su contribución a los ODS de la Agenda 2030. El alumnado de Cultura Clásica propone usar su conocimiento de la mitología grecolatina para crear una obra teatral que sensibilice sobre un problema actual y la represente ante un colectivo del barrio, como una residencia de mayores o una asociación vecinal.</t>
+  </si>
+  <si>
+    <t>Diseñar, escribir y representar (o grabar) una pieza teatral breve (10-15 min) que adapte un mito grecolatino para visibilizar y proponer soluciones a un ODS, y presentarla a un público real del entorno.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Tablets o portátiles con conexión a internet
-[...39 lines deleted...]
-    <t>Rúbrica cumplimentada; grabación/acta del debate; reflexión individual escrita.</t>
+• Antología de mitos grecolatinos (versión adaptada)
+• Fichas de los 17 ODS con datos locales
+• Plantilla de guion teatral
+• Fragmentos de obras clásicas (Sófocles, Plauto) en edición escolar
+• Material para vestuario/escenografía (reciclado y reutilizado)</t>
+  </si>
+  <si>
+    <t>Educación para el desarrollo sostenible (ODS), educación artística y competencia en comunicación lingüística (dramatización).</t>
+  </si>
+  <si>
+    <t>Se presenta la pregunta guía y el reto. Se visionan fragmentos de adaptaciones actuales de mitos (cine, cómic). Se forman equipos y cada uno elige un ODS de interés. Lluvia de ideas sobre mitos que puedan iluminar ese ODS.</t>
+  </si>
+  <si>
+    <t>Notas iniciales con ideas y elecciones.</t>
+  </si>
+  <si>
+    <t>Cada equipo investiga su mito (fuentes clásicas, versiones) y profundiza en el ODS (datos locales de Aragón). Se trabajan nociones de dramaturgia (estructura, diálogo, conflicto). Se analiza un ejemplo de teatro clásico (fragmento de Sófocles o Plauto) para extraer recursos.</t>
+  </si>
+  <si>
+    <t>Ficha de investigación del mito y análisis del ODS.</t>
+  </si>
+  <si>
+    <t>Los equipos elaboran el argumento de la adaptación: definen personajes (actualización del mito), conflicto y mensaje. Redactan el guion teatral (primer borrador) y lo comparten con otro equipo para feedback.</t>
+  </si>
+  <si>
+    <t>Borrador del guion y coevaluación.</t>
+  </si>
+  <si>
+    <t>Ensayos de la representación o grabación del vídeo. Preparación de la puesta en escena (vestuario sencillo, escenografía simbólica). Elaboración de un breve programa de mano para la audiencia que incluya la justificación del proyecto.</t>
+  </si>
+  <si>
+    <t>Lista de control de ensayos y producto final.</t>
+  </si>
+  <si>
+    <t>Representación ante la audiencia real (o proyección del vídeo con coloquio). Posteriormente, cada equipo completa una autoevaluación y recibe la rúbrica cumplimentada por el docente. Se debate lo aprendido y la conexión con el entorno.</t>
+  </si>
+  <si>
+    <t>Rúbricas de equipo y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación para percibir y comprender la herencia latina.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Mapas interactivos de capas que permitan superponer las calzadas romanas y las provincias imperiales sobre las redes de transporte y fronteras de la Unión Europea actual.
@@ -2405,506 +2394,506 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>232</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>404</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>405</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>406</v>
-      </c>
-[...4 lines deleted...]
-        <v>408</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>408</v>
+      </c>
+      <c r="D3" s="7" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>411</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>410</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>411</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>412</v>
-      </c>
-[...4 lines deleted...]
-        <v>414</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="C5" s="7"/>
       <c r="D5" s="7" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="C6" s="7"/>
       <c r="D6" s="7" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>418</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>419</v>
-      </c>
-[...4 lines deleted...]
-        <v>421</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>421</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>422</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>423</v>
-      </c>
-[...4 lines deleted...]
-        <v>425</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>424</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>426</v>
-      </c>
-[...4 lines deleted...]
-        <v>428</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>427</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>428</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>429</v>
-      </c>
-[...4 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>430</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>431</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>432</v>
-      </c>
-[...4 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>433</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>434</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>435</v>
-      </c>
-[...4 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>305</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>438</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>439</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>440</v>
-      </c>
-[...4 lines deleted...]
-        <v>442</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>443</v>
-      </c>
-[...4 lines deleted...]
-        <v>445</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
+        <v>444</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>445</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>446</v>
-      </c>
-[...4 lines deleted...]
-        <v>448</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>156</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>311</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>451</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>452</v>
+      </c>
+      <c r="D3" s="7" t="s">
         <v>453</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>454</v>
-      </c>
-[...4 lines deleted...]
-        <v>456</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>455</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>457</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>458</v>
-      </c>
-[...4 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>460</v>
+      </c>
+      <c r="E5" s="7" t="s">
         <v>461</v>
-      </c>
-[...7 lines deleted...]
-        <v>463</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>462</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>463</v>
+      </c>
+      <c r="E6" s="7" t="s">
         <v>464</v>
-      </c>
-[...7 lines deleted...]
-        <v>466</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>465</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>466</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>467</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>468</v>
-      </c>
-[...4 lines deleted...]
-        <v>470</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>469</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>452</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>470</v>
+      </c>
+      <c r="E8" s="7" t="s">
         <v>471</v>
-      </c>
-[...7 lines deleted...]
-        <v>473</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>472</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>452</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>473</v>
+      </c>
+      <c r="E9" s="7" t="s">
         <v>474</v>
-      </c>
-[...7 lines deleted...]
-        <v>476</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>77</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>476</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>477</v>
+      </c>
+      <c r="E2" s="8" t="s">
         <v>478</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>479</v>
-      </c>
-[...4 lines deleted...]
-        <v>481</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D3" s="9">
         <v>8.33</v>
       </c>
       <c r="E3" s="9">
         <v>8.33</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
@@ -2925,87 +2914,87 @@
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D5" s="9">
         <v>8.33</v>
       </c>
       <c r="E5" s="9">
         <v>8.33</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="D6" s="9">
         <v>8.33</v>
       </c>
       <c r="E6" s="9">
         <v>8.33</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>108</v>
       </c>
       <c r="D7" s="9">
         <v>8.33</v>
       </c>
       <c r="E7" s="9">
         <v>8.33</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.3</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="D8" s="9">
         <v>8.33</v>
       </c>
       <c r="E8" s="9">
         <v>8.33</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D9" s="9">
         <v>12.5</v>
       </c>
       <c r="E9" s="9">
         <v>12.5</v>
       </c>
@@ -3015,891 +3004,891 @@
       <c r="A10" s="7">
         <v>3.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D10" s="9">
         <v>12.5</v>
       </c>
       <c r="E10" s="9">
         <v>12.5</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>4.1</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="D11" s="9">
         <v>12.5</v>
       </c>
       <c r="E11" s="9">
         <v>12.5</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>4.2</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>138</v>
       </c>
       <c r="D12" s="9">
         <v>12.5</v>
       </c>
       <c r="E12" s="9">
         <v>12.5</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>5.1</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="D13" s="9">
         <v>10.0</v>
       </c>
       <c r="E13" s="9">
         <v>10.0</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>5.2</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="D14" s="9">
         <v>10.0</v>
       </c>
       <c r="E14" s="9">
         <v>10.0</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9">
         <f>SUM(E3:E14)</f>
         <v>119.97999999999999</v>
       </c>
       <c r="F15" s="7" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:P31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="8" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>2.3</v>
       </c>
       <c r="I1" s="8">
         <v>3.1</v>
       </c>
       <c r="J1" s="8">
         <v>3.2</v>
       </c>
       <c r="K1" s="8">
         <v>4.1</v>
       </c>
       <c r="L1" s="8">
         <v>4.2</v>
       </c>
       <c r="M1" s="8">
         <v>5.1</v>
       </c>
       <c r="N1" s="8">
         <v>5.2</v>
       </c>
       <c r="O1" s="8" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="P1" s="8" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" s="7" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:N2),"")</f>
         <v/>
       </c>
       <c r="P2" s="7"/>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" s="7" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:N3),"")</f>
         <v/>
       </c>
       <c r="P3" s="7"/>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" s="7" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:N4),"")</f>
         <v/>
       </c>
       <c r="P4" s="7"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" s="7" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:N5),"")</f>
         <v/>
       </c>
       <c r="P5" s="7"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" s="7" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:N6),"")</f>
         <v/>
       </c>
       <c r="P6" s="7"/>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="7" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:N7),"")</f>
         <v/>
       </c>
       <c r="P7" s="7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" s="7" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:N8),"")</f>
         <v/>
       </c>
       <c r="P8" s="7"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" s="7" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:N9),"")</f>
         <v/>
       </c>
       <c r="P9" s="7"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" s="7" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:N10),"")</f>
         <v/>
       </c>
       <c r="P10" s="7"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" s="7" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:N11),"")</f>
         <v/>
       </c>
       <c r="P11" s="7"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" s="7" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:N12),"")</f>
         <v/>
       </c>
       <c r="P12" s="7"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" s="7" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:N13),"")</f>
         <v/>
       </c>
       <c r="P13" s="7"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" s="7" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:N14),"")</f>
         <v/>
       </c>
       <c r="P14" s="7"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="7" t="s">
-        <v>505</v>
+        <v>503</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:N15),"")</f>
         <v/>
       </c>
       <c r="P15" s="7"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" s="7" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:N16),"")</f>
         <v/>
       </c>
       <c r="P16" s="7"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" s="7" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:N17),"")</f>
         <v/>
       </c>
       <c r="P17" s="7"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="7" t="s">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:N18),"")</f>
         <v/>
       </c>
       <c r="P18" s="7"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" s="7" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:N19),"")</f>
         <v/>
       </c>
       <c r="P19" s="7"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" s="7" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:N20),"")</f>
         <v/>
       </c>
       <c r="P20" s="7"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" s="7" t="s">
-        <v>511</v>
+        <v>509</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:N21),"")</f>
         <v/>
       </c>
       <c r="P21" s="7"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" s="7" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:N22),"")</f>
         <v/>
       </c>
       <c r="P22" s="7"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="7" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:N23),"")</f>
         <v/>
       </c>
       <c r="P23" s="7"/>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" s="7" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:N24),"")</f>
         <v/>
       </c>
       <c r="P24" s="7"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" s="7" t="s">
-        <v>515</v>
+        <v>513</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:N25),"")</f>
         <v/>
       </c>
       <c r="P25" s="7"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" s="7" t="s">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:N26),"")</f>
         <v/>
       </c>
       <c r="P26" s="7"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" s="7" t="s">
-        <v>517</v>
+        <v>515</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:N27),"")</f>
         <v/>
       </c>
       <c r="P27" s="7"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" s="7" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:N28),"")</f>
         <v/>
       </c>
       <c r="P28" s="7"/>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" s="7" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:N29),"")</f>
         <v/>
       </c>
       <c r="P29" s="7"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" s="7" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:N30),"")</f>
         <v/>
       </c>
       <c r="P30" s="7"/>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" s="7" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:N31),"")</f>
         <v/>
       </c>
       <c r="P31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="360">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
@@ -7917,410 +7906,410 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>321</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>318</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>322</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>324</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>325</v>
       </c>
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>314</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>299</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>301</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>303</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>305</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>307</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>156</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>309</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>310</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>311</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>313</v>
       </c>
       <c r="C22" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>338</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>317</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>325</v>
+        <v>318</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>321</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>325</v>
+        <v>318</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>324</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>325</v>
+        <v>318</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>314</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>299</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>301</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>303</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>305</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>307</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>156</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>309</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>310</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>311</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>313</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>314</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>317</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>325</v>
+        <v>318</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>321</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>325</v>
+        <v>318</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>324</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>325</v>
+        <v>318</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>314</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -8329,278 +8318,278 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>232</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>365</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>366</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>367</v>
-      </c>
-[...4 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>370</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>371</v>
-      </c>
-[...4 lines deleted...]
-        <v>373</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>374</v>
-      </c>
-[...4 lines deleted...]
-        <v>376</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>377</v>
-      </c>
-[...4 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>380</v>
-      </c>
-[...7 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>386</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>387</v>
-      </c>
-[...7 lines deleted...]
-        <v>389</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>394</v>
-      </c>
-[...7 lines deleted...]
-        <v>396</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
+        <v>399</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="D16" s="7" t="s">
         <v>401</v>
-      </c>
-[...7 lines deleted...]
-        <v>403</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>