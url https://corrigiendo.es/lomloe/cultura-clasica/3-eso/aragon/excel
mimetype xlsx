--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:32</t>
+    <t>01/09/2026 15:10</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio; aplica el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Cultura clasica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se aplica íntegramente el currículo estatal definido en el Real Decreto 217/2022.</t>
   </si>