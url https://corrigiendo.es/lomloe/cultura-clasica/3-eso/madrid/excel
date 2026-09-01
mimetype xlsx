--- v0 (2026-05-27)
+++ v1 (2026-09-01)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="517">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="516">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Cultura clasica</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>3.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>27/05/2026 23:42</t>
+    <t>01/09/2026 15:10</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para Cultura Clásica en 3º ESO; aplica el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Cultura clasica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantienen íntegramente las competencias específicas, criterios de evaluación y saberes básicos del RD 217/2022 para la materia.</t>
   </si>
@@ -1016,270 +1016,261 @@
 2.3
 2.5
 4.1
 4.2
 4.4
 4.5
 4.6
 4.7
 4.8
 4.9</t>
   </si>
   <si>
     <t>CE.4
 CE.2</t>
   </si>
   <si>
     <t>Análisis de comentarios de textos literarios, proyectos de diseño arquitectónico clásico y presentaciones multimedia sobre pervivencia artística.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Clásicos a tu alrededor</t>
+    <t>Calzadas que hablan: De Roma a la Fuenfría</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>La huella de Grecia y Roma en Madrid</t>
+    <t>Huellas romanas en la Comunidad de Madrid</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnado de 3.º ESO de un instituto público de Madrid. La ciudad y su comunidad autónoma conservan numerosos vestigios romanos (Complutum, teatro de Segóbriga, acueducto de Segovia, etc.) y neoclásicos (Museo del Prado, Palacio Real) que permiten explorar la pervivencia de la cultura clásica en el entorno cercano. Se dispone de 3 horas semanales y de dispositivos digitales (Chromebooks, tablets) para la creación de contenido.</t>
+    <t>La concejalía de Patrimonio del Ayuntamiento de Cercedilla quiere difundir el valor histórico de la Calzada Romana de la Fuenfría entre los jóvenes. Pide al alumnado de 3.º ESO que elabore un recurso digital atractivo que explique su importancia no solo como obra de ingeniería, sino como testimonio del sistema político, legal y económico que la hizo posible.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos documentar y difundir, a través de un blog colaborativo, la pervivencia de la cultura clásica (mitología, arte, lengua, instituciones) en nuestra ciudad y en otros lugares de la Comunidad de Madrid?</t>
+    <t>Diseñar y publicar una página web divulgativa (blog o similar) que explique la construcción de la Calzada de la Fuenfría, relacione las instituciones romanas (Senado, asambleas, derecho) con su planificación y ejecución, y analice los paralelismos y diferencias con la gestión actual de infraestructuras viarias en la Comunidad de Madrid.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet
-[...4 lines deleted...]
-• Bibliografía básica: manual de Cultura Clásica, diccionarios etimológicos</t>
+• Mapa interactivo de la calzada de la Fuenfría (Google Maps)
+• Fichas sobre instituciones romanas (elaboradas por el docente)
+• Vídeos de construcción de calzadas romanas
+• Texto de Plinio el Viejo y Vitruvio (selecciones)
+• Plantilla de guion web
+• Herramientas: Google Sites o Blogger</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (creación y publicación de contenido online, búsqueda crítica de información). Competencia en comunicación lingüística (redacción de textos, uso de léxico especializado, locuciones latinas). Competencia social y cívica (trabajo cooperativo, valoración del patrimonio). Competencia en conciencia y expresiones culturales (apreciación del arte clásico).</t>
+    <t>Educación patrimonial, competencia digital, educación cívica (valoración de las instituciones democráticas herederas de Roma).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: ¿dónde están los clásicos en Madrid? Lluvia de ideas sobre lugares, obras y palabras de origen grecolatino que los alumnos conocen. Visionado de un breve vídeo sobre la romanización de Hispania. Organización de grupos cooperativos (4-5 alumnos) y asignación inicial de ámbitos de trabajo (mitología, arquitectura, escultura, lengua, instituciones).</t>
-[...2 lines deleted...]
-    <t>Listado inicial de ideas y preguntas generadas por el grupo; rúbrica de observación del docente sobre la participación.</t>
+    <t>Se presenta el encargo real del ayuntamiento: desarrollar un recurso web sobre la calzada romana de la Fuenfría. Se visiona un breve vídeo sobre el paraje y se lanza la pregunta guía. Los equipos discuten qué saben y qué necesitan saber. Elaboran un organizador gráfico con sus preguntas iniciales.</t>
+  </si>
+  <si>
+    <t>Organizador gráfico con preguntas y primeras hipótesis.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
-    <t>3 sesiones</t>
-[...5 lines deleted...]
-    <t>Fichas de trabajo completadas; cuestionario breve tipo quiz al final de cada taller.</t>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>El docente guía la exploración de los saberes necesarios: instituciones políticas romanas (Senado, cónsules, asambleas), el derecho romano (concepto de obra pública, contratos) y las técnicas de construcción de calzadas. Se proporcionan materiales (textos, infografías, fragmentos de fuentes clásicas) y se realizan actividades dirigidas (análisis de un decreto de construcción, estudio de una vía específica).</t>
+  </si>
+  <si>
+    <t>Respuestas a las actividades de análisis y un glosario de términos institucionales.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Los grupos planifican y documentan sus entradas para el blog. Cada miembro investiga un aspecto concreto usando fuentes digitales (museos virtuales, páginas web, artículos). Elaboran borradores de texto, seleccionan imágenes libres de derechos y graban pequeños vídeos explicativos. Durante estas sesiones, el docente ofrece tutorías grupales y revisa borradores para garantizar la calidad y el rigor.</t>
-[...2 lines deleted...]
-    <t>Borrador de cada entrada con esquema de contenidos; listado de fuentes consultadas; coevaluación entre miembros del grupo sobre el reparto de tareas.</t>
+    <t>Cada equipo investiga en profundidad un aspecto de la calzada de la Fuenfría: su trazado, su construcción, las instituciones que la promovieron, el marco legal. Utilizan fuentes digitales (páginas del ayuntamiento, artículos académicos) y, si es posible, fotografías de satélite. Elaboran un esquema del contenido de la web y distribuyen las secciones.</t>
+  </si>
+  <si>
+    <t>Esquema detallado de la web y borrador de los textos de cada sección.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>2 sesiones</t>
-[...5 lines deleted...]
-    <t>Blog completo y accesible online; grabación de las presentaciones orales (o rúbrica del docente).</t>
+    <t>Los equipos crean la página web usando una herramienta de su elección (Google Sites, Blogger, Wix). Integran textos, imágenes, mapas interactivos (p. ej. Google Maps con rutas) y enlaces a fuentes. Se realizan revisiones por pares y ajustes antes de la versión final.</t>
+  </si>
+  <si>
+    <t>URL o captura de la web completa.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Autoevaluación individual mediante un formulario sobre el proceso de aprendizaje (¿qué he aprendido?, ¿qué me ha costado?, ¿cómo he colaborado?). Coevaluación grupal usando una rúbrica sobre el trabajo en equipo y la calidad del blog. Puesta en común final: ¿el blog cumple el reto? ¿qué otras pervivencias podríamos explorar en el futuro?</t>
-[...2 lines deleted...]
-    <t>Formularios de autoevaluación y coevaluación cumplimentados; acta de la puesta en común con conclusiones.</t>
+    <t>Cada equipo presenta su web al resto de la clase (simulando la presentación ante la concejalía). Los compañeros coevalúan usando una rúbrica. El docente asigna niveles de logro a cada criterio basándose en la evidencia recogida (organizador inicial, fichas, guion, web final, presentación). Se completa una diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Madrid, heredera de Roma: huellas vivas en nuestras calles y leyes</t>
-[...8 lines deleted...]
-    <t>¿Cómo perviven en la actualidad madrileña los modelos económicos y políticos de la Roma antigua? Realizaremos una investigación con datos (encuestas, análisis de normativas y observación de infraestructuras) para demostrar esa herencia y presentarla al Concejal de Cultura del Ayuntamiento.</t>
+    <t>Mide el eco de Roma</t>
+  </si>
+  <si>
+    <t>Una encuesta sobre la pervivencia de la cultura clásica en tu entorno</t>
+  </si>
+  <si>
+    <t>El centro quiere celebrar la Semana de la Cultura Clásica y necesita datos reales sobre el conocimiento que la comunidad educativa tiene de la mitología, las locuciones latinas y las raíces grecolatinas en el lenguaje científico. Los estudiantes actuarán como investigadores sociales.</t>
+  </si>
+  <si>
+    <t>Diseñar, aplicar y analizar una encuesta que mida el conocimiento y la percepción de la cultura clásica en el centro educativo, y comunicar los resultados a la comunidad a través de una infografía expuesta en la biblioteca.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Guía de trabajo para el alumnado
-[...39 lines deleted...]
-    <t>Informe final, rúbrica de coevaluación cumplimentada, diario de reflexión individual.</t>
+• Plantilla de encuesta (Google Forms o papel)
+• Hoja de cálculo para gráficos
+• Ejemplos de infografías
+• Material sobre mitología, locuciones y raíces (presentación digital)</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía (valoración del patrimonio cultural) y competencia digital (tratamiento de datos y diseño de infografías).</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: medir la presencia de la cultura clásica en el centro. Lluvia de ideas sobre qué aspectos investigar (mitología, latín, ciencia). Formulación de hipótesis iniciales. Organización en equipos.</t>
+  </si>
+  <si>
+    <t>Hoja de hipótesis iniciales por equipo.</t>
+  </si>
+  <si>
+    <t>Talleres sobre mitología clásica, locuciones latinas y raíces grecolatinas. Además, se enseña diseño de encuestas (tipos de preguntas, muestreo) y análisis básico de datos (frecuencias, porcentajes, gráficos). Cada equipo elabora la versión final de la encuesta.</t>
+  </si>
+  <si>
+    <t>Encuesta finalizada y validada por el docente.</t>
+  </si>
+  <si>
+    <t>Los equipos aplican la encuesta a una muestra representativa de la comunidad educativa (compañeros, familias, profesorado). Fuera del aula, pueden usar formularios online. En clase, vuelcan y depuran los datos, calculan frecuencias y elaboran gráficos de barras o sectores.</t>
+  </si>
+  <si>
+    <t>Datos recogidos y hoja de cálculo con gráficos.</t>
+  </si>
+  <si>
+    <t>Cada equipo sintetiza los resultados en una infografía digital (Canva, Genially) que incluya los gráficos más relevantes, conclusiones y una reflexión sobre la pervivencia de la cultura clásica. Preparan un breve texto explicativo para exponer en la biblioteca.</t>
+  </si>
+  <si>
+    <t>Infografía terminada y texto de presentación.</t>
+  </si>
+  <si>
+    <t>Exposición de las infografías en la biblioteca durante la Semana de la Cultura Clásica. Cada equipo explica su trabajo a los visitantes. Coevaluación entre equipos mediante rúbrica. Autoevaluación individual. El docente asigna nivel de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación y autoevaluación cumplimentada.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Crea un mural mitológico para tu barrio</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos representar un mito clásico (por ejemplo, el rapto de Europa o las doce pruebas de Hércules) en un mural que conecte con la vida actual del barrio y transmita valores clásicos de convivencia y esfuerzo?</t>
+    <t>Murales que hablan: mitos clásicos en el barrio</t>
+  </si>
+  <si>
+    <t>De Cibeles a tu plaza</t>
+  </si>
+  <si>
+    <t>El barrio está lleno de referencias clásicas (calles, fuentes, estatuas) que pasan desapercibidas. El alumnado investigará estas huellas y creará un mural que las ponga en valor, con destino a un espacio público del centro o del barrio.</t>
+  </si>
+  <si>
+    <t>Investigar la presencia de la mitología clásica en el entorno local, analizar sus formas artísticas y diseñar un mural colaborativo que conecte un mito con el barrio, para presentarlo a la comunidad.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Presentación digital con imágenes de mosaicos romanos (Pompeya, Itálica, Casa del Mitreo).
-[...38 lines deleted...]
-    <t>Rúbrica cumplimentada por cada alumno y un párrafo reflexivo individual.</t>
+• Guía de mitología clásica (fichas)
+• Imágenes de obras del Museo del Prado (presentación digital)
+• Fragmentos de Ovidio y Virgilio traducidos
+• Material de dibujo (cartulinas, rotuladores, pinturas)
+• Cámara o móvil para documentar el barrio</t>
+  </si>
+  <si>
+    <t>Educación patrimonial, educación cívica (participación comunitaria) y tratamiento de la información (búsqueda crítica de fuentes).</t>
+  </si>
+  <si>
+    <t>Se lanza la pregunta guía. El alumnado hace una lluvia de ideas sobre mitos clásicos visibles en Madrid (Cibeles, Neptuno, etc.). Se organizan equipos y se asigna la tarea de explorar el barrio en busca de huellas clásicas.</t>
+  </si>
+  <si>
+    <t>Cuaderno de campo con observaciones iniciales y fotos del entorno.</t>
+  </si>
+  <si>
+    <t>El alumnado estudia mitología clásica (dioses y héroes principales), así como obras clave del arte clásico (escultura, pintura). Analizan fragmentos de fuentes literarias (Ovidio, Virgilio) y obras artísticas del Museo del Prado (p.ej. 'La fragua de Vulcano').</t>
+  </si>
+  <si>
+    <t>Ficha de análisis de un mito y su representación artística, y comentario de un fragmento literario.</t>
+  </si>
+  <si>
+    <t>Cada equipo decide el mito y cómo integrarlo con el entorno local. Realizan bocetos del mural teniendo en cuenta la composición, colores y referencias al barrio (calles, edificios). Investigan técnicas artísticas (mosaico, fresco, grafiti clásico).</t>
+  </si>
+  <si>
+    <t>Boceto del mural con explicación de las referencias mitológicas y locales.</t>
+  </si>
+  <si>
+    <t>Elaboración del mural en formato maqueta (sobre cartón o papel continuo) y redacción del dossier que explica el proceso, las fuentes y el significado. Preparan una presentación para la audiencia real.</t>
+  </si>
+  <si>
+    <t>Mural terminado y dossier escrito.</t>
+  </si>
+  <si>
+    <t>Presentación del mural y dossier ante la audiencia (concejalía o asociación) mediante una exposición oral. Coevaluación entre equipos y autoevaluación. Se asignan niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación y autoevaluación cumplimentada, y vídeo/resumen de la presentación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación para percibir y comprender la herencia latina.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Mapas interactivos de capas que permitan superponer las calzadas romanas y las provincias imperiales sobre las redes de transporte y fronteras de la Unión Europea actual.
 • Glosarios etimológicos visuales que utilicen iconos y códigos de color para rastrear la evolución de términos latinos hacia las distintas lenguas romances y germánicas (ej. 'Lex' &gt; Ley, Loi, Law, Legge).
 • Infografías comparativas que vinculen instituciones romanas (Senatus, Comitia) con sistemas democráticos europeos contemporáneos, utilizando organizadores gráficos de contraste.</t>
   </si>
@@ -2408,506 +2399,506 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>234</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>401</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>402</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>404</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>405</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>408</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>409</v>
-      </c>
-[...1 lines deleted...]
-        <v>410</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="C5" s="7"/>
       <c r="D5" s="7" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="C6" s="7"/>
       <c r="D6" s="7" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>414</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>415</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>416</v>
-      </c>
-[...1 lines deleted...]
-        <v>417</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>418</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>419</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>421</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>422</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>423</v>
-      </c>
-[...1 lines deleted...]
-        <v>424</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>424</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>425</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>426</v>
-      </c>
-[...1 lines deleted...]
-        <v>427</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>427</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>428</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>429</v>
-      </c>
-[...1 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>430</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>431</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>432</v>
-      </c>
-[...1 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
+        <v>433</v>
+      </c>
+      <c r="B7" s="7" t="s">
         <v>434</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="C7" s="7" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>436</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>437</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>438</v>
-      </c>
-[...1 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>439</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>440</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>441</v>
-      </c>
-[...1 lines deleted...]
-        <v>442</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>307</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>443</v>
-      </c>
-[...1 lines deleted...]
-        <v>444</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>200</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>445</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>446</v>
-      </c>
-[...1 lines deleted...]
-        <v>447</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>313</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>448</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>449</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>450</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>451</v>
-      </c>
-[...1 lines deleted...]
-        <v>452</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>452</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>453</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>454</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>455</v>
-      </c>
-[...1 lines deleted...]
-        <v>456</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>453</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>457</v>
       </c>
-      <c r="C5" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>458</v>
-      </c>
-[...1 lines deleted...]
-        <v>459</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>453</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>460</v>
       </c>
-      <c r="C6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>461</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>462</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>463</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>464</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>465</v>
-      </c>
-[...1 lines deleted...]
-        <v>466</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>466</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>449</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>467</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>468</v>
-      </c>
-[...1 lines deleted...]
-        <v>469</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>469</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>449</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>470</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>471</v>
-      </c>
-[...1 lines deleted...]
-        <v>472</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F40"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>77</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>473</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>474</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>475</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>476</v>
-      </c>
-[...1 lines deleted...]
-        <v>477</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D3" s="9">
         <v>3.57</v>
       </c>
       <c r="E3" s="9">
         <v>3.57</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
@@ -3072,87 +3063,87 @@
       <c r="A13" s="7">
         <v>2.4</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>126</v>
       </c>
       <c r="D13" s="9">
         <v>3.13</v>
       </c>
       <c r="E13" s="9">
         <v>3.13</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>2.5</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="D14" s="9">
         <v>3.13</v>
       </c>
       <c r="E14" s="9">
         <v>3.13</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>2.6</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>132</v>
       </c>
       <c r="D15" s="9">
         <v>3.13</v>
       </c>
       <c r="E15" s="9">
         <v>3.13</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>2.7</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="D16" s="9">
         <v>3.13</v>
       </c>
       <c r="E16" s="9">
         <v>3.13</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>2.8</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D17" s="9">
         <v>3.13</v>
       </c>
       <c r="E17" s="9">
         <v>3.13</v>
       </c>
@@ -3198,51 +3189,51 @@
       <c r="A20" s="7">
         <v>3.3</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D20" s="9">
         <v>3.13</v>
       </c>
       <c r="E20" s="9">
         <v>3.13</v>
       </c>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7">
         <v>3.4</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="D21" s="9">
         <v>3.13</v>
       </c>
       <c r="E21" s="9">
         <v>3.13</v>
       </c>
       <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="7">
         <v>3.5</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D22" s="9">
         <v>3.13</v>
       </c>
       <c r="E22" s="9">
         <v>3.13</v>
       </c>
@@ -3324,51 +3315,51 @@
       <c r="A27" s="7">
         <v>4.2</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D27" s="9">
         <v>2.78</v>
       </c>
       <c r="E27" s="9">
         <v>2.78</v>
       </c>
       <c r="F27" s="7"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="7">
         <v>4.3</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="D28" s="9">
         <v>2.78</v>
       </c>
       <c r="E28" s="9">
         <v>2.78</v>
       </c>
       <c r="F28" s="7"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="7">
         <v>4.4</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D29" s="9">
         <v>2.78</v>
       </c>
       <c r="E29" s="9">
         <v>2.78</v>
       </c>
@@ -3534,115 +3525,115 @@
       <c r="E38" s="9">
         <v>4.0</v>
       </c>
       <c r="F38" s="7"/>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="7">
         <v>5.5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D39" s="9">
         <v>4.0</v>
       </c>
       <c r="E39" s="9">
         <v>4.0</v>
       </c>
       <c r="F39" s="7"/>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="7" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="9"/>
       <c r="E40" s="9">
         <f>SUM(E3:E39)</f>
         <v>120.090000000000018</v>
       </c>
       <c r="F40" s="7" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AO31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AO31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:41">
       <c r="A1" s="8" t="s">
+        <v>483</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>484</v>
-      </c>
-[...1 lines deleted...]
-        <v>485</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>1.4</v>
       </c>
       <c r="G1" s="8">
         <v>1.5</v>
       </c>
       <c r="H1" s="8">
         <v>1.6</v>
       </c>
       <c r="I1" s="8">
         <v>1.7</v>
       </c>
       <c r="J1" s="8">
         <v>2.1</v>
       </c>
@@ -3712,1451 +3703,1451 @@
       <c r="AF1" s="8">
         <v>4.7</v>
       </c>
       <c r="AG1" s="8">
         <v>4.8</v>
       </c>
       <c r="AH1" s="8">
         <v>4.9</v>
       </c>
       <c r="AI1" s="8">
         <v>5.1</v>
       </c>
       <c r="AJ1" s="8">
         <v>5.2</v>
       </c>
       <c r="AK1" s="8">
         <v>5.3</v>
       </c>
       <c r="AL1" s="8">
         <v>5.4</v>
       </c>
       <c r="AM1" s="8">
         <v>5.5</v>
       </c>
       <c r="AN1" s="8" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="AO1" s="8" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
     </row>
     <row r="2" spans="1:41">
       <c r="A2" s="7" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
       <c r="Y2" s="7"/>
       <c r="Z2" s="7"/>
       <c r="AA2" s="7"/>
       <c r="AB2" s="7"/>
       <c r="AC2" s="7"/>
       <c r="AD2" s="7"/>
       <c r="AE2" s="7"/>
       <c r="AF2" s="7"/>
       <c r="AG2" s="7"/>
       <c r="AH2" s="7"/>
       <c r="AI2" s="7"/>
       <c r="AJ2" s="7"/>
       <c r="AK2" s="7"/>
       <c r="AL2" s="7"/>
       <c r="AM2" s="7"/>
       <c r="AN2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:AM2),"")</f>
         <v/>
       </c>
       <c r="AO2" s="7"/>
     </row>
     <row r="3" spans="1:41">
       <c r="A3" s="7" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="W3" s="7"/>
       <c r="X3" s="7"/>
       <c r="Y3" s="7"/>
       <c r="Z3" s="7"/>
       <c r="AA3" s="7"/>
       <c r="AB3" s="7"/>
       <c r="AC3" s="7"/>
       <c r="AD3" s="7"/>
       <c r="AE3" s="7"/>
       <c r="AF3" s="7"/>
       <c r="AG3" s="7"/>
       <c r="AH3" s="7"/>
       <c r="AI3" s="7"/>
       <c r="AJ3" s="7"/>
       <c r="AK3" s="7"/>
       <c r="AL3" s="7"/>
       <c r="AM3" s="7"/>
       <c r="AN3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:AM3),"")</f>
         <v/>
       </c>
       <c r="AO3" s="7"/>
     </row>
     <row r="4" spans="1:41">
       <c r="A4" s="7" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="7"/>
       <c r="Z4" s="7"/>
       <c r="AA4" s="7"/>
       <c r="AB4" s="7"/>
       <c r="AC4" s="7"/>
       <c r="AD4" s="7"/>
       <c r="AE4" s="7"/>
       <c r="AF4" s="7"/>
       <c r="AG4" s="7"/>
       <c r="AH4" s="7"/>
       <c r="AI4" s="7"/>
       <c r="AJ4" s="7"/>
       <c r="AK4" s="7"/>
       <c r="AL4" s="7"/>
       <c r="AM4" s="7"/>
       <c r="AN4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:AM4),"")</f>
         <v/>
       </c>
       <c r="AO4" s="7"/>
     </row>
     <row r="5" spans="1:41">
       <c r="A5" s="7" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7"/>
       <c r="Z5" s="7"/>
       <c r="AA5" s="7"/>
       <c r="AB5" s="7"/>
       <c r="AC5" s="7"/>
       <c r="AD5" s="7"/>
       <c r="AE5" s="7"/>
       <c r="AF5" s="7"/>
       <c r="AG5" s="7"/>
       <c r="AH5" s="7"/>
       <c r="AI5" s="7"/>
       <c r="AJ5" s="7"/>
       <c r="AK5" s="7"/>
       <c r="AL5" s="7"/>
       <c r="AM5" s="7"/>
       <c r="AN5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:AM5),"")</f>
         <v/>
       </c>
       <c r="AO5" s="7"/>
     </row>
     <row r="6" spans="1:41">
       <c r="A6" s="7" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7"/>
       <c r="X6" s="7"/>
       <c r="Y6" s="7"/>
       <c r="Z6" s="7"/>
       <c r="AA6" s="7"/>
       <c r="AB6" s="7"/>
       <c r="AC6" s="7"/>
       <c r="AD6" s="7"/>
       <c r="AE6" s="7"/>
       <c r="AF6" s="7"/>
       <c r="AG6" s="7"/>
       <c r="AH6" s="7"/>
       <c r="AI6" s="7"/>
       <c r="AJ6" s="7"/>
       <c r="AK6" s="7"/>
       <c r="AL6" s="7"/>
       <c r="AM6" s="7"/>
       <c r="AN6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:AM6),"")</f>
         <v/>
       </c>
       <c r="AO6" s="7"/>
     </row>
     <row r="7" spans="1:41">
       <c r="A7" s="7" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7"/>
       <c r="W7" s="7"/>
       <c r="X7" s="7"/>
       <c r="Y7" s="7"/>
       <c r="Z7" s="7"/>
       <c r="AA7" s="7"/>
       <c r="AB7" s="7"/>
       <c r="AC7" s="7"/>
       <c r="AD7" s="7"/>
       <c r="AE7" s="7"/>
       <c r="AF7" s="7"/>
       <c r="AG7" s="7"/>
       <c r="AH7" s="7"/>
       <c r="AI7" s="7"/>
       <c r="AJ7" s="7"/>
       <c r="AK7" s="7"/>
       <c r="AL7" s="7"/>
       <c r="AM7" s="7"/>
       <c r="AN7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:AM7),"")</f>
         <v/>
       </c>
       <c r="AO7" s="7"/>
     </row>
     <row r="8" spans="1:41">
       <c r="A8" s="7" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7"/>
       <c r="W8" s="7"/>
       <c r="X8" s="7"/>
       <c r="Y8" s="7"/>
       <c r="Z8" s="7"/>
       <c r="AA8" s="7"/>
       <c r="AB8" s="7"/>
       <c r="AC8" s="7"/>
       <c r="AD8" s="7"/>
       <c r="AE8" s="7"/>
       <c r="AF8" s="7"/>
       <c r="AG8" s="7"/>
       <c r="AH8" s="7"/>
       <c r="AI8" s="7"/>
       <c r="AJ8" s="7"/>
       <c r="AK8" s="7"/>
       <c r="AL8" s="7"/>
       <c r="AM8" s="7"/>
       <c r="AN8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:AM8),"")</f>
         <v/>
       </c>
       <c r="AO8" s="7"/>
     </row>
     <row r="9" spans="1:41">
       <c r="A9" s="7" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7"/>
       <c r="W9" s="7"/>
       <c r="X9" s="7"/>
       <c r="Y9" s="7"/>
       <c r="Z9" s="7"/>
       <c r="AA9" s="7"/>
       <c r="AB9" s="7"/>
       <c r="AC9" s="7"/>
       <c r="AD9" s="7"/>
       <c r="AE9" s="7"/>
       <c r="AF9" s="7"/>
       <c r="AG9" s="7"/>
       <c r="AH9" s="7"/>
       <c r="AI9" s="7"/>
       <c r="AJ9" s="7"/>
       <c r="AK9" s="7"/>
       <c r="AL9" s="7"/>
       <c r="AM9" s="7"/>
       <c r="AN9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:AM9),"")</f>
         <v/>
       </c>
       <c r="AO9" s="7"/>
     </row>
     <row r="10" spans="1:41">
       <c r="A10" s="7" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7"/>
       <c r="W10" s="7"/>
       <c r="X10" s="7"/>
       <c r="Y10" s="7"/>
       <c r="Z10" s="7"/>
       <c r="AA10" s="7"/>
       <c r="AB10" s="7"/>
       <c r="AC10" s="7"/>
       <c r="AD10" s="7"/>
       <c r="AE10" s="7"/>
       <c r="AF10" s="7"/>
       <c r="AG10" s="7"/>
       <c r="AH10" s="7"/>
       <c r="AI10" s="7"/>
       <c r="AJ10" s="7"/>
       <c r="AK10" s="7"/>
       <c r="AL10" s="7"/>
       <c r="AM10" s="7"/>
       <c r="AN10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:AM10),"")</f>
         <v/>
       </c>
       <c r="AO10" s="7"/>
     </row>
     <row r="11" spans="1:41">
       <c r="A11" s="7" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7"/>
       <c r="W11" s="7"/>
       <c r="X11" s="7"/>
       <c r="Y11" s="7"/>
       <c r="Z11" s="7"/>
       <c r="AA11" s="7"/>
       <c r="AB11" s="7"/>
       <c r="AC11" s="7"/>
       <c r="AD11" s="7"/>
       <c r="AE11" s="7"/>
       <c r="AF11" s="7"/>
       <c r="AG11" s="7"/>
       <c r="AH11" s="7"/>
       <c r="AI11" s="7"/>
       <c r="AJ11" s="7"/>
       <c r="AK11" s="7"/>
       <c r="AL11" s="7"/>
       <c r="AM11" s="7"/>
       <c r="AN11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:AM11),"")</f>
         <v/>
       </c>
       <c r="AO11" s="7"/>
     </row>
     <row r="12" spans="1:41">
       <c r="A12" s="7" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7"/>
       <c r="W12" s="7"/>
       <c r="X12" s="7"/>
       <c r="Y12" s="7"/>
       <c r="Z12" s="7"/>
       <c r="AA12" s="7"/>
       <c r="AB12" s="7"/>
       <c r="AC12" s="7"/>
       <c r="AD12" s="7"/>
       <c r="AE12" s="7"/>
       <c r="AF12" s="7"/>
       <c r="AG12" s="7"/>
       <c r="AH12" s="7"/>
       <c r="AI12" s="7"/>
       <c r="AJ12" s="7"/>
       <c r="AK12" s="7"/>
       <c r="AL12" s="7"/>
       <c r="AM12" s="7"/>
       <c r="AN12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:AM12),"")</f>
         <v/>
       </c>
       <c r="AO12" s="7"/>
     </row>
     <row r="13" spans="1:41">
       <c r="A13" s="7" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7"/>
       <c r="W13" s="7"/>
       <c r="X13" s="7"/>
       <c r="Y13" s="7"/>
       <c r="Z13" s="7"/>
       <c r="AA13" s="7"/>
       <c r="AB13" s="7"/>
       <c r="AC13" s="7"/>
       <c r="AD13" s="7"/>
       <c r="AE13" s="7"/>
       <c r="AF13" s="7"/>
       <c r="AG13" s="7"/>
       <c r="AH13" s="7"/>
       <c r="AI13" s="7"/>
       <c r="AJ13" s="7"/>
       <c r="AK13" s="7"/>
       <c r="AL13" s="7"/>
       <c r="AM13" s="7"/>
       <c r="AN13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:AM13),"")</f>
         <v/>
       </c>
       <c r="AO13" s="7"/>
     </row>
     <row r="14" spans="1:41">
       <c r="A14" s="7" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7"/>
       <c r="W14" s="7"/>
       <c r="X14" s="7"/>
       <c r="Y14" s="7"/>
       <c r="Z14" s="7"/>
       <c r="AA14" s="7"/>
       <c r="AB14" s="7"/>
       <c r="AC14" s="7"/>
       <c r="AD14" s="7"/>
       <c r="AE14" s="7"/>
       <c r="AF14" s="7"/>
       <c r="AG14" s="7"/>
       <c r="AH14" s="7"/>
       <c r="AI14" s="7"/>
       <c r="AJ14" s="7"/>
       <c r="AK14" s="7"/>
       <c r="AL14" s="7"/>
       <c r="AM14" s="7"/>
       <c r="AN14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:AM14),"")</f>
         <v/>
       </c>
       <c r="AO14" s="7"/>
     </row>
     <row r="15" spans="1:41">
       <c r="A15" s="7" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7"/>
       <c r="W15" s="7"/>
       <c r="X15" s="7"/>
       <c r="Y15" s="7"/>
       <c r="Z15" s="7"/>
       <c r="AA15" s="7"/>
       <c r="AB15" s="7"/>
       <c r="AC15" s="7"/>
       <c r="AD15" s="7"/>
       <c r="AE15" s="7"/>
       <c r="AF15" s="7"/>
       <c r="AG15" s="7"/>
       <c r="AH15" s="7"/>
       <c r="AI15" s="7"/>
       <c r="AJ15" s="7"/>
       <c r="AK15" s="7"/>
       <c r="AL15" s="7"/>
       <c r="AM15" s="7"/>
       <c r="AN15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:AM15),"")</f>
         <v/>
       </c>
       <c r="AO15" s="7"/>
     </row>
     <row r="16" spans="1:41">
       <c r="A16" s="7" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7"/>
       <c r="W16" s="7"/>
       <c r="X16" s="7"/>
       <c r="Y16" s="7"/>
       <c r="Z16" s="7"/>
       <c r="AA16" s="7"/>
       <c r="AB16" s="7"/>
       <c r="AC16" s="7"/>
       <c r="AD16" s="7"/>
       <c r="AE16" s="7"/>
       <c r="AF16" s="7"/>
       <c r="AG16" s="7"/>
       <c r="AH16" s="7"/>
       <c r="AI16" s="7"/>
       <c r="AJ16" s="7"/>
       <c r="AK16" s="7"/>
       <c r="AL16" s="7"/>
       <c r="AM16" s="7"/>
       <c r="AN16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:AM16),"")</f>
         <v/>
       </c>
       <c r="AO16" s="7"/>
     </row>
     <row r="17" spans="1:41">
       <c r="A17" s="7" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="V17" s="7"/>
       <c r="W17" s="7"/>
       <c r="X17" s="7"/>
       <c r="Y17" s="7"/>
       <c r="Z17" s="7"/>
       <c r="AA17" s="7"/>
       <c r="AB17" s="7"/>
       <c r="AC17" s="7"/>
       <c r="AD17" s="7"/>
       <c r="AE17" s="7"/>
       <c r="AF17" s="7"/>
       <c r="AG17" s="7"/>
       <c r="AH17" s="7"/>
       <c r="AI17" s="7"/>
       <c r="AJ17" s="7"/>
       <c r="AK17" s="7"/>
       <c r="AL17" s="7"/>
       <c r="AM17" s="7"/>
       <c r="AN17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:AM17),"")</f>
         <v/>
       </c>
       <c r="AO17" s="7"/>
     </row>
     <row r="18" spans="1:41">
       <c r="A18" s="7" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7"/>
       <c r="W18" s="7"/>
       <c r="X18" s="7"/>
       <c r="Y18" s="7"/>
       <c r="Z18" s="7"/>
       <c r="AA18" s="7"/>
       <c r="AB18" s="7"/>
       <c r="AC18" s="7"/>
       <c r="AD18" s="7"/>
       <c r="AE18" s="7"/>
       <c r="AF18" s="7"/>
       <c r="AG18" s="7"/>
       <c r="AH18" s="7"/>
       <c r="AI18" s="7"/>
       <c r="AJ18" s="7"/>
       <c r="AK18" s="7"/>
       <c r="AL18" s="7"/>
       <c r="AM18" s="7"/>
       <c r="AN18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:AM18),"")</f>
         <v/>
       </c>
       <c r="AO18" s="7"/>
     </row>
     <row r="19" spans="1:41">
       <c r="A19" s="7" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7"/>
       <c r="W19" s="7"/>
       <c r="X19" s="7"/>
       <c r="Y19" s="7"/>
       <c r="Z19" s="7"/>
       <c r="AA19" s="7"/>
       <c r="AB19" s="7"/>
       <c r="AC19" s="7"/>
       <c r="AD19" s="7"/>
       <c r="AE19" s="7"/>
       <c r="AF19" s="7"/>
       <c r="AG19" s="7"/>
       <c r="AH19" s="7"/>
       <c r="AI19" s="7"/>
       <c r="AJ19" s="7"/>
       <c r="AK19" s="7"/>
       <c r="AL19" s="7"/>
       <c r="AM19" s="7"/>
       <c r="AN19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:AM19),"")</f>
         <v/>
       </c>
       <c r="AO19" s="7"/>
     </row>
     <row r="20" spans="1:41">
       <c r="A20" s="7" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7"/>
       <c r="W20" s="7"/>
       <c r="X20" s="7"/>
       <c r="Y20" s="7"/>
       <c r="Z20" s="7"/>
       <c r="AA20" s="7"/>
       <c r="AB20" s="7"/>
       <c r="AC20" s="7"/>
       <c r="AD20" s="7"/>
       <c r="AE20" s="7"/>
       <c r="AF20" s="7"/>
       <c r="AG20" s="7"/>
       <c r="AH20" s="7"/>
       <c r="AI20" s="7"/>
       <c r="AJ20" s="7"/>
       <c r="AK20" s="7"/>
       <c r="AL20" s="7"/>
       <c r="AM20" s="7"/>
       <c r="AN20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:AM20),"")</f>
         <v/>
       </c>
       <c r="AO20" s="7"/>
     </row>
     <row r="21" spans="1:41">
       <c r="A21" s="7" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7"/>
       <c r="W21" s="7"/>
       <c r="X21" s="7"/>
       <c r="Y21" s="7"/>
       <c r="Z21" s="7"/>
       <c r="AA21" s="7"/>
       <c r="AB21" s="7"/>
       <c r="AC21" s="7"/>
       <c r="AD21" s="7"/>
       <c r="AE21" s="7"/>
       <c r="AF21" s="7"/>
       <c r="AG21" s="7"/>
       <c r="AH21" s="7"/>
       <c r="AI21" s="7"/>
       <c r="AJ21" s="7"/>
       <c r="AK21" s="7"/>
       <c r="AL21" s="7"/>
       <c r="AM21" s="7"/>
       <c r="AN21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:AM21),"")</f>
         <v/>
       </c>
       <c r="AO21" s="7"/>
     </row>
     <row r="22" spans="1:41">
       <c r="A22" s="7" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7"/>
       <c r="W22" s="7"/>
       <c r="X22" s="7"/>
       <c r="Y22" s="7"/>
       <c r="Z22" s="7"/>
       <c r="AA22" s="7"/>
       <c r="AB22" s="7"/>
       <c r="AC22" s="7"/>
       <c r="AD22" s="7"/>
       <c r="AE22" s="7"/>
       <c r="AF22" s="7"/>
       <c r="AG22" s="7"/>
       <c r="AH22" s="7"/>
       <c r="AI22" s="7"/>
       <c r="AJ22" s="7"/>
       <c r="AK22" s="7"/>
       <c r="AL22" s="7"/>
       <c r="AM22" s="7"/>
       <c r="AN22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:AM22),"")</f>
         <v/>
       </c>
       <c r="AO22" s="7"/>
     </row>
     <row r="23" spans="1:41">
       <c r="A23" s="7" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7"/>
       <c r="W23" s="7"/>
       <c r="X23" s="7"/>
       <c r="Y23" s="7"/>
       <c r="Z23" s="7"/>
       <c r="AA23" s="7"/>
       <c r="AB23" s="7"/>
       <c r="AC23" s="7"/>
       <c r="AD23" s="7"/>
       <c r="AE23" s="7"/>
       <c r="AF23" s="7"/>
       <c r="AG23" s="7"/>
       <c r="AH23" s="7"/>
       <c r="AI23" s="7"/>
       <c r="AJ23" s="7"/>
       <c r="AK23" s="7"/>
       <c r="AL23" s="7"/>
       <c r="AM23" s="7"/>
       <c r="AN23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:AM23),"")</f>
         <v/>
       </c>
       <c r="AO23" s="7"/>
     </row>
     <row r="24" spans="1:41">
       <c r="A24" s="7" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7"/>
       <c r="W24" s="7"/>
       <c r="X24" s="7"/>
       <c r="Y24" s="7"/>
       <c r="Z24" s="7"/>
       <c r="AA24" s="7"/>
       <c r="AB24" s="7"/>
       <c r="AC24" s="7"/>
       <c r="AD24" s="7"/>
       <c r="AE24" s="7"/>
       <c r="AF24" s="7"/>
       <c r="AG24" s="7"/>
       <c r="AH24" s="7"/>
       <c r="AI24" s="7"/>
       <c r="AJ24" s="7"/>
       <c r="AK24" s="7"/>
       <c r="AL24" s="7"/>
       <c r="AM24" s="7"/>
       <c r="AN24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:AM24),"")</f>
         <v/>
       </c>
       <c r="AO24" s="7"/>
     </row>
     <row r="25" spans="1:41">
       <c r="A25" s="7" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7"/>
       <c r="W25" s="7"/>
       <c r="X25" s="7"/>
       <c r="Y25" s="7"/>
       <c r="Z25" s="7"/>
       <c r="AA25" s="7"/>
       <c r="AB25" s="7"/>
       <c r="AC25" s="7"/>
       <c r="AD25" s="7"/>
       <c r="AE25" s="7"/>
       <c r="AF25" s="7"/>
       <c r="AG25" s="7"/>
       <c r="AH25" s="7"/>
       <c r="AI25" s="7"/>
       <c r="AJ25" s="7"/>
       <c r="AK25" s="7"/>
       <c r="AL25" s="7"/>
       <c r="AM25" s="7"/>
       <c r="AN25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:AM25),"")</f>
         <v/>
       </c>
       <c r="AO25" s="7"/>
     </row>
     <row r="26" spans="1:41">
       <c r="A26" s="7" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7"/>
       <c r="W26" s="7"/>
       <c r="X26" s="7"/>
       <c r="Y26" s="7"/>
       <c r="Z26" s="7"/>
       <c r="AA26" s="7"/>
       <c r="AB26" s="7"/>
       <c r="AC26" s="7"/>
       <c r="AD26" s="7"/>
       <c r="AE26" s="7"/>
       <c r="AF26" s="7"/>
       <c r="AG26" s="7"/>
       <c r="AH26" s="7"/>
       <c r="AI26" s="7"/>
       <c r="AJ26" s="7"/>
       <c r="AK26" s="7"/>
       <c r="AL26" s="7"/>
       <c r="AM26" s="7"/>
       <c r="AN26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:AM26),"")</f>
         <v/>
       </c>
       <c r="AO26" s="7"/>
     </row>
     <row r="27" spans="1:41">
       <c r="A27" s="7" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7"/>
       <c r="W27" s="7"/>
       <c r="X27" s="7"/>
       <c r="Y27" s="7"/>
       <c r="Z27" s="7"/>
       <c r="AA27" s="7"/>
       <c r="AB27" s="7"/>
       <c r="AC27" s="7"/>
       <c r="AD27" s="7"/>
       <c r="AE27" s="7"/>
       <c r="AF27" s="7"/>
       <c r="AG27" s="7"/>
       <c r="AH27" s="7"/>
       <c r="AI27" s="7"/>
       <c r="AJ27" s="7"/>
       <c r="AK27" s="7"/>
       <c r="AL27" s="7"/>
       <c r="AM27" s="7"/>
       <c r="AN27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:AM27),"")</f>
         <v/>
       </c>
       <c r="AO27" s="7"/>
     </row>
     <row r="28" spans="1:41">
       <c r="A28" s="7" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7"/>
       <c r="W28" s="7"/>
       <c r="X28" s="7"/>
       <c r="Y28" s="7"/>
       <c r="Z28" s="7"/>
       <c r="AA28" s="7"/>
       <c r="AB28" s="7"/>
       <c r="AC28" s="7"/>
       <c r="AD28" s="7"/>
       <c r="AE28" s="7"/>
       <c r="AF28" s="7"/>
       <c r="AG28" s="7"/>
       <c r="AH28" s="7"/>
       <c r="AI28" s="7"/>
       <c r="AJ28" s="7"/>
       <c r="AK28" s="7"/>
       <c r="AL28" s="7"/>
       <c r="AM28" s="7"/>
       <c r="AN28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:AM28),"")</f>
         <v/>
       </c>
       <c r="AO28" s="7"/>
     </row>
     <row r="29" spans="1:41">
       <c r="A29" s="7" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7"/>
       <c r="W29" s="7"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="7"/>
       <c r="Z29" s="7"/>
       <c r="AA29" s="7"/>
       <c r="AB29" s="7"/>
       <c r="AC29" s="7"/>
       <c r="AD29" s="7"/>
       <c r="AE29" s="7"/>
       <c r="AF29" s="7"/>
       <c r="AG29" s="7"/>
       <c r="AH29" s="7"/>
       <c r="AI29" s="7"/>
       <c r="AJ29" s="7"/>
       <c r="AK29" s="7"/>
       <c r="AL29" s="7"/>
       <c r="AM29" s="7"/>
       <c r="AN29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:AM29),"")</f>
         <v/>
       </c>
       <c r="AO29" s="7"/>
     </row>
     <row r="30" spans="1:41">
       <c r="A30" s="7" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7"/>
       <c r="W30" s="7"/>
       <c r="X30" s="7"/>
       <c r="Y30" s="7"/>
       <c r="Z30" s="7"/>
       <c r="AA30" s="7"/>
       <c r="AB30" s="7"/>
       <c r="AC30" s="7"/>
       <c r="AD30" s="7"/>
       <c r="AE30" s="7"/>
       <c r="AF30" s="7"/>
       <c r="AG30" s="7"/>
       <c r="AH30" s="7"/>
       <c r="AI30" s="7"/>
       <c r="AJ30" s="7"/>
       <c r="AK30" s="7"/>
       <c r="AL30" s="7"/>
       <c r="AM30" s="7"/>
       <c r="AN30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:AM30),"")</f>
         <v/>
       </c>
       <c r="AO30" s="7"/>
     </row>
     <row r="31" spans="1:41">
       <c r="A31" s="7" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7"/>
       <c r="W31" s="7"/>
       <c r="X31" s="7"/>
       <c r="Y31" s="7"/>
@@ -11259,410 +11250,410 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>323</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>320</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>324</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>326</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>327</v>
       </c>
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>316</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>301</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>303</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>305</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>307</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>309</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>200</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>311</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>312</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>313</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>315</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>316</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>319</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>327</v>
+        <v>320</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>323</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>320</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>343</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>326</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>316</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>301</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>303</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>305</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>307</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>309</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>200</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>311</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>312</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>313</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>315</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>316</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>356</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>319</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>320</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>358</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>323</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>327</v>
+        <v>320</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>360</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>326</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>327</v>
+        <v>320</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>316</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -11671,278 +11662,278 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>234</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>367</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>368</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>371</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>374</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>377</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="C6" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="C7" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="C8" s="7" t="s">
+        <v>383</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>384</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="C9" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="C10" s="7" t="s">
+        <v>387</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>389</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>390</v>
-      </c>
-[...1 lines deleted...]
-        <v>391</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>391</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="C13" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="D13" s="7" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="C14" s="7" t="s">
+        <v>395</v>
+      </c>
+      <c r="D14" s="7" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>