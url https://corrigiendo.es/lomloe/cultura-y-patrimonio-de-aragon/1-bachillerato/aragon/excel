--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="312">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="310">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Cultura y patrimonio de aragon</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:52</t>
+    <t>10/07/2026 20:43</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>El currículo autonómico de 'Cultura y Patrimonio de Aragón' añade 6 competencias específicas y criterios propios, sin referente estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Cultura y patrimonio de aragon</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>No aplica: materia autonómica sin referente estatal en el RD 243/2022.</t>
   </si>
@@ -558,266 +558,259 @@
   </si>
   <si>
     <t>3.3: Análisis de la economía aragonesa contemporánea y sectores clave.
 3.4: Identificación de retos para el desarrollo sostenible.
 5.1: Reconocimiento de la importancia del arte y la literatura aragonesa.
 5.2: Interpretación del arte como elemento de cohesión social.
 6.1: Análisis del patrimonio aragonés material e inmaterial.
 6.2: Actitudes de respeto y protección hacia el patrimonio.
 6.3: Clasificación y valoración del patrimonio inmaterial.
 6.4: Implicación en el análisis del patrimonio inmaterial cercano.</t>
   </si>
   <si>
     <t>CE.CPA.5
 CE.CPA.6</t>
   </si>
   <si>
     <t>Proyecto final integrador, pruebas de identificación de estilos artísticos y literarios, y observación de la participación en actividades de puesta en valor del patrimonio.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Resonancias de Aragón: el legado que habla</t>
+    <t>Voces del patrimonio inmaterial aragonés</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un podcast sobre el patrimonio artístico y literario aragonés del siglo XVIII a la actualidad</t>
+    <t>Podcast para descubrir y conservar nuestro legado local</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Materia optativa de Cultura y Patrimonio de Aragón en 1º de Bachillerato. El instituto está en una zona urbana de Zaragoza, pero el alumnado procede de distintas localidades aragonesas, lo que permite conectar con diferentes patrimonios locales. Se dispone de aula con ordenadores y micrófonos básicos.</t>
+    <t>El alumnado descubre que el patrimonio inmaterial de su propio municipio o comarca (fiestas, oficios, leyendas) está vivo pero poco documentado. El instituto tiene una radio escolar que puede servir para difundirlo y la comunidad educativa está dispuesta a colaborar.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos crear un podcast que difunda y ponga en valor el patrimonio artístico y literario aragonés desde el siglo XVIII hasta la actualidad, dirigido a un público juvenil, combinando rigor histórico y creatividad comunicativa?</t>
+    <t>Investigar, documentar y grabar un episodio de podcast (5-10 minutos) que ponga en valor un elemento del patrimonio inmaterial de la localidad o comarca, entrevistando a un miembro de la comunidad (familiar, vecino, especialista) y analizando su significado identitario.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con acceso a internet
-[...4 lines deleted...]
-• Recursos digitales: DARA (Documentos de Aragón), SIPCA (Sistema de Información del Patrimonio Cultural Aragonés)</t>
+• Ficha de análisis de patrimonio inmaterial
+• Guion de podcast (plantilla)
+• Teléfonos móviles o grabadoras
+• Software de edición de audio (Audacity, online)
+• Altavoces para audición colectiva
+• Rúbrica de evaluación</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación en valores: respeto al patrimonio, igualdad de género (visibilización de mujeres en el arte y literatura aragonesa), competencia digital, comunicación lingüística, aprender a aprender, conciencia y expresiones culturales.</t>
+    <t>Educación para la ciudadanía (valoración del patrimonio local), competencia digital (edición de audio), y conciencia histórica.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto mediante un ejemplo de podcast sobre patrimonio. Lluvia de ideas sobre qué aspectos del patrimonio aragonés les interesan. Formación de equipos de 3-4 personas. Cada equipo elige un tema concreto (por ejemplo, la pintura de Goya, el teatro de Buero Vallejo, la jota aragonesa, el mudéjar, etc.). Se asigna la elaboración de un primer esquema de investigación.</t>
-[...2 lines deleted...]
-    <t>Esquema inicial del equipo con posible tema y primeras fuentes.</t>
+    <t>Se presenta el reto: crear un podcast sobre patrimonio inmaterial local. Se muestra un ejemplo breve (podcast sobre la jota). Se lanza la pregunta guía y se recogen ideas previas del alumnado sobre qué conocen de su propio entorno.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas individual en el cuaderno sobre patrimonio inmaterial conocido.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Talleres guiados: sesión 1: investigación histórica y uso de fuentes (archivos digitales, bibliografía). Sesión 2: análisis de una obra artística o literaria aragonesa modelo (por ejemplo, un cuadro de Goya o un poema de Labordeta) aplicando la metodología. Se proporcionan rúbricas y guías de análisis.</t>
-[...2 lines deleted...]
-    <t>Ficha de análisis de la obra modelo completada.</t>
+    <t>Taller sobre patrimonio inmaterial en Aragón: clasificación, ejemplos (romances, dances, oficios). Se explica cómo documentarse (fuentes orales, archivos digitales, bibliografía). Se introduce la técnica de entrevista y la estructura de un podcast (guion, edición básica).</t>
+  </si>
+  <si>
+    <t>Ficha de análisis de un caso de patrimonio inmaterial aragonés (por ejemplo, el Dance del Corpus de Huesca).</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Los equipos investigan su tema específico, recopilan información, seleccionan contenido y redactan un guion para el podcast. Se realizan tutorías grupales para orientar la selección y estructura narrativa. Se enfatiza la inclusión de perspectiva crítica y valoración del patrimonio.</t>
-[...2 lines deleted...]
-    <t>Borrador del guion del podcast.</t>
+    <t>Los alumnos eligen su elemento local, investigan en fuentes (consulta a familiares, búsqueda en internet, archivos municipales) y elaboran un guion para el podcast. Planifican la entrevista: contactan con el informante, preparan preguntas.</t>
+  </si>
+  <si>
+    <t>Guion del podcast y registro de la planificación de la entrevista.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Grabación del podcast en el aula (o en casa con pautas). Edición básica con Audacity o herramienta similar. Creación de una portada y breve descripción. Publicación en la plataforma escolar. Se realiza una escucha colectiva de los episodios y se comparten mediante enlace a los centros de 4º de ESO.</t>
-[...2 lines deleted...]
-    <t>Episodio de podcast publicado.</t>
+    <t>Graban el podcast (con teléfonos móviles o grabadoras del centro), lo editan (Audacity o similar) y suben el archivo a la plataforma del instituto. Ajustan la duración y la calidad.</t>
+  </si>
+  <si>
+    <t>Archivo de audio terminado.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Coevaluación entre equipos mediante rúbrica. Autoevaluación individual sobre el proceso y el aprendizaje. Debate grupal sobre la importancia del patrimonio y la difusión. Recogida de impresiones de la audiencia (4º de ESO) a través de un formulario.</t>
-[...2 lines deleted...]
-    <t>Rúbrica de coevaluación completada y autoevaluación.</t>
+    <t>Escucha colectiva de algunos episodios seleccionados. Coevaluación mediante rúbrica entre equipos. Autoevaluación individual. Asignación de niveles de logro 1-4 para cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Aragón en cifras: diagnóstico para el futuro</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos utilizar datos demográficos y económicos para diagnosticar los problemas de una comarca aragonesa y proponer medidas que fomenten su desarrollo sostenible?</t>
+    <t>Retrata tu patrimonio con datos</t>
+  </si>
+  <si>
+    <t>Una encuesta ciudadana sobre el valor del legado aragonés</t>
+  </si>
+  <si>
+    <t>El Ayuntamiento ha solicitado al instituto un estudio de percepción ciudadana sobre un elemento patrimonial significativo de la localidad (monumento, fiesta, tradición, etc.) para diseñar una campaña de sensibilización. El alumnado debe realizar una encuesta, analizar los resultados y elaborar un informe con recomendaciones.</t>
+  </si>
+  <si>
+    <t>Diseñar, aplicar y analizar una encuesta sobre el conocimiento, valoración y hábitos de disfrute de un elemento patrimonial local, y comunicar los resultados con propuestas de mejora.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con acceso a internet y software ofimático (Excel, OpenOffice o Google Sheets)
-[...40 lines deleted...]
-    <t>Rúbrica de autoevaluación y coevaluación de las presentaciones. Cuestionario de metacognición.</t>
+• Ficha guía de fuentes patrimoniales
+• Plantilla de cuestionario (Google Forms o papel)
+• Hoja de cálculo (LibreOffice Calc)
+• Guía de estadística descriptiva (frecuencias, porcentajes, gráficos de barras y sectores)
+• Rúbrica de evaluación y plantilla de coevaluación</t>
+  </si>
+  <si>
+    <t>Educación cívica y constitucional (valoración del patrimonio local), competencia digital (uso de herramientas de encuesta y análisis), y emprendimiento social (propuestas de mejora).</t>
+  </si>
+  <si>
+    <t>Presentación del encargo del Ayuntamiento. Lluvia de ideas sobre el patrimonio local. Formulación de la pregunta guía y primeras hipótesis sobre lo que la comunidad conoce y valora.</t>
+  </si>
+  <si>
+    <t>Cuaderno de reflexión con hipótesis iniciales.</t>
+  </si>
+  <si>
+    <t>Taller sobre patrimonio (material e inmaterial), fuentes documentales locales y metodología de encuesta (diseño de preguntas, muestreo, escalas). El alumnado investiga el elemento elegido (ficha de fuentes) y elabora una clasificación del patrimonio local. Diseño y prueba del cuestionario.</t>
+  </si>
+  <si>
+    <t>Ficha de fuentes documentales, clasificación del patrimonio, cuestionario piloto corregido.</t>
+  </si>
+  <si>
+    <t>Recogida de datos: el alumnado pasa la encuesta a familiares, vecinos y miembros de la comunidad (mínimo 30-50 respuestas por equipo). Vuelcan los datos en una hoja de cálculo, los depuran y realizan análisis descriptivo (frecuencias, medias, gráficos).</t>
+  </si>
+  <si>
+    <t>Hoja de cálculo con datos y gráficos.</t>
+  </si>
+  <si>
+    <t>Elaboración del informe estructurado (introducción, metodología, resultados, conclusiones y recomendaciones) y diseño del póster científico. Preparación de la defensa oral.</t>
+  </si>
+  <si>
+    <t>Informe final y póster terminados.</t>
+  </si>
+  <si>
+    <t>Jornada de presentación de pósters abierta a la audiencia real (Concejalía, asociación vecinal, familias). Cada equipo defiende su trabajo. Coevaluación entre equipos y autoevaluación individual. Asignación de niveles de logro 1-4 para cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Da vida al patrimonio: crea tu propia manifestación artística</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos, mediante una creación artística contemporánea, contribuir a la valoración y conservación del patrimonio aragonés, conectando la tradición con la expresión actual?</t>
+    <t>Intervén en tu patrimonio</t>
+  </si>
+  <si>
+    <t>Diseña una acción artística efímera para un Bien de Interés Cultural de Aragón</t>
+  </si>
+  <si>
+    <t>El ayuntamiento ha solicitado propuestas para dinamizar un BIC local que permanece infravalorado. El alumnado debe diseñar una intervención artística efímera que conecte el patrimonio con la sociedad actual.</t>
+  </si>
+  <si>
+    <t>Diseñar una intervención artística efímera (mural, instalación, performance, proyección o similar) que ponga en valor un BIC aragonés, presentar el prototipo a la concejalía de cultura y justificar su viabilidad e impacto.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet
-[...36 lines deleted...]
-    <t>Rúbrica de autoevaluación y coevaluación cumplimentada, entrada reflexiva en el diario.</t>
+• Fichas de BIC de Aragón (proporcionadas por el docente o de la DGA)
+• Ejemplos de arte público aragonés (web del Gobierno de Aragón, noticias locales)
+• Materiales para maquetas (cartón, pintura, plastilina, impresora 3D si hay)
+• Plantillas para dossier técnico y presupuesto
+• Dispositivos para grabar vídeo</t>
+  </si>
+  <si>
+    <t>Educación patrimonial, ciudadanía activa, sensibilización estética y tratamiento crítico de fuentes.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del ayuntamiento. El alumnado visualiza ejemplos de intervenciones artísticas en patrimonio (ej. 'Muros en defensa del patrimonio' en la Aljafería, o murales en Teruel). Se formula la pregunta guía y se organizan equipos de 4-5.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas en la pizarra y preguntas iniciales de los equipos.</t>
+  </si>
+  <si>
+    <t>El alumnado investiga el BIC seleccionado (historia, estilo, estado de conservación) y estudia casos de arte público en Aragón (ej. proyecto 'Arte y Territorio' en Huesca, 'Museo de Arte Urbano' en Zaragoza). Cada equipo elabora una ficha documental y un breve informe de fuentes.</t>
+  </si>
+  <si>
+    <t>Ficha documental del BIC con fuentes citadas y análisis de un caso de arte público aragonés.</t>
+  </si>
+  <si>
+    <t>Cada equipo diseña el borrador de su intervención: define el concepto, los materiales (reversibles), la ubicación exacta, las medidas de protección y los elementos inmateriales a incorporar. Utilizan bocetos, planos simples y maquetas a escala.</t>
+  </si>
+  <si>
+    <t>Borrador del diseño con croquis y justificación de decisiones.</t>
+  </si>
+  <si>
+    <t>Los equipos finalizan el prototipo: maqueta, dossier técnico completo (incluye presupuesto estimado, cronograma, medidas de seguridad) y un guión para el vídeo de presentación. Graban el vídeo o preparan la presentación oral.</t>
+  </si>
+  <si>
+    <t>Prototipo finalizado y dossier completo.</t>
+  </si>
+  <si>
+    <t>Presentación de los prototipos al resto de la clase simulando una exposición ante la concejalía. Coevaluación entre equipos mediante rúbrica y autoevaluación individual. Se asignan niveles de logro 1-4 a cada criterio.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -1694,483 +1687,483 @@
     <mergeCell ref="A17:B20"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>232</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>233</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>234</v>
-      </c>
-[...4 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>237</v>
-      </c>
-[...4 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>240</v>
-      </c>
-[...4 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>243</v>
-      </c>
-[...4 lines deleted...]
-        <v>245</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>246</v>
-      </c>
-[...4 lines deleted...]
-        <v>248</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>169</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>251</v>
-      </c>
-[...4 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>253</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>254</v>
-      </c>
-[...4 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
+        <v>255</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>257</v>
-      </c>
-[...4 lines deleted...]
-        <v>259</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>42</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>261</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="E2" s="8" t="s">
         <v>263</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>264</v>
-      </c>
-[...4 lines deleted...]
-        <v>266</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="D3" s="9"/>
       <c r="E3" s="9">
         <v>6.25</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9">
         <v>6.25</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="D5" s="9"/>
       <c r="E5" s="9">
         <v>6.25</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.2</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="D6" s="9"/>
       <c r="E6" s="9">
         <v>6.25</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>3.1</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D7" s="9"/>
       <c r="E7" s="9">
         <v>6.25</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.2</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D8" s="9"/>
       <c r="E8" s="9">
         <v>6.25</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.3</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="D9" s="9"/>
       <c r="E9" s="9">
         <v>6.25</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.4</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="9">
         <v>6.25</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>4.1</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D11" s="9"/>
       <c r="E11" s="9">
         <v>6.25</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>4.2</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="D12" s="9"/>
       <c r="E12" s="9">
         <v>6.25</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>5.1</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="D13" s="9"/>
       <c r="E13" s="9">
         <v>6.25</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>5.2</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="D14" s="9"/>
       <c r="E14" s="9">
         <v>6.25</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>6.1</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="D15" s="9"/>
       <c r="E15" s="9">
         <v>6.25</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>6.2</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D16" s="9"/>
       <c r="E16" s="9">
         <v>6.25</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
@@ -2184,957 +2177,957 @@
       </c>
       <c r="D17" s="9"/>
       <c r="E17" s="9">
         <v>6.25</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>6.4</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D18" s="9"/>
       <c r="E18" s="9">
         <v>6.25</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9">
         <f>SUM(E3:E18)</f>
         <v>100</v>
       </c>
       <c r="F19" s="7" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:T31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" s="8" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>2.2</v>
       </c>
       <c r="G1" s="8">
         <v>3.1</v>
       </c>
       <c r="H1" s="8">
         <v>3.2</v>
       </c>
       <c r="I1" s="8">
         <v>3.3</v>
       </c>
       <c r="J1" s="8">
         <v>3.4</v>
       </c>
       <c r="K1" s="8">
         <v>4.1</v>
       </c>
       <c r="L1" s="8">
         <v>4.2</v>
       </c>
       <c r="M1" s="8">
         <v>5.1</v>
       </c>
       <c r="N1" s="8">
         <v>5.2</v>
       </c>
       <c r="O1" s="8">
         <v>6.1</v>
       </c>
       <c r="P1" s="8">
         <v>6.2</v>
       </c>
       <c r="Q1" s="8">
         <v>6.3</v>
       </c>
       <c r="R1" s="8">
         <v>6.4</v>
       </c>
       <c r="S1" s="8" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="T1" s="8" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" s="7" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:R2),"")</f>
         <v/>
       </c>
       <c r="T2" s="7"/>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" s="7" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:R3),"")</f>
         <v/>
       </c>
       <c r="T3" s="7"/>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" s="7" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:R4),"")</f>
         <v/>
       </c>
       <c r="T4" s="7"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" s="7" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:R5),"")</f>
         <v/>
       </c>
       <c r="T5" s="7"/>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" s="7" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:R6),"")</f>
         <v/>
       </c>
       <c r="T6" s="7"/>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" s="7" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:R7),"")</f>
         <v/>
       </c>
       <c r="T7" s="7"/>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" s="7" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:R8),"")</f>
         <v/>
       </c>
       <c r="T8" s="7"/>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" s="7" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:R9),"")</f>
         <v/>
       </c>
       <c r="T9" s="7"/>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" s="7" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:R10),"")</f>
         <v/>
       </c>
       <c r="T10" s="7"/>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" s="7" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:R11),"")</f>
         <v/>
       </c>
       <c r="T11" s="7"/>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" s="7" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:R12),"")</f>
         <v/>
       </c>
       <c r="T12" s="7"/>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" s="7" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:R13),"")</f>
         <v/>
       </c>
       <c r="T13" s="7"/>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" s="7" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:R14),"")</f>
         <v/>
       </c>
       <c r="T14" s="7"/>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" s="7" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:R15),"")</f>
         <v/>
       </c>
       <c r="T15" s="7"/>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" s="7" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:R16),"")</f>
         <v/>
       </c>
       <c r="T16" s="7"/>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" s="7" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:R17),"")</f>
         <v/>
       </c>
       <c r="T17" s="7"/>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" s="7" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:R18),"")</f>
         <v/>
       </c>
       <c r="T18" s="7"/>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" s="7" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:R19),"")</f>
         <v/>
       </c>
       <c r="T19" s="7"/>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" s="7" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:R20),"")</f>
         <v/>
       </c>
       <c r="T20" s="7"/>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" s="7" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:R21),"")</f>
         <v/>
       </c>
       <c r="T21" s="7"/>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" s="7" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:R22),"")</f>
         <v/>
       </c>
       <c r="T22" s="7"/>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" s="7" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:R23),"")</f>
         <v/>
       </c>
       <c r="T23" s="7"/>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" s="7" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:R24),"")</f>
         <v/>
       </c>
       <c r="T24" s="7"/>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" s="7" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:R25),"")</f>
         <v/>
       </c>
       <c r="T25" s="7"/>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" s="7" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:R26),"")</f>
         <v/>
       </c>
       <c r="T26" s="7"/>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" s="7" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:R27),"")</f>
         <v/>
       </c>
       <c r="T27" s="7"/>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" s="7" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:R28),"")</f>
         <v/>
       </c>
       <c r="T28" s="7"/>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" s="7" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:R29),"")</f>
         <v/>
       </c>
       <c r="T29" s="7"/>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" s="7" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:R30),"")</f>
         <v/>
       </c>
       <c r="T30" s="7"/>
     </row>
     <row r="31" spans="1:20">
       <c r="A31" s="7" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:R31),"")</f>
         <v/>
       </c>
       <c r="T31" s="7"/>
     </row>
   </sheetData>
@@ -6370,327 +6363,327 @@
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>177</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>201</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>181</v>
       </c>
       <c r="C23" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="D23" s="7" t="s">
         <v>203</v>
       </c>
-      <c r="D23" s="7" t="s">
+      <c r="E23" s="7" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>185</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>203</v>
+        <v>182</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>188</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>191</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>163</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>165</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>167</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>169</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>171</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>87</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>173</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>174</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>175</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>177</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>181</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>185</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>203</v>
+        <v>182</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>188</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>191</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>228</v>
+        <v>193</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>