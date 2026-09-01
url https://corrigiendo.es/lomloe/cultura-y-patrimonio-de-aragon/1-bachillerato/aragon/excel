--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:43</t>
+    <t>01/09/2026 14:10</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>El currículo autonómico de 'Cultura y Patrimonio de Aragón' añade 6 competencias específicas y criterios propios, sin referente estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Cultura y patrimonio de aragon</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>No aplica: materia autonómica sin referente estatal en el RD 243/2022.</t>
   </si>