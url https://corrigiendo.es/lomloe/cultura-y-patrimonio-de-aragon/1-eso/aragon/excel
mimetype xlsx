--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="301">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="300">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Cultura y patrimonio de aragon</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:41</t>
+    <t>10/07/2026 20:41</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Al no publicarse decreto autonómico, Aragón aplica el currículo estatal del RD 217/2022 para 1.º ESO.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Cultura y patrimonio de aragon</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se aplica íntegramente el currículo estatal del RD 217/2022 para 1.º ESO. Sin añadidos ni modificaciones.</t>
   </si>
@@ -534,268 +534,263 @@
 • La variedad lingüística aragonesa.
 • La producción literaria, escrita y oral, del patrimonio aragonés.
 • El patrimonio inmaterial aragonés: música tradicional aragonesa, dances, danzas y costumbres propias de cada espacio.
 • La red de museos aragoneses.</t>
   </si>
   <si>
     <t>5.1: Reconocer la importancia del arte y la literatura aragonesa analizando sus hitos.
 5.2: Identificar el arte y la literatura como elementos identitarios y de cohesión.
 6.1: Valorar con respeto el patrimonio aragonés como conjunto de elementos valiosos.
 6.2: Clasificar los distintos elementos del patrimonio inmaterial aragonés.</t>
   </si>
   <si>
     <t>CE.CPA.5: Identificar el desarrollo diacrónico del arte y la literatura aragonesa.
 CE.CPA.6: Analizar el patrimonio material e inmaterial de Aragón.</t>
   </si>
   <si>
     <t>Rúbrica del proyecto final de exposición, presentaciones orales sobre patrimonio inmaterial y análisis crítico de obras literarias aragonesas.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Patrimonio al micrófono: descubre y narra el legado aragonés</t>
+    <t>Mudéjar al descubierto</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un podcast divulgativo sobre el patrimonio local para centros educativos aragoneses</t>
+    <t>Guías virtuales del patrimonio aragonés</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnado de 1.º ESO en un centro educativo de Aragón, con diversidad cultural y niveles de partida variados. Se parte del interés por su entorno cercano.</t>
+    <t>El alumnado descubre que la UNESCO declaró el mudéjar aragonés Patrimonio Mundial, pero muchos compañeros de primaria no saben qué es. El centro se plantea colaborar con un colegio cercano para que los mayores expliquen este legado.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos elaborar un podcast divulgativo que muestre el patrimonio material e inmaterial de nuestra localidad o comarca para que alumnos de otros centros de Aragón lo conozcan y valoren?</t>
+    <t>Diseñar y grabar un vídeo divulgativo sobre un monumento mudéjar aragonés que explique su valor histórico y artístico a alumnado de 5.º de Primaria, fomentando su aprecio por el patrimonio.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores o tablets con conexión a internet
-[...4 lines deleted...]
-• Rúbrica de evaluación y autoevaluación</t>
+• Ficha técnica de monumento (plantilla)
+• Guía rápida de edición de vídeo
+• Enlaces a recursos sobre mudéjar (web de la DGA, UNESCO, Turismo de Aragón)
+• Dispositivos móviles o tablets, software de edición (Clipchamp, CapCut)
+• Rúbrica de evaluación del vídeo</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación en valores (respeto al patrimonio, igualdad de género al visibilizar mujeres en la historia), competencia digital (uso de herramientas de grabación y edición), comunicación lingüística (expresión oral y escrita), y conciencia cultural.</t>
+    <t>Educación patrimonial, competencia digital, trabajo en equipo, expresión oral y escrita.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: crear un podcast sobre el patrimonio local. Lluvia de ideas sobre qué es patrimonio, ejemplos cercanos. Visualización de un podcast modelo. Organización de equipos.</t>
-[...2 lines deleted...]
-    <t>Participación oral, ideas previas anotadas en la pizarra digital.</t>
+    <t>Se proyecta un vídeo corto sobre el mudéjar aragonés y se lanza la pregunta guía. En grupo, el alumnado comparte lo que sabe y lo que necesita saber. Se presenta el reto: crear un vídeo para niños de primaria.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas y preguntas iniciales en el cuaderno de equipo.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Investigación guiada: uso de fuentes bibliográficas, web, visita virtual al patrimonio local. Análisis de la evolución histórica y geográfica. Diferenciación entre patrimonio material e inmaterial. Introducción a la perspectiva de género en el patrimonio.</t>
-[...2 lines deleted...]
-    <t>Ficha de investigación cumplimentada con datos y fuentes consultadas.</t>
+    <t>Investigan el mudéjar aragonés: origen, características, monumentos principales (Teruel, Zaragoza, Tarazona). Usan fuentes digitales, bibliografía y visitas virtuales. Completan una ficha técnica por monumento.</t>
+  </si>
+  <si>
+    <t>Ficha técnica del monumento con datos históricos, artísticos y fuentes consultadas.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Planificación del podcast: selección del elemento patrimonial a tratar, estructura del guion (introducción, desarrollo, entrevista simulada, cierre). Elaboración del guion colaborativo. Asignación de roles (locutor, investigador, editor).</t>
-[...2 lines deleted...]
-    <t>Guion escrito con las aportaciones de cada miembro y la estructura definida.</t>
+    <t>Cada equipo elige un monumento. Elaboran el guion del vídeo: qué contar, cómo enganchar al público infantil, qué imágenes incluir. Redactan un storyboard con planos y texto.</t>
+  </si>
+  <si>
+    <t>Guion detallado y storyboard del vídeo.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>3 sesiones</t>
-[...5 lines deleted...]
-    <t>Archivo de audio final y breve presentación oral del proceso.</t>
+    <t>Grabación y edición del vídeo (pueden usar móvil o tablet). Se ensaya la locución, se añaden imágenes de apoyo, música libre de derechos. Cada equipo presenta un avance al profesor para ajustes.</t>
+  </si>
+  <si>
+    <t>Vídeo final editado.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Autorreflexión sobre el aprendizaje y el proceso. Coevaluación entre equipos mediante rúbrica. Evaluación docente de los criterios establecidos. Propuesta de difusión real del podcast.</t>
-[...2 lines deleted...]
-    <t>Cuestionario de autoevaluación y rúbrica de coevaluación cumplimentados.</t>
+    <t>Visionado conjunto, coevaluación con rúbrica (cada equipo evalúa a otro). Autoevaluación individual. El profesor asigna nivel de logro 1-4 a cada criterio según la rúbrica.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada (coevaluación y autoevaluación).</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>¿Patrimonio o despoblación? Analizamos la huella de los números en nuestras comarcas</t>
-[...8 lines deleted...]
-    <t>Investigar la evolución demográfica de una comarca aragonesa (últimos 100 años) y analizar cómo los cambios de población han afectado al patrimonio material e inmaterial, para elaborar un informe con propuestas de dinamización patrimonial dirigido al Consejo Comarcal correspondiente.</t>
+    <t>Voces del patrimonio</t>
+  </si>
+  <si>
+    <t>Catálogo de tradiciones vivas de nuestro entorno</t>
+  </si>
+  <si>
+    <t>El alumnado descubre que muchas tradiciones orales, oficios y celebraciones de su entorno están en peligro de desaparecer. El ayuntamiento ha manifestado interés en recuperar el patrimonio inmaterial local, pero no dispone de un catálogo actualizado.</t>
+  </si>
+  <si>
+    <t>Elaborar un catálogo del patrimonio inmaterial del entorno, basado en entrevistas propias, que será entregado al ayuntamiento o a la asociación cultural del barrio para su difusión y preservación.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Web del IAEST (Instituto Aragonés de Estadística) – https://www.aragon.es/iaest
-[...38 lines deleted...]
-    <t>Rúbrica de coevaluación, diario de aprendizaje, rúbrica del profesor</t>
+• Guion de entrevista (plantilla)
+• Grabadora o móvil para audios
+• Mapa mudo de Aragón y comarcal
+• Ejemplos de patrimonio inmaterial aragonés (web del Gobierno de Aragón)
+• Herramienta digital para el catálogo (Canva, Google Sites, o documento compartido)
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía (valoración del patrimonio cultural, respeto por la diversidad) y competencia digital (uso de herramientas para la recogida y presentación de datos).</t>
+  </si>
+  <si>
+    <t>Se presenta la pregunta guía y el encargo del ayuntamiento. Se visionan ejemplos de patrimonio inmaterial aragonés (ej. el Dance de Huesca, la romería de San Jorge en Cariñena). El alumnado comparte oralmente tradiciones que conoce de su familia. Se forman equipos y se delimita el área de investigación (barrio/pueblo).</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas inicial en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Se trabajan los conceptos de patrimonio inmaterial (clasificación UNESCO) y métodos de recogida de datos: diseño de entrevistas, ética, registro en audio/vídeo. Se practica con entrevistas simuladas. También se repasa la geografía de Aragón y el uso de mapas (físico y comarcal).</t>
+  </si>
+  <si>
+    <t>Guion de entrevista y mapa base del área de estudio.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza las entrevistas a familiares o vecinos (fuera del horario escolar, con supervisión). En clase transcriben fragmentos clave, toman notas y seleccionan testimonios. Si es posible, traen grabaciones. Cada equipo organiza la información recogida.</t>
+  </si>
+  <si>
+    <t>Transcripciones y notas de campo.</t>
+  </si>
+  <si>
+    <t>Cada equipo elabora entre 2 y 4 fichas completas para el catálogo digital (formato presentación o documento). Incluyen: descripción, ubicación en mapa, contextualización geográfica, clasificación del patrimonio, valoración personal y fragmentos de entrevista. Se unifican en un solo catálogo y se diseña una portada.</t>
+  </si>
+  <si>
+    <t>Catálogo digital completo.</t>
+  </si>
+  <si>
+    <t>Se presenta el catálogo a los compañeros (simulando entrega al ayuntamiento). Coevaluación mediante rúbrica. El alumnado autoevalúa su proceso y resultados. Se asigna nivel de logro 1-4 a cada criterio basándose en el producto final y las evidencias recogidas.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Arte en las raíces: intervención patrimonial en nuestro centro</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos transformar un espacio de nuestro instituto en una galería efímera que ponga en valor un elemento del patrimonio aragonés (arquitectónico, artístico o inmaterial) y lo comunique a la comunidad educativa?</t>
+    <t>Aguas de identidad</t>
+  </si>
+  <si>
+    <t>Creadores de una ruta digital por el patrimonio hidráulico local</t>
+  </si>
+  <si>
+    <t>El Ayuntamiento ha solicitado propuestas para un proyecto de puesta en valor del patrimonio local; la clase asume el reto de crear una guía digital del patrimonio hidráulico (fuentes, acequias, lavaderos) para que vecinos y visitantes puedan conocerlo.</t>
+  </si>
+  <si>
+    <t>Investigar el patrimonio hidráulico del municipio, seleccionar los elementos más significativos, documentarlos con fotos, textos y mapas, y producir un mapa interactivo digital que sirva como recurso turístico y educativo para la comunidad.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con acceso a internet y procesador de texto
-[...37 lines deleted...]
-    <t>Rúbrica de coevaluación rellena, autoevaluación individual, reflexión grupal recogida en póster o Padlet.</t>
+• Dispositivos móviles o tabletas con cámara y grabadora
+• Ordenadores con conexión a internet
+• Google My Maps (cuenta Gmail educativa)
+• Fichas de investigación (plantilla)
+• Catálogos del patrimonio aragonés (web de la DGA)
+• Material para dibujo y cartografía simple (opcional)</t>
+  </si>
+  <si>
+    <t>Educación patrimonial, conciencia ambiental (cuidado del agua), competencia digital y trabajo en equipo.</t>
+  </si>
+  <si>
+    <t>Se presenta la petición del Ayuntamiento: crear una guía digital del patrimonio hidráulico. Se visionan ejemplos de rutas digitales de otras localidades. La clase debate: ¿qué elementos del agua tenemos en nuestro pueblo? Se formula la pregunta guía.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas en la pizarra y compromiso individual escrito con la pregunta guía.</t>
+  </si>
+  <si>
+    <t>Talleres sobre: a) métodos de investigación documental y de campo (fichas, entrevistas, consulta a catálogos patrimoniales); b) patrimonio inmaterial: leyendas, oficios y fiestas del agua en Aragón; c) herramientas digitales para mapas interactivos. Cada equipo elige un ámbito (fuentes, acequias, lavaderos, leyendas).</t>
+  </si>
+  <si>
+    <t>Ficha de investigación cumplimentada por equipo y cuadro clasificatorio de patrimonio material e inmaterial.</t>
+  </si>
+  <si>
+    <t>Salida de campo al entorno (ruta por el barrio o excursión cercana). El alumnado geolocaliza, fotografía, dibuja y toma notas de los elementos. Realiza entrevistas breves a vecinos mayores para recoger leyendas. De vuelta, organizan el material en carpetas digitales.</t>
+  </si>
+  <si>
+    <t>Diario de campo individual con anotaciones y fotografías; archivo de audio de entrevistas.</t>
+  </si>
+  <si>
+    <t>En sesiones de aula de informática, los equipos crean su capa del mapa interactivo en Google My Maps: insertan puntos, escriben descripciones propias, suben fotos y graban audios explicativos. Realizan una coevaluación entre equipos para mejorar la calidad de la información y la presentación.</t>
+  </si>
+  <si>
+    <t>Mapa interactivo finalizado y revisado por pares.</t>
+  </si>
+  <si>
+    <t>Presentación del mapa final a la Concejalía de Cultura (en persona o por videoconferencia). Cada equipo explica un elemento destacado. Se entrega un informe de autoevaluación grupal. La Concejalía da feedback. Se asignan niveles de logro 1-4 a cada criterio mediante rúbrica.</t>
+  </si>
+  <si>
+    <t>Rúbrica de evaluación cumplimentada por el docente y autoevaluación del equipo.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -1660,1251 +1655,1251 @@
     <mergeCell ref="A17:B20"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>226</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>227</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>229</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>230</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>233</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>236</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>239</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>162</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>244</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>247</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="B10" s="7" t="s">
         <v>250</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="C10" s="7" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>255</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>256</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>257</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D3" s="9"/>
       <c r="E3" s="9">
         <v>8.33</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9">
         <v>8.33</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="D5" s="9"/>
       <c r="E5" s="9">
         <v>8.33</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.2</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D6" s="9"/>
       <c r="E6" s="9">
         <v>8.33</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>3.1</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="D7" s="9"/>
       <c r="E7" s="9">
         <v>8.33</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.2</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="D8" s="9"/>
       <c r="E8" s="9">
         <v>8.33</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>4.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D9" s="9"/>
       <c r="E9" s="9">
         <v>8.33</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>4.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="9">
         <v>8.33</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>5.1</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D11" s="9"/>
       <c r="E11" s="9">
         <v>8.33</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>5.2</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="D12" s="9"/>
       <c r="E12" s="9">
         <v>8.33</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>6.1</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="D13" s="9"/>
       <c r="E13" s="9">
         <v>8.33</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>6.2</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D14" s="9"/>
       <c r="E14" s="9">
         <v>8.33</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9">
         <f>SUM(E3:E14)</f>
         <v>99.95999999999999</v>
       </c>
       <c r="F15" s="7" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:P31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="8" t="s">
+        <v>267</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>268</v>
-      </c>
-[...1 lines deleted...]
-        <v>269</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>2.2</v>
       </c>
       <c r="G1" s="8">
         <v>3.1</v>
       </c>
       <c r="H1" s="8">
         <v>3.2</v>
       </c>
       <c r="I1" s="8">
         <v>4.1</v>
       </c>
       <c r="J1" s="8">
         <v>4.2</v>
       </c>
       <c r="K1" s="8">
         <v>5.1</v>
       </c>
       <c r="L1" s="8">
         <v>5.2</v>
       </c>
       <c r="M1" s="8">
         <v>6.1</v>
       </c>
       <c r="N1" s="8">
         <v>6.2</v>
       </c>
       <c r="O1" s="8" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="P1" s="8" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" s="7" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:N2),"")</f>
         <v/>
       </c>
       <c r="P2" s="7"/>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" s="7" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:N3),"")</f>
         <v/>
       </c>
       <c r="P3" s="7"/>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" s="7" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:N4),"")</f>
         <v/>
       </c>
       <c r="P4" s="7"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" s="7" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:N5),"")</f>
         <v/>
       </c>
       <c r="P5" s="7"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" s="7" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:N6),"")</f>
         <v/>
       </c>
       <c r="P6" s="7"/>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="7" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:N7),"")</f>
         <v/>
       </c>
       <c r="P7" s="7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" s="7" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:N8),"")</f>
         <v/>
       </c>
       <c r="P8" s="7"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" s="7" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:N9),"")</f>
         <v/>
       </c>
       <c r="P9" s="7"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" s="7" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:N10),"")</f>
         <v/>
       </c>
       <c r="P10" s="7"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" s="7" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:N11),"")</f>
         <v/>
       </c>
       <c r="P11" s="7"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" s="7" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:N12),"")</f>
         <v/>
       </c>
       <c r="P12" s="7"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" s="7" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:N13),"")</f>
         <v/>
       </c>
       <c r="P13" s="7"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" s="7" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:N14),"")</f>
         <v/>
       </c>
       <c r="P14" s="7"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="7" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:N15),"")</f>
         <v/>
       </c>
       <c r="P15" s="7"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" s="7" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:N16),"")</f>
         <v/>
       </c>
       <c r="P16" s="7"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" s="7" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:N17),"")</f>
         <v/>
       </c>
       <c r="P17" s="7"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="7" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:N18),"")</f>
         <v/>
       </c>
       <c r="P18" s="7"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" s="7" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:N19),"")</f>
         <v/>
       </c>
       <c r="P19" s="7"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" s="7" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:N20),"")</f>
         <v/>
       </c>
       <c r="P20" s="7"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" s="7" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:N21),"")</f>
         <v/>
       </c>
       <c r="P21" s="7"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" s="7" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:N22),"")</f>
         <v/>
       </c>
       <c r="P22" s="7"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="7" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:N23),"")</f>
         <v/>
       </c>
       <c r="P23" s="7"/>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" s="7" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:N24),"")</f>
         <v/>
       </c>
       <c r="P24" s="7"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" s="7" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:N25),"")</f>
         <v/>
       </c>
       <c r="P25" s="7"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" s="7" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:N26),"")</f>
         <v/>
       </c>
       <c r="P26" s="7"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" s="7" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:N27),"")</f>
         <v/>
       </c>
       <c r="P27" s="7"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" s="7" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:N28),"")</f>
         <v/>
       </c>
       <c r="P28" s="7"/>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" s="7" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:N29),"")</f>
         <v/>
       </c>
       <c r="P29" s="7"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" s="7" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:N30),"")</f>
         <v/>
       </c>
       <c r="P30" s="7"/>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" s="7" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:N31),"")</f>
         <v/>
       </c>
       <c r="P31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="360">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
@@ -5564,461 +5559,461 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>178</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>175</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>179</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>181</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>182</v>
       </c>
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>171</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>156</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>158</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>160</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>162</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>164</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>77</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>166</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>167</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>168</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>170</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>171</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>174</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>175</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>178</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>182</v>
+        <v>175</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>181</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>171</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>156</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>158</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>160</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>162</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>164</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>77</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>166</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>167</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>168</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>170</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>171</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>174</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>182</v>
+        <v>175</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>178</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>182</v>
+        <v>175</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>181</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>175</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>171</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>