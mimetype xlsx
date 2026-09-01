--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:41</t>
+    <t>01/09/2026 14:10</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Al no publicarse decreto autonómico, Aragón aplica el currículo estatal del RD 217/2022 para 1.º ESO.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Cultura y patrimonio de aragon</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se aplica íntegramente el currículo estatal del RD 217/2022 para 1.º ESO. Sin añadidos ni modificaciones.</t>
   </si>