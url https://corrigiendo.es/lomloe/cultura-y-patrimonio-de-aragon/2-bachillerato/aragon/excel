--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:41</t>
+    <t>10/07/2026 20:43</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto autonómico; se aplica el currículo estatal del RD 243/2022 para Bachillerato.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Cultura y patrimonio de aragon</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantiene íntegramente el currículo estatal del RD 243/2022 para la materia Cultura y Patrimonio de Aragón en 2.º Bachillerato.</t>
   </si>
@@ -537,267 +537,266 @@
   <si>
     <t>4.1: Demostrar capacidad para poner en valor el papel de la mujer aragonesa como protagonista de la historia y de la cultura.
 4.2: Explorar y analizar obras artísticas, literarias o de otra índole producidas por mujeres aragonesas desde el siglo XVIII.
 5.1: Demostrar capacidad para reconocer la importancia del arte y la literatura aragonesa analizando críticamente sus características.
 5.2: Analizar y comprender el arte y la literatura aragonesa como elementos identitarios y de cohesión social.
 6.1: Demostrar capacidad para entender y analizar el patrimonio aragonés como un conjunto de elementos valiosos, materiales e inmateriales.
 6.2: Valorar el patrimonio manifestándolo con actitudes de respeto hacia él e implicándose en su conservación.
 6.3: Interpretar el concepto de patrimonio inmaterial y valorarlo estableciendo una clasificación de los diversos elementos.
 6.4: Profundizar en el análisis del patrimonio inmaterial más cercano implicando en su aprendizaje a distintos agentes.</t>
   </si>
   <si>
     <t>CE.CPA.4
 CE.CPA.5
 CE.CPA.6</t>
   </si>
   <si>
     <t>Proyecto de difusión cultural y catálogo razonado de la huella femenina y el patrimonio inmaterial en el entorno local.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Resonancia patrimonial: un podcast sobre las huellas de Aragón</t>
+    <t>Voces del Mudéjar: el legado que habla</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Investiga, guioniza y graba un episodio de podcast que divulgue un elemento del patrimonio aragonés a una audiencia joven</t>
+    <t>Un podcast para difundir y conservar el patrimonio aragonés</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnado de 2º de Bachillerato en un instituto de Zaragoza capital, con diversidad de intereses y perfiles. La materia 'Cultura y Patrimonio de Aragón' tiene 3 horas semanales. Se busca conectar con los usos digitales del alumnado y fomentar la divulgación patrimonial.</t>
+    <t>El barrio de la Aljafería en Zaragoza y las torres mudéjares de Teruel son Patrimonio de la Humanidad, pero muchos jóvenes desconocen su historia y su fragilidad. El ayuntamiento busca nuevas formas de implicar al alumnado de bachillerato en la difusión de estos bienes.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Diseñar y grabar un episodio de podcast (10-15 minutos) que presente un elemento del patrimonio material o inmaterial de Aragón (posterior al siglo XVIII) poco conocido, explicando su valor histórico y patrimonial, dirigido a jóvenes de 16-25 años de otras comunidades autónomas.</t>
+    <t>Diseñar y grabar un episodio piloto de un podcast que analice críticamente la importancia cultural, histórica y artística de un monumento mudéjar aragonés, proponiendo acciones concretas para su conservación y difusión entre el público juvenil.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Aula con ordenadores y conexión a internet
-[...4 lines deleted...]
-• Fuentes digitales: Archivo Histórico Provincial de Zaragoza, biblioteca virtual de Aragón, DARA</t>
+• Ordenadores o tablets con Audacity/editor de audio gratuito
+• Micrófonos (o móviles con buena grabación)
+• Guion modelo de podcast
+• Fotos y planos del monumento seleccionado
+• Selección de artículos y libros sobre el mudéjar aragonés (biblioteca del centro o digital)
+• Lista de fuentes fiables: Archivo Histórico de Aragón, web de la UNESCO, publicaciones locales</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (búsqueda, edición y publicación de audio), competencia en conciencia y expresión cultural (valoración del patrimonio), competencia social y cívica (trabajo en equipo, respeto a la diversidad patrimonial), aprender a aprender (autoevaluación y coevaluación).</t>
+    <t>Educación patrimonial, competencia digital (creación de contenido), conciencia social y cívica (conservación del legado cultural).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo real de la concejalía: crear un podcast juvenil sobre un monumento mudéjar local. Se visualizan ejemplos de podcasts patrimoniales y se debate la pregunta guía. El alumnado elige equipos y asigna roles (guionista, locutor, técnico de sonido, documentalista).</t>
+  </si>
+  <si>
+    <t>Registro de las ideas previas y primeras preguntas que se hacen sobre el monumento.</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Sesiones teórico-prácticas: (1) historia del arte mudéjar aragonés (características, ejemplos, contexto); (2) metodología de investigación documental: fuentes primarias (archivos, fotos históricas) y secundarias (artículos, guías), y cómo citarlas; (3) técnicas de producción de podcast: guion radiofónico, grabación y edición básica (Audacity o similar).</t>
+  </si>
+  <si>
+    <t>Cuaderno de investigación con fichas de fuentes consultadas. Ejercicios prácticos de búsqueda y citación.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Los equipos investigan a fondo su monumento: visitan (virtual o presencial) el lugar, recogen testimonios (si es posible) y seleccionan contenidos. Redactan el guion completo del podcast, incluyendo secciones: contextualización histórica, análisis artístico, patrimonio inmaterial (leyendas, tradiciones) y propuesta de conservación.</t>
+  </si>
+  <si>
+    <t>Guion escrito del podcast con indicaciones técnicas (música, efectos, pausas).</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Los equipos graban el podcast en el aula o en casa con supervisión técnica. Editan el audio (cortes, música, silencios). Suben el archivo a una nube compartida y preparan su presentación para la audiencia real (concejalía y alumnado de 4.º ESO).</t>
+  </si>
+  <si>
+    <t>Archivo de audio final (MP3) y metadatos (portada, título, descripción).</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto mediante un ejemplo de podcast divulgativo sobre patrimonio. Lluvia de ideas sobre posibles elementos patrimoniales aragoneses. Formación de grupos de 3-4 alumnos. Entrega de la rúbrica de evaluación y del guion base.</t>
-[...44 lines deleted...]
-    <t>Hoja de autoevaluación y ficha de coevaluación cumplimentadas.</t>
+    <t>Se organiza una sesión de escucha conjunta con la audiencia (o simulación). Cada equipo recibe feedback de los compañeros y de los oyentes mediante una rúbrica simple. Individualmente, completan una diana de autoevaluación sobre los criterios trabajados. El docente asigna niveles de logro 1-4 a cada criterio basándose en los productos intermedios y finales.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>De los datos al legado: investigando el patrimonio aragonés</t>
-[...8 lines deleted...]
-    <t>¿Cómo ha evolucionado la distribución del patrimonio cultural en Aragón y qué factores explican su vínculo con el desarrollo económico y demográfico?</t>
+    <t>El latido de la tradición</t>
+  </si>
+  <si>
+    <t>Una investigación de campo sobre el patrimonio inmaterial en nuestro municipio</t>
+  </si>
+  <si>
+    <t>El patrimonio inmaterial (fiestas, música, costumbres) está en riesgo de desaparecer por la despoblación y el cambio generacional. El alumnado se convierte en investigador de campo para registrar y analizar la situación de una tradición local, generando datos primarios que sirvan al ayuntamiento para tomar decisiones de conservación.</t>
+  </si>
+  <si>
+    <t>Diseñar y realizar un trabajo de campo sobre una tradición de patrimonio inmaterial local, recogiendo datos primarios (entrevistas, encuestas, observación) y elaborar un informe con análisis que se entregue al ayuntamiento o asociación cultural para su archivo y posible uso en planes de conservación.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• IAEST (Instituto Aragonés de Estadística) - www.aragon.es/iaest
-[...37 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada y reflexión escrita</t>
+• Plantilla de encuesta y guion de entrevista
+• Hoja de cálculo (Excel/Drive) para tabulación
+• Grabadora de voz o app (con permiso)
+• Mapas físicos y demográficos de Aragón (Instituto Geográfico de Aragón)
+• Ejemplos de informes de patrimonio inmaterial
+• Rúbricas de evaluación</t>
+  </si>
+  <si>
+    <t>Educación patrimonial, competencia en comunicación lingüística, competencia digital, competencia social y cívica, conciencia y expresión cultural.</t>
+  </si>
+  <si>
+    <t>Presentación del reto: ¿qué tradiciones inmateriales hay en nuestro municipio? Lluvia de ideas y contacto con la realidad local. Formación de equipos y elección de una tradición concreta. Diseño de hipótesis y plan de trabajo inicial, identificando fuentes y personas a entrevistar.</t>
+  </si>
+  <si>
+    <t>Plan de investigación (fuentes identificadas, hipótesis, preguntas guía) por equipo.</t>
+  </si>
+  <si>
+    <t>Talleres sobre patrimonio inmaterial (concepto, ejemplos aragoneses) y técnicas de recogida de datos primarios: diseño de encuestas, guion de entrevistas, observación participante. El alumnado también revisa saberes sobre geografía humana y demografía de Aragón para conectar con el análisis posterior.</t>
+  </si>
+  <si>
+    <t>Cuestionario modelo y guion de entrevista validado por el equipo docente.</t>
+  </si>
+  <si>
+    <t>Trabajo de campo: los equipos realizan las encuestas y entrevistas (en clase o fuera, según programación) y recogen datos observacionales. Se permite uso de grabadoras, fotos (con consentimiento). Depuración y organización de datos en hojas de cálculo o fichas.</t>
+  </si>
+  <si>
+    <t>Hoja de datos con encuestas cumplimentadas, transcripciones de entrevistas y observaciones.</t>
+  </si>
+  <si>
+    <t>Análisis de datos: elaboración de gráficos, tablas y síntesis. Redacción del informe: introducción, metodología, resultados, análisis (incluyendo relación con geografía y demografía), conclusiones y propuestas de conservación. Preparación de la presentación oral.</t>
+  </si>
+  <si>
+    <t>Informe final completo.</t>
+  </si>
+  <si>
+    <t>Presentación de los informes ante el ayuntamiento (o asociación) y el grupo-clase. Coevaluación entre equipos con rúbrica. Autoevaluación individual (diana de aprendizaje). Asignación de niveles de logro 1-4 a cada criterio por parte del docente.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas (docente, coevaluación) y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Huellas de identidad: intervención artística en el patrimonio aragonés</t>
-[...8 lines deleted...]
-    <t>Diseñar una intervención artística original (instalación, performance, mural, audiovisual, etc.) que ponga en valor un elemento patrimonial material o inmaterial de Aragón, teniendo en cuenta su significado histórico, su contexto actual y su potencial de revalorización como seña de identidad colectiva.</t>
+    <t>Huele a tradición: cartografía inmaterial de nuestro pueblo</t>
+  </si>
+  <si>
+    <t>Un mapa sonoro para no perder la memoria viva</t>
+  </si>
+  <si>
+    <t>El ayuntamiento quiere revitalizar la memoria local y ha pedido al alumnado que documente tradiciones orales, oficios desaparecidos y festividades antes de que se pierdan.</t>
+  </si>
+  <si>
+    <t>Diseñar y realizar un mapa sonoro interactivo con testimonios, grabaciones y descripciones del patrimonio inmaterial de la localidad, presentado al ayuntamiento como recurso de promoción turística y educativa.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Guía de patrimonio aragonés del Gobierno de Aragón
-[...37 lines deleted...]
-    <t>Rúbrica de autoevaluación, coevaluación y presentación final entregada.</t>
+• Grabadoras de voz (móviles propios o del centro)
+• Software de mapas (Google My Maps o herramienta similar, tipo StoryMapJS)
+• Plantillas de entrevista y categorización
+• Ejemplos de patrimonio inmaterial aragonés (documental 'Aragón, tierra de tradiciones')
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía: valoración del patrimonio común, respeto a la diversidad cultural y compromiso con la memoria colectiva.</t>
+  </si>
+  <si>
+    <t>Presentación del encargo del ayuntamiento. Reflexión grupal sobre tradiciones que conocen. Contacto con el centro de mayores para acordar colaboración.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas y compromiso firmado por cada equipo.</t>
+  </si>
+  <si>
+    <t>Talleres sobre patrimonio inmaterial (tipos, ejemplos aragoneses), técnicas de entrevista y manejo de herramientas de grabación y mapeo.</t>
+  </si>
+  <si>
+    <t>Esquemas y ejercicios prácticos de clasificación.</t>
+  </si>
+  <si>
+    <t>Salidas al entorno para entrevistar a vecinos mayores, grabar sonidos y tomar notas. En aula, volcado y organización de la información.</t>
+  </si>
+  <si>
+    <t>Grabaciones, transcripciones y fotografías etiquetadas.</t>
+  </si>
+  <si>
+    <t>Creación del mapa sonoro interactivo: selección de puntos, redacción de descripciones, montaje de audios e integración en plataforma digital.</t>
+  </si>
+  <si>
+    <t>Mapa sonoro funcional y público.</t>
+  </si>
+  <si>
+    <t>Presentación del mapa al ayuntamiento en formato online o presencial. Coevaluación entre equipos mediante rúbrica y autoevaluación.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada, grabación de la presentación, diana de autoevaluación.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -6164,85 +6163,85 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>174</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>175</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>176</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>178</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>179</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>181</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>182</v>
       </c>
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="C13" s="7" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>186</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
         <v>188</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>189</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>156</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>190</v>
@@ -6298,119 +6297,119 @@
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>81</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>166</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>167</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>168</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>170</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>195</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>174</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>197</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>178</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>199</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>181</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>201</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="C26" s="7" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>203</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
         <v>205</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>206</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>156</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>207</v>
@@ -6466,119 +6465,119 @@
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>81</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>166</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>167</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>168</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>170</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>171</v>
+        <v>185</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>212</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>174</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>182</v>
+        <v>171</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>214</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>178</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>182</v>
+        <v>171</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>216</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>181</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>182</v>
+        <v>171</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>218</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="C39" s="7" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>220</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>221</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>