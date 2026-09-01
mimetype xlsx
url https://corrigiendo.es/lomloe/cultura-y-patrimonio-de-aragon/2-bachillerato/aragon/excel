--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:43</t>
+    <t>01/09/2026 14:10</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto autonómico; se aplica el currículo estatal del RD 243/2022 para Bachillerato.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Cultura y patrimonio de aragon</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantiene íntegramente el currículo estatal del RD 243/2022 para la materia Cultura y Patrimonio de Aragón en 2.º Bachillerato.</t>
   </si>