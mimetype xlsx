--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="308">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="290">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Cultura y patrimonio de aragon</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:41</t>
+    <t>10/07/2026 20:34</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón desarrolla su propio currículo para 'Cultura y Patrimonio de Aragón' en 2º ESO, sin correspondencia en el BOE, añadiendo seis competencias específicas y diez criterios de evaluación.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Cultura y patrimonio de aragon</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sin correspondencia en el BOE (materia autonómica no presente en el RD 217/2022)</t>
   </si>
@@ -564,265 +564,206 @@
 • Compromiso cívico y participación ciudadana. Servicio a la comunidad. Las relaciones intergeneracionales. Mediación y gestión pacífica de conflictos.
 • Compromiso y acción ante los Objetivos del Desarrollo Sostenible. La juventud como agente de cambio para el desarrollo sostenible.
 • El patrimonio como bien y como recurso. Puesta en valor, difusión y gestión de la riqueza patrimonial.</t>
   </si>
   <si>
     <t>3.2: Establecer relaciones entre la geografía física y los cambios sociales, demográficos y económicos.
 4.1: Poner en valor el papel de la mujer aragonesa en la sociedad contemporánea.
 6.1: Valorar con respeto y entender el patrimonio aragonés como un conjunto de elementos valiosos.
 6.2: Comprender el concepto de patrimonio inmaterial y establecer una clasificación de sus elementos.</t>
   </si>
   <si>
     <t>CE.CPA.3: Apreciar la complejidad del espacio geográfico aragonés.
 CE.CPA.4: Incorporar la perspectiva de género en el análisis de Aragón.
 CE.CPA.6: Identificar el patrimonio material e inmaterial de Aragón.</t>
   </si>
   <si>
     <t>Proyecto final de puesta en valor patrimonial, análisis de datos demográficos actuales y propuestas de acción para los ODS en el ámbito local.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Voces del Pasado: Un Podcast sobre Patrimonio Aragonés</t>
+    <t>¿Se vacía tu pueblo? Diagnóstico participativo de la despoblación rural</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Dando voz a los tesoros olvidados de Aragón</t>
+    <t>Recogida y análisis de datos primarios para proponer acciones locales</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Los alumnos de 2º ESO de un instituto en Zaragoza explorarán el rico pero a menudo desconocido patrimonio material e inmaterial de Aragón. Trabajarán en equipos para crear un podcast que muestre historias, lugares y personajes relevantes, dirigido a estudiantes de su edad de otras comunidades autónomas.</t>
+    <t>Muchos municipios aragoneses pierden población año tras año. El curso anterior, el alumnado de 2.º ESO visitó una localidad cercana y observó casas cerradas y servicios cerrados. Surge la necesidad de entender las causas reales desde la perspectiva de quienes viven allí, no solo de estadísticas generales.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos dar voz al patrimonio aragonés y compartirlo de forma atractiva con jóvenes de toda España?</t>
+    <t>Diseñar y aplicar una encuesta a una muestra representativa de la población de un municipio rural aragonés, analizar los resultados para identificar causas y consecuencias de la despoblación, y elaborar un informe de diagnóstico con propuestas de mejora dirigido al ayuntamiento.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos móviles o tablets con conexión a internet
-[...2 lines deleted...]
-• Ejemplos de podcasts educativos
+• Plantilla de encuesta (Google Forms o papel)
+• Hoja de cálculo compartida (Excel/Google Sheets)
+• Datos del IAEST e INE sobre el municipio
+• Mapas del municipio (IGN)
 • Rúbrica de evaluación</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (grabación/edición), conciencia y expresiones culturales, competencia social y cívica (colaboración, respeto al patrimonio), comunicación lingüística (redacción y expresión oral).</t>
+    <t>Educación para el desarrollo sostenible, competencia ciudadana y tratamiento crítico de la información.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se presenta el reto: crear un podcast sobre patrimonio aragonés para jóvenes de toda España. Se muestran ejemplos de podcasts educativos. Se forman grupos y se realiza una lluvia de ideas sobre posibles temas (mujeres aragonesas, arte mudéjar, leyendas, etc.).</t>
-[...2 lines deleted...]
-    <t>Lluvia de ideas grupal y cuestionario inicial de conocimientos previos.</t>
+    <t>Se presenta la problemática de la despoblación rural en Aragón mediante un reportaje breve y datos del IAEST. Se formula la pregunta guía. Por equipos, el alumnado acota el municipio a investigar (el más cercano al centro) y formula hipótesis iniciales sobre causas y consecuencias.</t>
+  </si>
+  <si>
+    <t>Cuaderno de hipótesis iniciales y preguntas que quieren responder.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Sesiones guiadas para investigar sobre el patrimonio aragonés. Se enseñan técnicas de búsqueda documental y análisis crítico de fuentes. Cada grupo investiga su tema, recopilando información y seleccionando contenido relevante.</t>
-[...2 lines deleted...]
-    <t>Ficha de investigación cumplimentada con fuentes y datos clave.</t>
+    <t>Se trabajan conceptos clave: despoblación, éxodo rural, estructura demográfica, servicios básicos. Se enseñan técnicas de investigación social: diseño de encuestas, muestreo, análisis de datos cuantitativos básicos (medias, porcentajes). El alumnado diseña la encuesta y la prueba en clase.</t>
+  </si>
+  <si>
+    <t>Borrador de la encuesta validado por el docente y ejercicios de interpretación de gráficos demográficos.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Los grupos aplican la información recopilada para estructurar el guion del podcast: definen la narrativa, asignan roles (narrador, entrevistador, etc.), escriben los diálogos y seleccionan efectos sonoros y música.</t>
-[...2 lines deleted...]
-    <t>Guion completo del podcast (incluye escaleta, diálogos y referencias a fuentes).</t>
+    <t>El alumnado aplica la encuesta a una muestra de vecinos (presencial o virtual). Después, vuelca los datos en una hoja de cálculo, los depura y calcula frecuencias, elabora gráficos (barras, sectores). Compara sus resultados con datos oficiales del INE/IAEST.</t>
+  </si>
+  <si>
+    <t>Base de datos con respuestas y gráficos generados.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Grabación y edición del podcast utilizando herramientas digitales (Audacity, Anchor). Los grupos realizan una primera prueba ante la clase para recibir retroalimentación y mejorar el producto final.</t>
-[...2 lines deleted...]
-    <t>Archivo de audio editado y prueba oral ante el grupo.</t>
+    <t>Cada equipo elabora el informe de diagnóstico: introducción, metodología, resultados, conclusiones y propuestas. Preparan una presentación de 5 minutos para el ayuntamiento. Se revisan borradores con coevaluación entre equipos.</t>
+  </si>
+  <si>
+    <t>Informe final y presentación.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Autoevaluación y coevaluación mediante rúbrica. Cada grupo reflexiona sobre el proceso: dificultades, aprendizajes, y cómo el podcast da voz al patrimonio. Se comparten los podcasts con la audiencia real a través de la plataforma educativa.</t>
-[...2 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada y reflexión escrita individual sobre el proceso.</t>
+    <t>Simulación de pleno: los equipos exponen sus diagnósticos ante un jurado formado por docentes y algún representante municipal (si es posible). Coevaluación con rúbrica y autoevaluación individual. Se asignan niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y reflexión individual.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>¿Se despuebla tu Patrimonio?</t>
-[...8 lines deleted...]
-    <t>¿Qué relación existe entre los cambios de población de un pueblo aragonés y el estado de su patrimonio? ¿Podemos identificar patrones y proponer acciones para su protección?</t>
+    <t>Catálogo vivo: el patrimonio que nos habla</t>
+  </si>
+  <si>
+    <t>Un proyecto de puesta en valor del arte local</t>
+  </si>
+  <si>
+    <t>El centro se encuentra en una localidad aragonesa con un rico patrimonio artístico, pero muchos vecinos lo desconocen o no lo aprecian. El Ayuntamiento busca iniciativas para dinamizar la cultura local y ha pedido colaboración al instituto.</t>
+  </si>
+  <si>
+    <t>Documentar, analizar y difundir una obra artística del patrimonio local (material o inmaterial) mediante un catálogo ilustrado que incluya su contexto histórico, sus características artísticas, su impacto identitario y una propuesta de conservación o uso social, dirigido a la concejalía de cultura y a las familias.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet
-[...96 lines deleted...]
-    <t>Cuestionario de autoevaluación y coevaluación cumplimentado.</t>
+• Dispositivos con acceso a internet
+• Herramientas digitales (Canva, Genially, Google Maps)
+• Fichas guía y rúbrica de evaluación
+• Bibliografía básica sobre arte aragonés (Guía del Mudéjar, Arte románico en Aragón)
+• Cámara o móvil para documentar
+• Material de dibujo y cartulinas para opción analógica</t>
+  </si>
+  <si>
+    <t>Educación patrimonial, educación para la ciudadanía (valoración del bien común), coeducación (visibilidad de mujeres en el arte).</t>
+  </si>
+  <si>
+    <t>Se presenta la pregunta guía y el encargo del Ayuntamiento. El alumnado visualiza un vídeo sobre el Patrimonio Mundial Mudéjar de Aragón y debate sobre qué patrimonio local conocen. Se organizan en equipos y eligen una obra (edificio, escultura, pintura, tradición oral) del entorno cercano.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas y selección de obra por equipo en un mapa colaborativo.</t>
+  </si>
+  <si>
+    <t>Talleres sobre: 1) cómo documentarse (fuentes fiables, archivos digitales, bibliografía), 2) claves de análisis artístico (estilo, técnica, contexto), 3) el concepto de identidad y patrimonio. Se trabaja con ejemplos del mudéjar aragonés y de la literatura local. Cada equipo planifica su investigación.</t>
+  </si>
+  <si>
+    <t>Ficha de planificación con preguntas de investigación y fuentes previstas.</t>
+  </si>
+  <si>
+    <t>Trabajo de campo: visita a la obra seleccionada (o investigación virtual si no es posible desplazamiento). Toman fotografías, realizan croquis, recogen información in situ. En el aula, completan la documentación con fuentes digitales. Incluyen la perspectiva de género analizando el papel de mujeres artistas o mecenas si procede.</t>
+  </si>
+  <si>
+    <t>Diario de campo con datos, imágenes y primeras impresiones.</t>
+  </si>
+  <si>
+    <t>Elaboración del catálogo ilustrado: cada equipo redacta las fichas (contexto, análisis artístico, valoración identitaria y propuesta de conservación) y las maqueta en formato digital (Canva, Genially) o analógico. Preparan una breve presentación para la audiencia real.</t>
+  </si>
+  <si>
+    <t>Catálogo completo y guion de la exposición.</t>
+  </si>
+  <si>
+    <t>Presentación a la audiencia real (representante del Ayuntamiento y familias) en formato feria de proyectos. Cada equipo expone su catálogo y recibe feedback. Después, coevaluación con rúbrica y autoevaluación individual.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada por el docente y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -1687,1251 +1628,1251 @@
     <mergeCell ref="A17:B20"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>231</v>
+        <v>213</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>232</v>
+        <v>214</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>233</v>
+        <v>215</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
-        <v>234</v>
+        <v>216</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>235</v>
+        <v>217</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>236</v>
+        <v>218</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
-        <v>237</v>
+        <v>219</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>238</v>
+        <v>220</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>239</v>
+        <v>221</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
-        <v>240</v>
+        <v>222</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>241</v>
+        <v>223</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>242</v>
+        <v>224</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>243</v>
+        <v>225</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>244</v>
+        <v>226</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>245</v>
+        <v>227</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
-        <v>246</v>
+        <v>228</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>247</v>
+        <v>229</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>248</v>
+        <v>230</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>169</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>249</v>
+        <v>231</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>250</v>
+        <v>232</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
-        <v>251</v>
+        <v>233</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>252</v>
+        <v>234</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>253</v>
+        <v>235</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
-        <v>254</v>
+        <v>236</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>255</v>
+        <v>237</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>256</v>
+        <v>238</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
-        <v>257</v>
+        <v>239</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>258</v>
+        <v>240</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>259</v>
+        <v>241</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>260</v>
+        <v>242</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>261</v>
+        <v>243</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>262</v>
+        <v>244</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>43</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>263</v>
+        <v>245</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>264</v>
+        <v>246</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>265</v>
+        <v>247</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>266</v>
+        <v>248</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D3" s="9"/>
       <c r="E3" s="9">
         <v>8.33</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9">
         <v>8.33</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>53</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>267</v>
+        <v>249</v>
       </c>
       <c r="D5" s="9"/>
       <c r="E5" s="9">
         <v>8.33</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.2</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>53</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D6" s="9"/>
       <c r="E6" s="9">
         <v>8.33</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>3.1</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>55</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
       <c r="D7" s="9"/>
       <c r="E7" s="9">
         <v>8.33</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.2</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>55</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>269</v>
+        <v>251</v>
       </c>
       <c r="D8" s="9"/>
       <c r="E8" s="9">
         <v>8.33</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>4.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D9" s="9"/>
       <c r="E9" s="9">
         <v>8.33</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>4.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>270</v>
+        <v>252</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="9">
         <v>8.33</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>5.1</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D11" s="9"/>
       <c r="E11" s="9">
         <v>8.33</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>5.2</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>271</v>
+        <v>253</v>
       </c>
       <c r="D12" s="9"/>
       <c r="E12" s="9">
         <v>8.33</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>6.1</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>61</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>272</v>
+        <v>254</v>
       </c>
       <c r="D13" s="9"/>
       <c r="E13" s="9">
         <v>8.33</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>6.2</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D14" s="9"/>
       <c r="E14" s="9">
         <v>8.33</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7" t="s">
-        <v>273</v>
+        <v>255</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9">
         <f>SUM(E3:E14)</f>
         <v>99.95999999999999</v>
       </c>
       <c r="F15" s="7" t="s">
-        <v>274</v>
+        <v>256</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:P31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="8" t="s">
-        <v>275</v>
+        <v>257</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>276</v>
+        <v>258</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>2.2</v>
       </c>
       <c r="G1" s="8">
         <v>3.1</v>
       </c>
       <c r="H1" s="8">
         <v>3.2</v>
       </c>
       <c r="I1" s="8">
         <v>4.1</v>
       </c>
       <c r="J1" s="8">
         <v>4.2</v>
       </c>
       <c r="K1" s="8">
         <v>5.1</v>
       </c>
       <c r="L1" s="8">
         <v>5.2</v>
       </c>
       <c r="M1" s="8">
         <v>6.1</v>
       </c>
       <c r="N1" s="8">
         <v>6.2</v>
       </c>
       <c r="O1" s="8" t="s">
-        <v>277</v>
+        <v>259</v>
       </c>
       <c r="P1" s="8" t="s">
-        <v>266</v>
+        <v>248</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" s="7" t="s">
-        <v>278</v>
+        <v>260</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:N2),"")</f>
         <v/>
       </c>
       <c r="P2" s="7"/>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" s="7" t="s">
-        <v>279</v>
+        <v>261</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:N3),"")</f>
         <v/>
       </c>
       <c r="P3" s="7"/>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" s="7" t="s">
-        <v>280</v>
+        <v>262</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:N4),"")</f>
         <v/>
       </c>
       <c r="P4" s="7"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" s="7" t="s">
-        <v>281</v>
+        <v>263</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:N5),"")</f>
         <v/>
       </c>
       <c r="P5" s="7"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" s="7" t="s">
-        <v>282</v>
+        <v>264</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:N6),"")</f>
         <v/>
       </c>
       <c r="P6" s="7"/>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="7" t="s">
-        <v>283</v>
+        <v>265</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:N7),"")</f>
         <v/>
       </c>
       <c r="P7" s="7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" s="7" t="s">
-        <v>284</v>
+        <v>266</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:N8),"")</f>
         <v/>
       </c>
       <c r="P8" s="7"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" s="7" t="s">
-        <v>285</v>
+        <v>267</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:N9),"")</f>
         <v/>
       </c>
       <c r="P9" s="7"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" s="7" t="s">
-        <v>286</v>
+        <v>268</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:N10),"")</f>
         <v/>
       </c>
       <c r="P10" s="7"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" s="7" t="s">
-        <v>287</v>
+        <v>269</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:N11),"")</f>
         <v/>
       </c>
       <c r="P11" s="7"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" s="7" t="s">
-        <v>288</v>
+        <v>270</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:N12),"")</f>
         <v/>
       </c>
       <c r="P12" s="7"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" s="7" t="s">
-        <v>289</v>
+        <v>271</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:N13),"")</f>
         <v/>
       </c>
       <c r="P13" s="7"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" s="7" t="s">
-        <v>290</v>
+        <v>272</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:N14),"")</f>
         <v/>
       </c>
       <c r="P14" s="7"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="7" t="s">
-        <v>291</v>
+        <v>273</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:N15),"")</f>
         <v/>
       </c>
       <c r="P15" s="7"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" s="7" t="s">
-        <v>292</v>
+        <v>274</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:N16),"")</f>
         <v/>
       </c>
       <c r="P16" s="7"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" s="7" t="s">
-        <v>293</v>
+        <v>275</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:N17),"")</f>
         <v/>
       </c>
       <c r="P17" s="7"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="7" t="s">
-        <v>294</v>
+        <v>276</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:N18),"")</f>
         <v/>
       </c>
       <c r="P18" s="7"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" s="7" t="s">
-        <v>295</v>
+        <v>277</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:N19),"")</f>
         <v/>
       </c>
       <c r="P19" s="7"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" s="7" t="s">
-        <v>296</v>
+        <v>278</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:N20),"")</f>
         <v/>
       </c>
       <c r="P20" s="7"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" s="7" t="s">
-        <v>297</v>
+        <v>279</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:N21),"")</f>
         <v/>
       </c>
       <c r="P21" s="7"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" s="7" t="s">
-        <v>298</v>
+        <v>280</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:N22),"")</f>
         <v/>
       </c>
       <c r="P22" s="7"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="7" t="s">
-        <v>299</v>
+        <v>281</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:N23),"")</f>
         <v/>
       </c>
       <c r="P23" s="7"/>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" s="7" t="s">
-        <v>300</v>
+        <v>282</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:N24),"")</f>
         <v/>
       </c>
       <c r="P24" s="7"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" s="7" t="s">
-        <v>301</v>
+        <v>283</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:N25),"")</f>
         <v/>
       </c>
       <c r="P25" s="7"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" s="7" t="s">
-        <v>302</v>
+        <v>284</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:N26),"")</f>
         <v/>
       </c>
       <c r="P26" s="7"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" s="7" t="s">
-        <v>303</v>
+        <v>285</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:N27),"")</f>
         <v/>
       </c>
       <c r="P27" s="7"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" s="7" t="s">
-        <v>304</v>
+        <v>286</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:N28),"")</f>
         <v/>
       </c>
       <c r="P28" s="7"/>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" s="7" t="s">
-        <v>305</v>
+        <v>287</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:N29),"")</f>
         <v/>
       </c>
       <c r="P29" s="7"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" s="7" t="s">
-        <v>306</v>
+        <v>288</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:N30),"")</f>
         <v/>
       </c>
       <c r="P30" s="7"/>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" s="7" t="s">
-        <v>307</v>
+        <v>289</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:N31),"")</f>
         <v/>
       </c>
       <c r="P31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="360">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
@@ -5467,54 +5408,54 @@
         <v>146</v>
       </c>
       <c r="C8" s="7"/>
       <c r="D8" s="7" t="s">
         <v>159</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E39"/>
+  <dimension ref="A1:E26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A39" sqref="A39:E39"/>
+      <selection activeCell="A26" sqref="A26:E26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="28" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
         <v>160</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>161</v>
       </c>
       <c r="B2" s="1" t="s">
@@ -5784,310 +5725,136 @@
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>181</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>203</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>185</v>
       </c>
       <c r="C24" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="D24" s="7" t="s">
         <v>205</v>
       </c>
-      <c r="D24" s="7" t="s">
+      <c r="E24" s="7" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>188</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>191</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>210</v>
-      </c>
-[...169 lines deleted...]
-        <v>228</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
-    <mergeCell ref="B28:E28"/>
-[...4 lines deleted...]
-    <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>229</v>
+        <v>211</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>230</v>
+        <v>212</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>