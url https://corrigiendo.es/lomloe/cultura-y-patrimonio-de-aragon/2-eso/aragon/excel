--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:34</t>
+    <t>01/09/2026 15:14</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón desarrolla su propio currículo para 'Cultura y Patrimonio de Aragón' en 2º ESO, sin correspondencia en el BOE, añadiendo seis competencias específicas y diez criterios de evaluación.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Cultura y patrimonio de aragon</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sin correspondencia en el BOE (materia autonómica no presente en el RD 217/2022)</t>
   </si>