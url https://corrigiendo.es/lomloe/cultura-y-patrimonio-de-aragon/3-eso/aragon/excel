--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:41</t>
+    <t>10/07/2026 20:41</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón crea la materia 'Cultura y Patrimonio de Aragón' para 3º ESO con competencias y criterios propios, sin equivalencia en el currículo estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Cultura y patrimonio de aragon</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>No aplica; BOE no incluye esta materia.</t>
   </si>
@@ -551,268 +551,266 @@
 • La red de museos aragoneses.</t>
   </si>
   <si>
     <t>4.1
 4.2
 5.1
 5.2
 6.1
 6.2</t>
   </si>
   <si>
     <t>CE.CPA.4
 CE.CPA.5
 CE.CPA.6</t>
   </si>
   <si>
     <t>Rúbrica para el proyecto final, autoevaluación y coevaluación; prueba práctica de identificación de estilos artísticos.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Voces del Pasado: Un Podcast sobre el Patrimonio Aragonés</t>
+    <t>Mudéjar y leyenda: Voces del patrimonio aragonés</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un episodio de podcast divulgativo sobre un elemento patrimonial aragonés medieval</t>
+    <t>Un podcast para descubrir el arte mudéjar y las historias que lo habitan</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Aragón posee un rico patrimonio medieval (castillos, iglesias, manuscritos, leyendas) que a menudo es desconocido para los jóvenes. El alumnado investigará un elemento patrimonial (material o inmaterial) y elaborará un podcast de 5-7 minutos dirigido a compañeros de 1º ESO, usando herramientas digitales de edición de audio.</t>
+    <t>El IES recibe una propuesta de la Concejalía de Cultura para crear contenido divulgativo que atraiga turismo cultural a la comarca. El alumnado, como expertos locales, debe producir un podcast que muestre un elemento patrimonial aragonés y su conexión con la literatura y tradiciones.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos crear un podcast que acerque el patrimonio medieval aragonés a los estudiantes de 1º ESO de una manera entretenida y rigurosa?</t>
+    <t>Diseñar y grabar un podcast de 8-10 minutos que divulgue un bien patrimonial mudéjar aragonés y lo conecte con manifestaciones literarias o tradiciones inmateriales, destinado a ser emitido en la radio escolar y puesto a disposición del Ayuntamiento para su web de turismo.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con Audacity o editor de audio online (voicechanger.io)
-[...3 lines deleted...]
-• Guías de investigación histórica (páginas de la DGA, wikipedia supervisada)
+• Audacity o editor de audio similar
+• Micrófonos o grabadoras de móvil
+• Fichas de análisis de patrimonio (plantilla)
+• Guion modelo de podcast
+• Acceso a internet y biblioteca del centro
+• Imágenes y vídeos de monumentos mudéjares (para inspiración)</t>
+  </si>
+  <si>
+    <t>Transversales</t>
+  </si>
+  <si>
+    <t>Educación artística, competencia digital, conciencia histórica, educación en valores (respeto al patrimonio, igualdad de género al visibilizar leyendas con protagonistas femeninas como los Amantes de Teruel).</t>
+  </si>
+  <si>
+    <t>Fase</t>
+  </si>
+  <si>
+    <t>Duración</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Evidencia recogida</t>
+  </si>
+  <si>
+    <t>Activación y planteamiento del reto</t>
+  </si>
+  <si>
+    <t>1 sesión</t>
+  </si>
+  <si>
+    <t>Presentación del encargo del Ayuntamiento. Visualización de un podcast de ejemplo. Lluvia de ideas sobre patrimonio local. Formación de grupos y elección de monumento mudéjar y leyenda asociada (ej. Torrre de San Salvador y Amantes de Teruel).</t>
+  </si>
+  <si>
+    <t>Diario de equipo con primeras ideas y elección justificada.</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Talleres prácticos: 1) Técnicas de documentación y fuentes fiables; 2) Elementos del arte mudéjar (arcos, ladrillo, decoración); 3) Patrimonio inmaterial: definición y clasificación; 4) Contexto de la leyenda elegida (Amantes, etc.).</t>
+  </si>
+  <si>
+    <t>Ficha de análisis de un ejemplo de arte mudéjar y clasificación de un patrimonio inmaterial.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Cada grupo investiga su monumento y leyenda: visita virtual (o fotos), recopila textos literarios, tradiciones orales. Extrae conclusiones y diseña la estructura del guion del podcast.</t>
+  </si>
+  <si>
+    <t>Esquema del guion con fuentes citadas y conclusiones extraídas.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Grabación y edición del podcast con Audacity o similar: locución, inclusión de música, efectos y créditos. Revisión final.</t>
+  </si>
+  <si>
+    <t>Archivo de audio final del podcast.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Audición de los podcasts en clase (o en radio escolar). Coevaluación usando rúbrica. Asignación de niveles de logro por el docente. Autoevaluación del grupo mediante diana.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>¿Sobrevivirá nuestra herencia?</t>
+  </si>
+  <si>
+    <t>Un estudio de campo sobre el patrimonio inmaterial aragonés</t>
+  </si>
+  <si>
+    <t>El Ayuntamiento ha solicitado un diagnóstico ciudadano sobre el estado del patrimonio inmaterial local (fiestas, oficios, tradiciones orales) para planificar actuaciones de conservación. El centro educativo, como agente social, puede aportar datos fiables.</t>
+  </si>
+  <si>
+    <t>Realizar un estudio de campo sobre un elemento de patrimonio inmaterial de la localidad para diagnosticar su estado de conservación, el conocimiento que tiene la población joven y adulta, y proponer medidas de revitalización fundamentadas en datos.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ordenadores o tabletas con hoja de cálculo
+• Plantilla de encuesta (Google Forms o papel)
+• Guía de patrimonio inmaterial de Aragón (web del Gobierno de Aragón)
+• Grabadora de audio
+• Cartulinas o Canva para carteles
 • Rúbrica de evaluación</t>
   </si>
   <si>
-    <t>Transversales</t>
-[...80 lines deleted...]
-    <t>Investigar cómo la evolución demográfica en un municipio o comarca aragonesa ha afectado a su patrimonio cultural, y elaborar un informe con propuestas para su preservación.</t>
+    <t>Educación para la ciudadanía y conservación del patrimonio cultural.</t>
+  </si>
+  <si>
+    <t>Se presenta la solicitud del Ayuntamiento y se debate la pregunta guía. El alumnado explora el concepto de patrimonio inmaterial con ejemplos aragoneses (ej. la Romería de San Jorge en Huesca, el dance de las espadas de etc.). Cada equipo elige un elemento local para investigar.</t>
+  </si>
+  <si>
+    <t>Cuaderno de equipo con preguntas iniciales y selección del elemento.</t>
+  </si>
+  <si>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Talleres sobre: a) tipos de patrimonio inmaterial (UNESCO), b) diseño de encuestas y entrevistas, c) nociones básicas de geografía y demografía de Aragón para contextualizar. El alumnado elabora el marco teórico y prepara los instrumentos de recogida de datos.</t>
+  </si>
+  <si>
+    <t>Marco teórico de 1-2 páginas y borrador de encuesta/entrevista.</t>
+  </si>
+  <si>
+    <t>Trabajo de campo: aplicación de encuestas a compañeros, familiares y vecinos (mínimo 30 respuestas) y realización de al menos una entrevista a un portador de la tradición. Los datos se vuelcan en una hoja de cálculo.</t>
+  </si>
+  <si>
+    <t>Hoja de datos brutos y grabación/transcripción de la entrevista.</t>
+  </si>
+  <si>
+    <t>Cada equipo analiza los datos, elabora gráficos y redacta el informe con conclusiones y propuestas. Diseñan un cartel divulgativo (digital o físico) para la jornada de presentación.</t>
+  </si>
+  <si>
+    <t>Informe escrito y cartel finalizados.</t>
+  </si>
+  <si>
+    <t>Presentación de los informes y carteles al Concejal de Cultura (invitado) y a otros grupos. Coevaluación entre equipos mediante rúbrica. Cada alumno completa una diana de autoevaluación. Se asignan niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y dianas de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Sonidos que hablan: Mapa sonoro de la memoria oral aragonesa</t>
+  </si>
+  <si>
+    <t>Preservando las voces de nuestras abuelas</t>
+  </si>
+  <si>
+    <t>Muchas tradiciones orales (romances, canciones de trabajo, leyendas) están desapareciendo porque las personas mayores que las conocen fallecen. El instituto se propone crear un archivo accesible para toda la comunidad, dando voz a las mujeres transmisoras tradicionalmente invisibilizadas.</t>
+  </si>
+  <si>
+    <t>Investigar, recoger, clasificar y digitalizar las tradiciones orales del entorno del centro, destacando el papel de las mujeres, y presentar un mapa sonoro interactivo a la comunidad.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con acceso a internet
-[...98 lines deleted...]
-    <t>Rúbricas de coevaluación cumplimentadas, autoevaluaciones escritas, conclusiones grupales.</t>
+• Grabadoras de voz (móviles o tablets)
+• Ordenadores con conexión a internet
+• Google My Maps o herramienta similar (Padlet, StoryMapJS)
+• Plantilla de entrevista y ficha de clasificación
+• Ejemplos audiovisuales de tradiciones orales aragonesas</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía (valoración del patrimonio cultural e igualdad de género), educación emocional (empatía con informantes mayores), competencia digital (herramientas colaborativas y de geolocalización).</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: la desaparición de tradiciones orales. Se visualiza un breve vídeo de ejemplo (Romancero aragonés). Cada equipo elige un área temática (romances, canciones de trabajo, leyendas) y formula hipótesis sobre qué tradiciones existen en su localidad y por qué pueden estar en peligro.</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis iniciales y preguntas de investigación.</t>
+  </si>
+  <si>
+    <t>El alumnado trabaja los conceptos de patrimonio inmaterial (clasificación UNESCO), técnicas de entrevista oral y perspectiva de género. Se analizan ejemplos de recopilaciones de tradiciones orales en Aragón destacando el papel de mujeres como María Moliner o Pilar Sarto. Cada equipo elabora una ficha de clasificación y un guion de entrevista.</t>
+  </si>
+  <si>
+    <t>Ficha de clasificación de patrimonio inmaterial completada y guion de entrevista.</t>
+  </si>
+  <si>
+    <t>Los equipos realizan trabajo de campo: entrevistan a personas mayores (familiares o vecinos) previo consentimiento, graban audios, toman notas y recopilan información adicional de fuentes bibliográficas o digitales. También buscan una obra de una mujer aragonesa relacionada con la tradición oral.</t>
+  </si>
+  <si>
+    <t>Grabaciones, transcripciones, registro de informantes con indicación de género y edad.</t>
+  </si>
+  <si>
+    <t>Los equipos elaboran el mapa sonoro interactivo: localizan cada tradición en un mapa, incorporan audio, texto explicativo, destacan el papel de la mujer y la clasificación del patrimonio. Preparan una presentación para la comunidad (5 minutos por equipo).</t>
+  </si>
+  <si>
+    <t>Mapa sonoro terminado y presentación preparada.</t>
+  </si>
+  <si>
+    <t>Jornada de presentación abierta a la comunidad. Cada equipo expone su mapa y responde preguntas. Coevaluación entre equipos y autoevaluación individual mediante diana y rúbrica. Se asignan niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada, diana de autoevaluación, grabación de la presentación.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -5733,287 +5731,287 @@
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>83</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>171</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>172</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>173</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>175</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>199</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>179</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>180</v>
+        <v>201</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>183</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>186</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>189</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>161</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>163</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>165</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>167</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>169</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>83</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>171</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>172</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>173</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>175</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>179</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>218</v>
+        <v>180</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>219</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>183</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>218</v>
+        <v>201</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>221</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>186</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>223</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>189</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>225</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>226</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>