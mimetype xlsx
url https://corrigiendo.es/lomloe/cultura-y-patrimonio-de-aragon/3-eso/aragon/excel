--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:41</t>
+    <t>01/09/2026 14:10</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón crea la materia 'Cultura y Patrimonio de Aragón' para 3º ESO con competencias y criterios propios, sin equivalencia en el currículo estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Cultura y patrimonio de aragon</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>No aplica; BOE no incluye esta materia.</t>
   </si>