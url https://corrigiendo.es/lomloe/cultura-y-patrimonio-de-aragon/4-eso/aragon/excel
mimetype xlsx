--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="301">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="300">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Cultura y patrimonio de aragon</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>4.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:41</t>
+    <t>10/07/2026 20:41</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>El decreto autonómico de Aragón no ha sido publicado; por tanto, el currículo vigente es el del BOE estatal, que no incluye esta materia específica.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Cultura y patrimonio de aragon</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Al no existir decreto autonómico, se mantiene íntegramente el currículo estatal del BOE, que no recoge esta materia.</t>
   </si>
@@ -538,265 +538,263 @@
 • El patrimonio como bien y como recurso. Puesta en valor, difusión y gestión de la riqueza patrimonial.</t>
   </si>
   <si>
     <t>Demostrar capacidad para documentarse sobre aspectos relacionados con la cultura, el patrimonio y la historia.
 Extraer conclusiones y plasmarlas en producciones propias elaborando la información extraída.
 Identificar la importancia del arte y la literatura aragonesa analizando sus principales manifestaciones.
 Explorar el arte y la literatura aragonesa como elementos identitarios y de cohesión social.
 Valorar con respeto el patrimonio aragonés como un conjunto de elementos valiosos.
 Interpretar el concepto de patrimonio inmaterial y establecer una clasificación de sus elementos.</t>
   </si>
   <si>
     <t>CE.CPA.1
 CE.CPA.5
 CE.CPA.6</t>
   </si>
   <si>
     <t>Presentación de productos originales en diversos formatos, rúbricas de proyectos creativos y pruebas de desempeño.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Ecos del Pasado: Un Podcast sobre el Patrimonio Aragonés</t>
+    <t>El latido del Mudéjar</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Indagando en las raíces históricas, artísticas y literarias de Aragón para crear un producto digital divulgativo</t>
+    <t>Un podcast para redescubrir el patrimonio aragonés</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Esta situación de aprendizaje se desarrolla en 4º de ESO en la asignatura de Cultura y Patrimonio de Aragón, en el contexto aragonés. Los estudiantes, organizados en equipos, investigarán sobre un elemento del patrimonio aragonés (mudéjar, literatura medieval, figura histórica relevante, etc.) y elaborarán un podcast divulgativo dirigido a un público juvenil, integrando la perspectiva histórica y la valoración identitaria.</t>
+    <t>El instituto participa en un intercambio virtual con un centro de Oaxaca (México). El equipo directivo propone crear un recurso en podcast que explique la singularidad del mudéjar aragonés a los alumnos mexicanos, fomentando el diálogo intercultural.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos elaborar un podcast que explique la importancia del patrimonio aragonés (material e inmaterial) y su contribución a la identidad aragonesa, utilizando fuentes históricas y artísticas, de forma atractiva para jóvenes?</t>
+    <t>Producir un episodio de podcast (10-15 minutos) en español, con guión, locución y montaje, que explique al alumnado mexicano qué es el mudéjar aragonés, por qué es único y cómo refleja la historia e identidad de Aragón.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Web del Gobierno de Aragón sobre patrimonio cultural (www.patrimonioculturaldearagon.es)
-[...3 lines deleted...]
-• Plataforma de publicación (Radio en la nube, blog, YouTube privado)</t>
+• Guía de patrimonio mudéjar aragonés (DPH)
+• Acceso a internet y biblioteca
+• Dispositivos de grabación (móviles/tablets)
+• Software Audacity (gratuito)
+• Música libre de derechos (banco de sonidos del INTEF)</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (búsqueda, edición de audio, publicación); expresión oral y escrita (guion, locución); trabajo en equipo y cooperativo; perspectiva de género (visibilización de mujeres en la cultura aragonesa); educación en valores (respeto por el patrimonio, identidad colectiva).</t>
+    <t>Competencia digital, comunicación lingüística, conciencia y expresiones culturales, educación patrimonial.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se presenta el reto mediante un vídeo motivador sobre patrimonio aragonés en riesgo de olvido. Lluvia de ideas sobre qué les gustaría investigar. Se forman equipos de 4-5 personas y cada uno elige un tema (mudéjar, literatura medieval, mujer en la historia, etc.). Se explica el producto final: un podcast. Se entrega rúbrica y guía de fases.</t>
-[...2 lines deleted...]
-    <t>Ficha de equipo con tema elegido y preguntas iniciales.</t>
+    <t>Se presenta el encargo del intercambio virtual, se escucha un podcast similar y se debate la pregunta guía. El alumnado formula preguntas disparadoras sobre el mudéjar.</t>
+  </si>
+  <si>
+    <t>Preguntas iniciales registradas en un Padlet.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Los equipos investigan su tema utilizando fuentes proporcionadas (artículos, webs del Gobierno de Aragón, bibliografía). Se imparten mini-lecciones sobre historia de Aragón, arte mudéjar, literatura medieval aragonesa, y metodología del podcast. Cada alumno completa un diario de aprendizaje con datos clave y reflexiones.</t>
-[...2 lines deleted...]
-    <t>Diario de investigación (notas, fuentes consultadas, ideas para el guion).</t>
+    <t>El alumnado investiga sobre el mudéjar aragonés: contexto histórico, características arquitectónicas, principales conjuntos (Teruel, Zaragoza, etc.) y su valor patrimonial. Se proporcionan guías y fuentes digitales.</t>
+  </si>
+  <si>
+    <t>Ficha de fuentes (cada equipo entrega un dossier de mínimo 4 fuentes).</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Con la información recogida, los equipos elaboran el guion del podcast: estructura (introducción, desarrollo, conclusión), selección de contenidos, argumentación histórica y artística, inclusión de citas o fragmentos literarios. Se realiza un borrador y se comparte con el profesor para retroalimentación.</t>
-[...2 lines deleted...]
-    <t>Borrador del guion con anotaciones del profesor (coevaluación formativa).</t>
+    <t>Los equipos seleccionan los contenidos que incluirán en el podcast, redactan el guión y asignan roles (locutor/a, guionista, editor/a, documentalista). Se revisa el guión con la profesora.</t>
+  </si>
+  <si>
+    <t>Guión escrito con anotaciones de la profesora.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Los equipos graban el podcast usando herramientas digitales (grabadora, móvil, Audacity). Editan audio: música, efectos, voz en off. Publican el archivo en una plataforma común (radio escolar, blog del departamento). Previo a la publicación, realizan una escucha crítica interna y ajustan detalles.</t>
-[...2 lines deleted...]
-    <t>Archivo de audio final (podcast) y ficha técnica de producción.</t>
+    <t>Grabación del podcast (uso de móviles o micrófonos) y edición con Audacity. Se añade música de dominio público o efectos. Se exporta en formato mp3 y se prepara la ficha técnica.</t>
+  </si>
+  <si>
+    <t>Archivo de audio final y ficha técnica.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Cada equipo presenta su podcast al grupo-clase y explica el proceso. Los compañeros evalúan con la rúbrica (coevaluación). Autoevaluación individual mediante rúbrica. Debate final sobre cómo el patrimonio construye identidad. Se recoge feedback para mejorar futuros proyectos.</t>
-[...2 lines deleted...]
-    <t>Rúbrica de coevaluación completada, autoevaluación individual y reflexión escrita.</t>
+    <t>Se escuchan los podcast en clase, se realiza coevaluación entre equipos con rúbrica y cada alumno escribe una reflexión individual sobre el valor del mudéjar y su aprendizaje.</t>
+  </si>
+  <si>
+    <t>Reflexión escrita individual y rúbricas cumplimentadas.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Aragón se vacía: Diagnóstico y propuestas para un patrimonio con memoria</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos analizar los desequilibrios territoriales y demográficos de Aragón para proponer medidas que pongan en valor el patrimonio local desde una perspectiva de género?</t>
+    <t>Voces que no se apagan: el patrimonio inmaterial de las mujeres aragonesas</t>
+  </si>
+  <si>
+    <t>Un podcast de historia oral</t>
+  </si>
+  <si>
+    <t>Muchos pueblos de Aragón sufren despoblación y con ella se desvanece un patrimonio inmaterial valioso: tradiciones, oficios, canciones, recetas y formas de vida que han sido transmitidas oralmente, sobre todo por mujeres. El centro se suma a la campaña 'Salvemos nuestras voces' impulsada por la Asociación de Desarrollo Rural de la zona.</t>
+  </si>
+  <si>
+    <t>Crear un episodio de podcast de 5-10 minutos que recoja, analice y difunda los testimonios de, al menos, una mujer mayor de su entorno, destacando el valor del patrimonio inmaterial y su papel en la identidad aragonesa.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Página web del IAEST (Instituto Aragonés de Estadística)
-[...40 lines deleted...]
-    <t>Rúbricas cumplimentadas, reflexión individual escrita.</t>
+• Grabadoras o teléfonos móviles
+• Software de edición de audio (Audacity)
+• Plantilla de protocolo de entrevista
+• Ejemplos de podcasts de patrimonio (Radio Nacional, Spotify)
+• Ficha técnica de patrimonio inmaterial (adaptada de UNESCO)
+• Documental 'Aragón vaciado' (disponible en YouTube)</t>
+  </si>
+  <si>
+    <t>Educación en igualdad de género, conciencia patrimonial, competencia digital y tratamiento de la información.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la asociación local: recoger la memoria de las mujeres mayores. Se visiona un breve documental sobre despoblación en Aragón y se lanza la pregunta guía. Por equipos, acotan un tema (oficios, fiestas, cocina) y una posible entrevistada.</t>
+  </si>
+  <si>
+    <t>Anotaciones iniciales en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Taller sobre patrimonio inmaterial: definición, categorías y ejemplos aragoneses (ej. la jota, el dance de Used, la cerámica de Muel). Se enseñan técnicas de entrevista cualitativa (preguntas abiertas, escucha activa) y se analizan modelos de podcasts. Cada equipo redacta un protocolo de entrevista que incluya consentimiento informado.</t>
+  </si>
+  <si>
+    <t>Protocolo de entrevista por equipo.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza las entrevistas (pueden ser fuera del horario lectivo, pero se dedica una sesión para preparar la logística y otra para compartir los primeros datos). Se transcriben o resumen los fragmentos más relevantes. Se extraen categorías de patrimonio inmaterial.</t>
+  </si>
+  <si>
+    <t>Transcripción o resumen de la entrevista.</t>
+  </si>
+  <si>
+    <t>Con el material recogido, cada equipo elabora el guion del podcast (introducción, testimonios, análisis, cierre) y lo graba. Se edita con Audacity o similar. Paralelamente, completan la ficha técnica clasificando el patrimonio inmaterial identificado.</t>
+  </si>
+  <si>
+    <t>Podcast final y ficha técnica.</t>
+  </si>
+  <si>
+    <t>Audición de los podcasts en clase. Coevaluación con rúbrica por pares y autoevaluación. Se asigna nivel de logro (1-4) a cada criterio. Se recogen los productos finales para entregar a la asociación.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación y autoevaluación cumplimentada.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Miradas de Mujer: Intervención Artística en el Patrimonio Inmaterial Aragonés</t>
-[...8 lines deleted...]
-    <t>Diseñar y ejecutar una intervención artística (mural, instalación, performance) en un espacio público del entorno que ponga en valor el patrimonio inmaterial aragonés y reivindique el legado femenino en la historia y la cultura de Aragón.</t>
+    <t>Patrimonio en acción: diseñamos un itinerario turístico sostenible</t>
+  </si>
+  <si>
+    <t>Puesta en valor del patrimonio local a través de un proyecto comunitario</t>
+  </si>
+  <si>
+    <t>El Ayuntamiento ha solicitado propuestas de itinerarios turísticos que pongan en valor el patrimonio local, involucrando a la ciudadanía joven. El alumnado de 4.º ESO asume el reto de investigar, seleccionar y comunicar los elementos patrimoniales más significativos de su entorno inmediato, creando un producto para su difusión real.</t>
+  </si>
+  <si>
+    <t>Investigar el patrimonio material e inmaterial del entorno próximo (barrio, pueblo, comarca), seleccionar los hitos más relevantes, y diseñar un itinerario turístico sostenible (recorrido, paneles o folleto digital) que incluya explicaciones históricas, artísticas y sociales, para presentarlo como propuesta al Ayuntamiento.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Bibliografía sobre patrimonio inmaterial aragonés y mujeres en la historia de Aragón
-[...36 lines deleted...]
-    <t>Dossier documental y cuestionarios de autoevaluación y coevaluación cumplimentados.</t>
+• Ordenadores o tablets con acceso a internet
+• Herramientas digitales (Canva, Google My Maps, Genially)
+• Cámara de fotos o teléfonos móviles
+• Plantilla de ficha de catalogación
+• Rúbrica de evaluación
+• Material fungible (cartulinas, rotuladores) para opción analógica</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía (participación comunitaria, conservación del patrimonio), competencia digital (elaboración de producto digital), y conciencia cultural.</t>
+  </si>
+  <si>
+    <t>Se presenta la carta del Ayuntamiento solicitando propuestas de itinerarios turísticos. Se debate: ¿qué patrimonios tenemos cerca? Se formula la pregunta guía y se organizan equipos de trabajo. Cada equipo elige un área del barrio o localidad.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas inicial y primer borrador de posible ruta.</t>
+  </si>
+  <si>
+    <t>Talleres sobre patrimonio material e inmaterial, fuentes de documentación (archivos municipales, entrevistas orales, fotografía histórica) y criterios de selección. Se explica cómo elaborar una ficha de catalogación y se muestran ejemplos de rutas turísticas sostenibles.</t>
+  </si>
+  <si>
+    <t>Fichas de catalogación de al menos 3 elementos por equipo.</t>
+  </si>
+  <si>
+    <t>Trabajo de campo: los equipos visitan los lugares seleccionados (o usan recursos virtuales si no es posible), toman fotografías, realizan croquis, recogen testimonios orales y contrastan con fuentes documentales. En el aula, organizan la información y empiezan a diseñar el recorrido.</t>
+  </si>
+  <si>
+    <t>Registro de trabajo de campo (fotos, notas, entrevistas).</t>
+  </si>
+  <si>
+    <t>Cada equipo elabora el producto final: folleto o mapa interactivo (con Canva, Google My Maps u otra herramienta) que incluya textos explicativos, imágenes y referencias al patrimonio inmaterial. Preparan una presentación de 5 minutos para la audiencia real.</t>
+  </si>
+  <si>
+    <t>Versión final del folleto/mapa y guion de presentación.</t>
+  </si>
+  <si>
+    <t>Presentación pública (simulada) ante un representante del Ayuntamiento o en vídeo grabado. Coevaluación entre equipos usando rúbricas. Autoevaluación individual y cierre metacognitivo.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -1661,1251 +1659,1251 @@
     <mergeCell ref="A17:B20"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>226</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>227</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>229</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>230</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>233</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>236</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>239</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="B7" s="7" t="s">
         <v>242</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="C7" s="7" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>245</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>248</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>162</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>255</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>256</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>257</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D3" s="9"/>
       <c r="E3" s="9">
         <v>8.33</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9">
         <v>8.33</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="D5" s="9"/>
       <c r="E5" s="9">
         <v>8.33</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.2</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D6" s="9"/>
       <c r="E6" s="9">
         <v>8.33</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>3.1</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="D7" s="9"/>
       <c r="E7" s="9">
         <v>8.33</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.2</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="D8" s="9"/>
       <c r="E8" s="9">
         <v>8.33</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>4.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D9" s="9"/>
       <c r="E9" s="9">
         <v>8.33</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>4.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="9">
         <v>8.33</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>5.1</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D11" s="9"/>
       <c r="E11" s="9">
         <v>8.33</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>5.2</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="D12" s="9"/>
       <c r="E12" s="9">
         <v>8.33</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>6.1</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="D13" s="9"/>
       <c r="E13" s="9">
         <v>8.33</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>6.2</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D14" s="9"/>
       <c r="E14" s="9">
         <v>8.33</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9">
         <f>SUM(E3:E14)</f>
         <v>99.95999999999999</v>
       </c>
       <c r="F15" s="7" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:P31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="8" t="s">
+        <v>267</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>268</v>
-      </c>
-[...1 lines deleted...]
-        <v>269</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>2.2</v>
       </c>
       <c r="G1" s="8">
         <v>3.1</v>
       </c>
       <c r="H1" s="8">
         <v>3.2</v>
       </c>
       <c r="I1" s="8">
         <v>4.1</v>
       </c>
       <c r="J1" s="8">
         <v>4.2</v>
       </c>
       <c r="K1" s="8">
         <v>5.1</v>
       </c>
       <c r="L1" s="8">
         <v>5.2</v>
       </c>
       <c r="M1" s="8">
         <v>6.1</v>
       </c>
       <c r="N1" s="8">
         <v>6.2</v>
       </c>
       <c r="O1" s="8" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="P1" s="8" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" s="7" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:N2),"")</f>
         <v/>
       </c>
       <c r="P2" s="7"/>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" s="7" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:N3),"")</f>
         <v/>
       </c>
       <c r="P3" s="7"/>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" s="7" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:N4),"")</f>
         <v/>
       </c>
       <c r="P4" s="7"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" s="7" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:N5),"")</f>
         <v/>
       </c>
       <c r="P5" s="7"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" s="7" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:N6),"")</f>
         <v/>
       </c>
       <c r="P6" s="7"/>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="7" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:N7),"")</f>
         <v/>
       </c>
       <c r="P7" s="7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" s="7" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:N8),"")</f>
         <v/>
       </c>
       <c r="P8" s="7"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" s="7" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:N9),"")</f>
         <v/>
       </c>
       <c r="P9" s="7"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" s="7" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:N10),"")</f>
         <v/>
       </c>
       <c r="P10" s="7"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" s="7" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:N11),"")</f>
         <v/>
       </c>
       <c r="P11" s="7"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" s="7" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:N12),"")</f>
         <v/>
       </c>
       <c r="P12" s="7"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" s="7" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:N13),"")</f>
         <v/>
       </c>
       <c r="P13" s="7"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" s="7" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:N14),"")</f>
         <v/>
       </c>
       <c r="P14" s="7"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="7" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:N15),"")</f>
         <v/>
       </c>
       <c r="P15" s="7"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" s="7" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:N16),"")</f>
         <v/>
       </c>
       <c r="P16" s="7"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" s="7" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:N17),"")</f>
         <v/>
       </c>
       <c r="P17" s="7"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="7" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:N18),"")</f>
         <v/>
       </c>
       <c r="P18" s="7"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" s="7" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:N19),"")</f>
         <v/>
       </c>
       <c r="P19" s="7"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" s="7" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:N20),"")</f>
         <v/>
       </c>
       <c r="P20" s="7"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" s="7" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:N21),"")</f>
         <v/>
       </c>
       <c r="P21" s="7"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" s="7" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:N22),"")</f>
         <v/>
       </c>
       <c r="P22" s="7"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="7" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:N23),"")</f>
         <v/>
       </c>
       <c r="P23" s="7"/>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" s="7" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:N24),"")</f>
         <v/>
       </c>
       <c r="P24" s="7"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" s="7" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:N25),"")</f>
         <v/>
       </c>
       <c r="P25" s="7"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" s="7" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:N26),"")</f>
         <v/>
       </c>
       <c r="P26" s="7"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" s="7" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:N27),"")</f>
         <v/>
       </c>
       <c r="P27" s="7"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" s="7" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:N28),"")</f>
         <v/>
       </c>
       <c r="P28" s="7"/>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" s="7" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:N29),"")</f>
         <v/>
       </c>
       <c r="P29" s="7"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" s="7" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:N30),"")</f>
         <v/>
       </c>
       <c r="P30" s="7"/>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" s="7" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:N31),"")</f>
         <v/>
       </c>
       <c r="P31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="360">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
@@ -5699,327 +5697,327 @@
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>170</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>171</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>194</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>174</v>
       </c>
       <c r="C23" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="D23" s="7" t="s">
         <v>196</v>
       </c>
-      <c r="D23" s="7" t="s">
+      <c r="E23" s="7" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>178</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>196</v>
+        <v>175</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>181</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>175</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>184</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>171</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>156</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>158</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>160</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>162</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>164</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>77</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>166</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>167</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>168</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>170</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>171</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>174</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>196</v>
+        <v>175</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>178</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>175</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>181</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>175</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>184</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>171</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>