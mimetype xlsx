--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:41</t>
+    <t>01/09/2026 14:10</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>El decreto autonómico de Aragón no ha sido publicado; por tanto, el currículo vigente es el del BOE estatal, que no incluye esta materia específica.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Cultura y patrimonio de aragon</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Al no existir decreto autonómico, se mantiene íntegramente el currículo estatal del BOE, que no recoge esta materia.</t>
   </si>