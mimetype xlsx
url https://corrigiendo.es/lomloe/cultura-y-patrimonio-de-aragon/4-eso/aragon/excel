--- v2 (2026-09-01)
+++ v3 (2026-10-16)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>01/09/2026 14:10</t>
+    <t>16/10/2026 17:30</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>El decreto autonómico de Aragón no ha sido publicado; por tanto, el currículo vigente es el del BOE estatal, que no incluye esta materia específica.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Cultura y patrimonio de aragon</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Al no existir decreto autonómico, se mantiene íntegramente el currículo estatal del BOE, que no recoge esta materia.</t>
   </si>