--- v0 (2026-05-27)
+++ v1 (2026-09-01)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="621">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="620">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Dibujo artistico 1</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>27/05/2026 22:34</t>
+    <t>01/09/2026 15:10</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Dibujo Artístico I; aplica íntegramente el currículo estatal del BOE.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Dibujo artistico 1</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí. Los 9 criterios de evaluación y todos los saberes básicos son idénticos a los del Real Decreto 243/2022, de 5 de abril.</t>
   </si>
@@ -1171,265 +1171,264 @@
 • Estrategias de selección de técnicas, herramientas, medios y soportes del dibujo adecuados a distintas disciplinas.</t>
   </si>
   <si>
     <t>7.1: Proponer distintas soluciones gráficas a una misma propuesta visual, utilizando diferentes niveles d
 7.2: Seleccionar y utilizar con destreza las herramientas, medios y soportes más adecuados a la intención
 7.3: Investigar de forma activa y abierta sobre la presencia de tecnologías digitales en referentes artís
 9.1: Planificar proyectos gráficos colaborativos sencillos, identificando el ámbito disciplinar en que se
 9.2: Realizar proyectos gráficos colaborativos enmarcados en un ámbito disciplinar concreto, utilizando c
 9.3: Analizar las dificultades surgidas en la planificación y realización de proyectos gráficos compartid
 9.4: Identificar posibilidades de desarrollo académico y profesional relacionadas con el dibujo artístico</t>
   </si>
   <si>
     <t>CE.DA.7
 CE.DA.9</t>
   </si>
   <si>
     <t>Evaluación por pares (coevaluación) del proyecto colaborativo, registro de uso de herramientas digitales y autoevaluación del proceso creativo.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Traza tu Aragón</t>
+    <t>Huellas dibujadas: reinterpretar el patrimonio aragonés</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>El dibujo como ventana al patrimonio aragonés</t>
+    <t>Creación de un blog de dibujo artístico sobre el patrimonio local</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Aragón ofrece un rico patrimonio cultural (monumentos, paisajes, tradiciones) que puede ser explorado artísticamente. Esta SDA se desarrolla en 1º de Bachillerato en un instituto de Zaragoza, con 3 horas semanales de Dibujo Artístico I. Se aprovecha la cercanía a lugares como el Casco Histórico, el Río Ebro o el Mudéjar para inspirar el dibujo y la reflexión.</t>
+    <t>El centro educativo se encuentra en Aragón, comunidad con un rico patrimonio mudéjar, románico y contemporáneo. El alumnado de 1.º de Bachillerato de Dibujo Artístico I explorará este patrimonio a través del dibujo, reflexionando sobre su valor cultural y expresivo, y compartirá su proceso en un blog digital dirigido a la comunidad educativa.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Crear un blog colaborativo que muestre y explique, a través de dibujos propios y textos, la percepción personal del patrimonio aragonés, combinando expresión artística y reflexión crítica.</t>
+    <t>Crear un blog digital que documente el proceso de dibujo de un elemento del patrimonio aragonés, incluyendo bocetos, experimentación gráfica, reflexiones personales y conexión con referentes artísticos, y presentarlo a la comunidad educativa.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Material de dibujo: lápices, carboncillo, gomas, papel, acuarelas, tinta.
-[...4 lines deleted...]
-• Fichas de ejercicios y rúbricas de evaluación.</t>
+• Lápices de grafito, carboncillos, barras Conté, papel de dibujo A3 y A4
+• Gomas de borrar, difuminos, fijador
+• Cámaras digitales o smartphones para fotografiar los dibujos
+• Ordenadores con conexión a internet
+• Plataforma de blog (Blogger o WordPress)
+• Ejemplos de blogs de dibujo artístico y artistas aragoneses
+• Fichas técnicas sobre patrimonio aragonés (catálogo del Gobierno de Aragón)</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (uso de software y plataformas), comunicación lingüística (redacción de textos), conciencia y expresiones culturales (patrimonio aragonés), aprender a aprender (reflexión sobre el proceso).</t>
+    <t>Educación patrimonial, competencia digital y trabajo en equipo.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: crear un blog sobre el patrimonio aragonés dibujado. Se muestran ejemplos de blogs artísticos y se debate la relevancia del dibujo para documentar y expresar la identidad cultural. Los estudiantes se agrupan (4-5 personas) y esbozan una lluvia de ideas sobre posibles temas (monumentos, paisajes, tradiciones). Se acuerdan los criterios de evaluación y se define la estructura del blog (categorías, roles).</t>
-[...2 lines deleted...]
-    <t>Lista de temas propuestos por cada grupo, asignación de roles inicial.</t>
+    <t>Se presenta el reto: documentar el patrimonio aragonés mediante un blog de dibujo. Se muestra un ejemplo de blog artístico. Se forman grupos y cada grupo elige un elemento patrimonial local. Se plantea la pregunta guía. Cada grupo elabora un plan de trabajo que incluya reparto de tareas y cronograma.</t>
+  </si>
+  <si>
+    <t>Plan de trabajo grupal (criterio 9.1).</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Taller práctico sobre técnicas de dibujo de observación: encaje, proporción, encuadre, claroscuro. Se realizan ejercicios rápidos con modelos del patrimonio local (fotos, proyecciones). También se trabaja la composición visual según principios de Gestalt. Se introduce el uso de herramientas digitales para dibujo (tabletas, software libre) y la plataforma del blog. Se analizan referentes artísticos que han dibujado Aragón (Goya, Miguel Ángel Alarcón).</t>
-[...2 lines deleted...]
-    <t>Bocetos de los ejercicios, ficha técnica con análisis de composición.</t>
+    <t>Talleres prácticos sobre técnicas de dibujo: encaje, claroscuro, composición. El alumnado experimenta con punto, línea y forma mediante ejercicios breves. También se introduce el manejo de herramientas digitales para el blog (plataforma, subida de imágenes).</t>
+  </si>
+  <si>
+    <t>Ejercicios de experimentación gráfica (criterio 3.1).</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>3 sesiones</t>
-[...5 lines deleted...]
-    <t>Dibujos finales (mínimo 3 por grupo), borradores de textos explicativos.</t>
+    <t>Los grupos realizan una salida (o trabajan con fotografías de referencia) para dibujar su elemento patrimonial. Realizan bocetos rápidos y un dibujo final más elaborado. Se enfatiza la representación gráfica de la realidad y la interpretación personal.</t>
+  </si>
+  <si>
+    <t>Bocetos y dibujos finales del elemento (criterio 3.2).</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Cada grupo monta su blog: sube los dibujos escaneados o fotografiados, añade los textos, elige un diseño coherente y revisa la ortografía. Se realiza una sesión de prueba donde otros grupos dan retroalimentación. Posteriormente se publica el blog y se difunde el enlace entre la comunidad educativa (profesores, familias, otros cursos).</t>
-[...2 lines deleted...]
-    <t>Blog completo y publicado, feedback de los compañeros.</t>
+    <t>Cada grupo crea el blog con entradas que documenten el proceso (intención, experimentación, bocetos, dibujo final) e incluyan una reflexión personal sobre el trazo y la expresión (criterio 6.2). Se revisa la calidad del proyecto colaborativo (criterio 9.2).</t>
+  </si>
+  <si>
+    <t>Blog completo con textos e imágenes (criterios 6.2 y 9.2).</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Autoevaluación y coevaluación mediante rúbrica: cada estudiante valora su contribución y la del grupo. Se realiza una puesta en común sobre lo aprendido (técnicas, trabajo en equipo, expresión personal). El profesor evalúa los criterios seleccionados usando las evidencias. Se reflexiona sobre posibles mejoras y aplicaciones futuras del dibujo como medio de conocimiento.</t>
-[...2 lines deleted...]
-    <t>Rúbrica cumplimentada, reflexión escrita individual.</t>
+    <t>Presentación de los blogs al resto de la clase. Coevaluación mediante rúbricas. Cada grupo entrega una reflexión final escrita sobre las dificultades y el aprendizaje (criterio 9.3). Se asignan niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Reflexión grupal y rúbricas cumplimentadas (criterio 9.3).</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Visualizar para comprender: el dibujo como herramienta de investigación</t>
-[...8 lines deleted...]
-    <t>Investigar un fenómeno social o científico de Aragón con datos cuantitativos y crear una infografía o composición gráfica que lo represente de manera artística y comprensible.</t>
+    <t>Mudéjar a rayas: la geometría que hallas en Aragón</t>
+  </si>
+  <si>
+    <t>Una investigación visual de los patrones mudéjares</t>
+  </si>
+  <si>
+    <t>La UNESCO reconoce la arquitectura mudéjar aragonesa por su riqueza geométrica, pero muchos visitantes no aprecian esos detalles. El alumnado actuará como 'detective visual' para desvelar ese lenguaje oculto.</t>
+  </si>
+  <si>
+    <t>Investigar los patrones geométricos de un monumento mudéjar aragonés recogiendo datos visuales (frecuencia de motivos, relaciones de proporción) y representarlos en un póster infográfico que explique su lenguaje visual.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ejemplos de infografías artísticas (Edward Tufte, W. E. B. Du Bois).
-[...36 lines deleted...]
-    <t>Rúbricas rellenas y autoevaluación individual.</t>
+• Imágenes de monumentos mudéjares aragoneses (folletos, web de la DPZ)
+• Papel milimetrado, reglas, escuadra, cartabón
+• Lápices de grafito y de colores, rotuladores
+• Cámara o teléfono para registro fotográfico
+• Plantilla de planificación de proyecto (roles, tiempos)
+• Ejemplos de infografías artísticas</t>
+  </si>
+  <si>
+    <t>Educación patrimonial, trabajo en equipo, expresión artística y comunicación visual.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la oficina de turismo: crear material divulgativo sobre la geometría mudéjar. El alumnado visita virtual o presencialmente un monumento próximo y anota primeras impresiones.</t>
+  </si>
+  <si>
+    <t>Cuaderno con preguntas iniciales y bocetos rápidos.</t>
+  </si>
+  <si>
+    <t>Se trabajan contenidos de composición, Gestalt, proporción áurea y recogida de datos: cómo medir ángulos, contar repeticiones, registrar colores. Se realizan ejercicios de dibujo de motivos geométricos.</t>
+  </si>
+  <si>
+    <t>Ejercicios de composición y plantilla de recogida de datos.</t>
+  </si>
+  <si>
+    <t>En grupos, recogen datos primarios en el monumento elegido (o mediante fotografías de alta resolución). Miden, cuentan, fotografían y dibujan in situ. Después organizan los datos en tablas y esbozan relaciones.</t>
+  </si>
+  <si>
+    <t>Fichas de datos cumplimentadas y bocetos analíticos.</t>
+  </si>
+  <si>
+    <t>Cada grupo elabora el póster infográfico: integran dibujos, gráficos (barras, sectores) y textos. También preparan una breve presentación oral para la audiencia real.</t>
+  </si>
+  <si>
+    <t>Póster terminado y guion de presentación.</t>
+  </si>
+  <si>
+    <t>Exposición de los pósters ante la audiencia (profesorado de otros grupos o miembros del AMPA simulando la oficina de turismo). Coevaluación y autoevaluación mediante rúbricas y reflexión grupal.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y reflexión escrita.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Murales que Hablan</t>
-[...8 lines deleted...]
-    <t>Diseñar y ejecutar un mural colectivo que exprese la identidad del instituto y su entorno, utilizando el dibujo como medio de comunicación artística y participación comunitaria.</t>
+    <t>Traza la memoria</t>
+  </si>
+  <si>
+    <t>Retratos de mayores del barrio para una exposición intergeneracional</t>
+  </si>
+  <si>
+    <t>El centro se propone colaborar con una asociación de mayores del barrio para crear retratos que reflejen su historia y emociones, y que serán expuestos en el centro cívico local.</t>
+  </si>
+  <si>
+    <t>Realizar una serie de retratos de miembros de una asociación de mayores de la localidad, aplicando técnicas de claroscuro y composición, y organizar una exposición que devuelva las obras a la comunidad como gesto de reconocimiento.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Pintura acrílica, rodillos, pinceles, cinta de carrocero.
-[...36 lines deleted...]
-    <t>Autoevaluación individual, coevaluación grupal e informe del proyecto.</t>
+• Lápices de grafito (HB-6B), carboncillo, goma de borrar
+• Acuarelas, pinceles, papel de acuarela y papel de dibujo
+• Cámaras o móviles para fotografiar a los modelos
+• Fichas técnicas sobre retratos de Goya (impresas o digitales)
+• Plantillas de cronograma y reparto de tareas</t>
+  </si>
+  <si>
+    <t>Educación intergeneracional, empatía, compromiso cívico, comunicación artística.</t>
+  </si>
+  <si>
+    <t>Presentación del encargo por parte de la asociación de mayores. Lluvia de ideas sobre qué significa retratar a una persona mayor y cómo transmitir su historia. Formación de equipos y contacto inicial con los modelos.</t>
+  </si>
+  <si>
+    <t>Cuaderno con preguntas iniciales y bocetos de ideas.</t>
+  </si>
+  <si>
+    <t>Estudio de la anatomía del retrato, claroscuro y composición. Análisis de retratos de Goya (aragonés) y otros artistas. Prácticas de encaje, valoración tonal y expresión gestual.</t>
+  </si>
+  <si>
+    <t>Ejercicios de retrato y claroscuro con modelos de clase.</t>
+  </si>
+  <si>
+    <t>Sesiones de dibujo con los miembros de la asociación (o a partir de fotos proporcionadas). Los alumnos realizan varios bocetos seleccionando el encuadre y la expresión más adecuados.</t>
+  </si>
+  <si>
+    <t>Bocetos y pruebas de técnica anotadas.</t>
+  </si>
+  <si>
+    <t>Realización de los retratos finales en técnica mixta (grafito y acuarela). Preparación de la exposición: etiquetas, textos explicativos, montaje de los marcos.</t>
+  </si>
+  <si>
+    <t>Retratos finalizados, texto de sala y cartelería.</t>
+  </si>
+  <si>
+    <t>Inauguración de la exposición con los mayores. Entrega simbólica de los retratos. Coevaluación entre equipos y autoevaluación mediante diana y rúbrica. Debate sobre el impacto social del proyecto.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada, diana de autoevaluación y reflexión individual escrita.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer un álbum físico de obras de diversas culturas con códigos QR a anotaciones digitales y audiodescripciones que contextualicen cada obra en su época y lugar.
@@ -2762,883 +2761,883 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>267</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>480</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>481</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>482</v>
-      </c>
-[...1 lines deleted...]
-        <v>483</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>483</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>484</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>485</v>
-      </c>
-[...1 lines deleted...]
-        <v>486</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>486</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>487</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>488</v>
-      </c>
-[...1 lines deleted...]
-        <v>489</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>489</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>490</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>491</v>
-      </c>
-[...1 lines deleted...]
-        <v>492</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>492</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>493</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>494</v>
-      </c>
-[...1 lines deleted...]
-        <v>495</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>495</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>496</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>497</v>
-      </c>
-[...1 lines deleted...]
-        <v>498</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>498</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>499</v>
       </c>
-      <c r="C8" s="7" t="s">
+      <c r="D8" s="7" t="s">
         <v>500</v>
-      </c>
-[...1 lines deleted...]
-        <v>501</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>501</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>502</v>
       </c>
-      <c r="C9" s="7" t="s">
+      <c r="D9" s="7" t="s">
         <v>503</v>
-      </c>
-[...1 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>504</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>505</v>
       </c>
-      <c r="C10" s="7" t="s">
+      <c r="D10" s="7" t="s">
         <v>506</v>
-      </c>
-[...1 lines deleted...]
-        <v>507</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="B11" s="7" t="s">
+        <v>507</v>
+      </c>
+      <c r="C11" s="7" t="s">
         <v>508</v>
       </c>
-      <c r="C11" s="7" t="s">
+      <c r="D11" s="7" t="s">
         <v>509</v>
-      </c>
-[...1 lines deleted...]
-        <v>510</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>511</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>512</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>513</v>
-      </c>
-[...1 lines deleted...]
-        <v>514</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>514</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>515</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>516</v>
-      </c>
-[...1 lines deleted...]
-        <v>517</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>517</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>518</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>519</v>
-      </c>
-[...1 lines deleted...]
-        <v>520</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>520</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>521</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>522</v>
-      </c>
-[...1 lines deleted...]
-        <v>523</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>523</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>524</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>525</v>
-      </c>
-[...1 lines deleted...]
-        <v>526</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
+        <v>526</v>
+      </c>
+      <c r="B7" s="7" t="s">
         <v>527</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="C7" s="7" t="s">
         <v>528</v>
-      </c>
-[...1 lines deleted...]
-        <v>529</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>529</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>530</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>531</v>
-      </c>
-[...1 lines deleted...]
-        <v>532</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>532</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>533</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>534</v>
-      </c>
-[...1 lines deleted...]
-        <v>535</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>355</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>535</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>536</v>
-      </c>
-[...1 lines deleted...]
-        <v>537</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>230</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>538</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>539</v>
-      </c>
-[...1 lines deleted...]
-        <v>540</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>361</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>541</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>542</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>543</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>544</v>
-      </c>
-[...1 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>545</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>542</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>546</v>
       </c>
-      <c r="C4" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>547</v>
-      </c>
-[...1 lines deleted...]
-        <v>548</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>548</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>549</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>550</v>
       </c>
-      <c r="D5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>552</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>542</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>553</v>
       </c>
-      <c r="C6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>554</v>
-      </c>
-[...1 lines deleted...]
-        <v>555</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>555</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>556</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>557</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>558</v>
-      </c>
-[...1 lines deleted...]
-        <v>559</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>559</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>560</v>
       </c>
-      <c r="C8" s="7" t="s">
+      <c r="D8" s="7" t="s">
         <v>561</v>
       </c>
-      <c r="D8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>562</v>
-      </c>
-[...1 lines deleted...]
-        <v>563</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>563</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>560</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>564</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>565</v>
-      </c>
-[...1 lines deleted...]
-        <v>566</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F25"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>106</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>567</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>568</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>569</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
       <c r="D3" s="9">
         <v>6.67</v>
       </c>
       <c r="E3" s="9">
         <v>6.67</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D4" s="9">
         <v>6.67</v>
       </c>
       <c r="E4" s="9">
         <v>6.67</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="D5" s="9">
         <v>6.67</v>
       </c>
       <c r="E5" s="9">
         <v>6.67</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="D6" s="9">
         <v>10.0</v>
       </c>
       <c r="E6" s="9">
         <v>10.0</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="D7" s="9">
         <v>10.0</v>
       </c>
       <c r="E7" s="9">
         <v>10.0</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.1</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>141</v>
       </c>
       <c r="D8" s="9">
         <v>12.5</v>
       </c>
       <c r="E8" s="9">
         <v>12.5</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.2</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
       <c r="D9" s="9">
         <v>12.5</v>
       </c>
       <c r="E9" s="9">
         <v>12.5</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>4.1</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>152</v>
       </c>
       <c r="D10" s="9">
         <v>10.0</v>
       </c>
       <c r="E10" s="9">
         <v>10.0</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>4.2</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="D11" s="9">
         <v>10.0</v>
       </c>
       <c r="E11" s="9">
         <v>10.0</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>5.1</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D12" s="9">
         <v>10.0</v>
       </c>
       <c r="E12" s="9">
         <v>10.0</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>5.2</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="D13" s="9">
         <v>10.0</v>
       </c>
       <c r="E13" s="9">
         <v>10.0</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>6.1</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="D14" s="9">
         <v>10.0</v>
       </c>
       <c r="E14" s="9">
         <v>10.0</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>6.2</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="D15" s="9">
         <v>10.0</v>
       </c>
       <c r="E15" s="9">
         <v>10.0</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>7.1</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>86</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="D16" s="9">
         <v>6.67</v>
       </c>
       <c r="E16" s="9">
         <v>6.67</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>7.2</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>86</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
       <c r="D17" s="9">
         <v>6.67</v>
       </c>
       <c r="E17" s="9">
         <v>6.67</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>7.3</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>86</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="D18" s="9">
         <v>6.67</v>
       </c>
       <c r="E18" s="9">
         <v>6.67</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>8.1</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>93</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D19" s="9">
         <v>7.5</v>
       </c>
       <c r="E19" s="9">
         <v>7.5</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7">
         <v>8.2</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>93</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="D20" s="9">
         <v>7.5</v>
       </c>
       <c r="E20" s="9">
         <v>7.5</v>
       </c>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7">
         <v>9.1</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>100</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>209</v>
       </c>
       <c r="D21" s="9">
         <v>5.0</v>
       </c>
       <c r="E21" s="9">
         <v>5.0</v>
       </c>
@@ -3666,127 +3665,127 @@
       <c r="A23" s="7">
         <v>9.3</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>100</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D23" s="9">
         <v>5.0</v>
       </c>
       <c r="E23" s="9">
         <v>5.0</v>
       </c>
       <c r="F23" s="7"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="7">
         <v>9.4</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>100</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="D24" s="9">
         <v>5.0</v>
       </c>
       <c r="E24" s="9">
         <v>5.0</v>
       </c>
       <c r="F24" s="7"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="7" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="9"/>
       <c r="E25" s="9">
         <f>SUM(E3:E24)</f>
         <v>180.019999999999953</v>
       </c>
       <c r="F25" s="7" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:Z31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="8" t="s">
+        <v>587</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>588</v>
-      </c>
-[...1 lines deleted...]
-        <v>589</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>3.1</v>
       </c>
       <c r="I1" s="8">
         <v>3.2</v>
       </c>
       <c r="J1" s="8">
         <v>4.1</v>
       </c>
@@ -3811,1016 +3810,1016 @@
       <c r="Q1" s="8">
         <v>7.2</v>
       </c>
       <c r="R1" s="8">
         <v>7.3</v>
       </c>
       <c r="S1" s="8">
         <v>8.1</v>
       </c>
       <c r="T1" s="8">
         <v>8.2</v>
       </c>
       <c r="U1" s="8">
         <v>9.1</v>
       </c>
       <c r="V1" s="8">
         <v>9.2</v>
       </c>
       <c r="W1" s="8">
         <v>9.3</v>
       </c>
       <c r="X1" s="8">
         <v>9.4</v>
       </c>
       <c r="Y1" s="8" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="Z1" s="8" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="7" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
       <c r="Y2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:X2),"")</f>
         <v/>
       </c>
       <c r="Z2" s="7"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" s="7" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="W3" s="7"/>
       <c r="X3" s="7"/>
       <c r="Y3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:X3),"")</f>
         <v/>
       </c>
       <c r="Z3" s="7"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="7" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:X4),"")</f>
         <v/>
       </c>
       <c r="Z4" s="7"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="7" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:X5),"")</f>
         <v/>
       </c>
       <c r="Z5" s="7"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="7" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7"/>
       <c r="X6" s="7"/>
       <c r="Y6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:X6),"")</f>
         <v/>
       </c>
       <c r="Z6" s="7"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="7" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7"/>
       <c r="W7" s="7"/>
       <c r="X7" s="7"/>
       <c r="Y7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:X7),"")</f>
         <v/>
       </c>
       <c r="Z7" s="7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="7" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7"/>
       <c r="W8" s="7"/>
       <c r="X8" s="7"/>
       <c r="Y8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:X8),"")</f>
         <v/>
       </c>
       <c r="Z8" s="7"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="7" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7"/>
       <c r="W9" s="7"/>
       <c r="X9" s="7"/>
       <c r="Y9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:X9),"")</f>
         <v/>
       </c>
       <c r="Z9" s="7"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="7" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7"/>
       <c r="W10" s="7"/>
       <c r="X10" s="7"/>
       <c r="Y10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:X10),"")</f>
         <v/>
       </c>
       <c r="Z10" s="7"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="7" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7"/>
       <c r="W11" s="7"/>
       <c r="X11" s="7"/>
       <c r="Y11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:X11),"")</f>
         <v/>
       </c>
       <c r="Z11" s="7"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="7" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7"/>
       <c r="W12" s="7"/>
       <c r="X12" s="7"/>
       <c r="Y12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:X12),"")</f>
         <v/>
       </c>
       <c r="Z12" s="7"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="7" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7"/>
       <c r="W13" s="7"/>
       <c r="X13" s="7"/>
       <c r="Y13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:X13),"")</f>
         <v/>
       </c>
       <c r="Z13" s="7"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="7" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7"/>
       <c r="W14" s="7"/>
       <c r="X14" s="7"/>
       <c r="Y14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:X14),"")</f>
         <v/>
       </c>
       <c r="Z14" s="7"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="7" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7"/>
       <c r="W15" s="7"/>
       <c r="X15" s="7"/>
       <c r="Y15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:X15),"")</f>
         <v/>
       </c>
       <c r="Z15" s="7"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="7" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7"/>
       <c r="W16" s="7"/>
       <c r="X16" s="7"/>
       <c r="Y16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:X16),"")</f>
         <v/>
       </c>
       <c r="Z16" s="7"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="7" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="V17" s="7"/>
       <c r="W17" s="7"/>
       <c r="X17" s="7"/>
       <c r="Y17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:X17),"")</f>
         <v/>
       </c>
       <c r="Z17" s="7"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="7" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7"/>
       <c r="W18" s="7"/>
       <c r="X18" s="7"/>
       <c r="Y18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:X18),"")</f>
         <v/>
       </c>
       <c r="Z18" s="7"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="7" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7"/>
       <c r="W19" s="7"/>
       <c r="X19" s="7"/>
       <c r="Y19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:X19),"")</f>
         <v/>
       </c>
       <c r="Z19" s="7"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="7" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7"/>
       <c r="W20" s="7"/>
       <c r="X20" s="7"/>
       <c r="Y20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:X20),"")</f>
         <v/>
       </c>
       <c r="Z20" s="7"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="7" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7"/>
       <c r="W21" s="7"/>
       <c r="X21" s="7"/>
       <c r="Y21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:X21),"")</f>
         <v/>
       </c>
       <c r="Z21" s="7"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="7" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7"/>
       <c r="W22" s="7"/>
       <c r="X22" s="7"/>
       <c r="Y22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:X22),"")</f>
         <v/>
       </c>
       <c r="Z22" s="7"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="7" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7"/>
       <c r="W23" s="7"/>
       <c r="X23" s="7"/>
       <c r="Y23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:X23),"")</f>
         <v/>
       </c>
       <c r="Z23" s="7"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="7" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7"/>
       <c r="W24" s="7"/>
       <c r="X24" s="7"/>
       <c r="Y24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:X24),"")</f>
         <v/>
       </c>
       <c r="Z24" s="7"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="7" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7"/>
       <c r="W25" s="7"/>
       <c r="X25" s="7"/>
       <c r="Y25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:X25),"")</f>
         <v/>
       </c>
       <c r="Z25" s="7"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="7" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7"/>
       <c r="W26" s="7"/>
       <c r="X26" s="7"/>
       <c r="Y26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:X26),"")</f>
         <v/>
       </c>
       <c r="Z26" s="7"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="7" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7"/>
       <c r="W27" s="7"/>
       <c r="X27" s="7"/>
       <c r="Y27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:X27),"")</f>
         <v/>
       </c>
       <c r="Z27" s="7"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="7" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7"/>
       <c r="W28" s="7"/>
       <c r="X28" s="7"/>
       <c r="Y28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:X28),"")</f>
         <v/>
       </c>
       <c r="Z28" s="7"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="7" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7"/>
       <c r="W29" s="7"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:X29),"")</f>
         <v/>
       </c>
       <c r="Z29" s="7"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="7" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7"/>
       <c r="W30" s="7"/>
       <c r="X30" s="7"/>
       <c r="Y30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:X30),"")</f>
         <v/>
       </c>
       <c r="Z30" s="7"/>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="7" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7"/>
       <c r="W31" s="7"/>
       <c r="X31" s="7"/>
       <c r="Y31" s="7" t="str">
@@ -9675,427 +9674,427 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>367</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>368</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>369</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>371</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>372</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>375</v>
       </c>
-      <c r="C12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>364</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>381</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>349</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>351</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>353</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>355</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>357</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>230</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>359</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>360</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>361</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>363</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>364</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>387</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>367</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>368</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>389</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>390</v>
-      </c>
-[...1 lines deleted...]
-        <v>391</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>371</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>391</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>364</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>395</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>349</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>351</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>353</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>355</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>357</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>230</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>359</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>360</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>361</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>363</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>364</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>404</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>367</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>368</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>406</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>407</v>
-      </c>
-[...1 lines deleted...]
-        <v>408</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>371</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>368</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>408</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>409</v>
-      </c>
-[...1 lines deleted...]
-        <v>410</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>368</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>410</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>364</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>412</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>413</v>
-      </c>
-[...1 lines deleted...]
-        <v>414</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -10104,446 +10103,446 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D29"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>267</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>415</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>416</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
+        <v>418</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>419</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>420</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>423</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>424</v>
-      </c>
-[...1 lines deleted...]
-        <v>425</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>426</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>427</v>
-      </c>
-[...1 lines deleted...]
-        <v>428</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
+        <v>428</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>429</v>
       </c>
-      <c r="B6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="C7" s="7" t="s">
+        <v>431</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>432</v>
-      </c>
-[...1 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="C8" s="7" t="s">
+        <v>433</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
+        <v>435</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>436</v>
-      </c>
-[...7 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>438</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>441</v>
-      </c>
-[...7 lines deleted...]
-        <v>442</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="C13" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="D13" s="7" t="s">
         <v>443</v>
-      </c>
-[...1 lines deleted...]
-        <v>444</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="C14" s="7" t="s">
+        <v>444</v>
+      </c>
+      <c r="D14" s="7" t="s">
         <v>445</v>
-      </c>
-[...1 lines deleted...]
-        <v>446</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
+        <v>446</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="C15" s="7" t="s">
         <v>447</v>
       </c>
-      <c r="B15" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="7" t="s">
+      <c r="D15" s="7" t="s">
         <v>448</v>
-      </c>
-[...1 lines deleted...]
-        <v>449</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="C16" s="7" t="s">
+        <v>449</v>
+      </c>
+      <c r="D16" s="7" t="s">
         <v>450</v>
-      </c>
-[...1 lines deleted...]
-        <v>451</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="C17" s="7" t="s">
+        <v>451</v>
+      </c>
+      <c r="D17" s="7" t="s">
         <v>452</v>
-      </c>
-[...1 lines deleted...]
-        <v>453</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="7" t="s">
+        <v>453</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="C18" s="7" t="s">
         <v>454</v>
       </c>
-      <c r="B18" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="7" t="s">
+      <c r="D18" s="7" t="s">
         <v>455</v>
-      </c>
-[...1 lines deleted...]
-        <v>456</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="7" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="C19" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="D19" s="7" t="s">
         <v>457</v>
-      </c>
-[...1 lines deleted...]
-        <v>458</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="7" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="D21" s="7" t="s">
         <v>460</v>
-      </c>
-[...7 lines deleted...]
-        <v>461</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="7" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="C22" s="7" t="s">
+        <v>461</v>
+      </c>
+      <c r="D22" s="7" t="s">
         <v>462</v>
-      </c>
-[...1 lines deleted...]
-        <v>463</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="7" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="C23" s="7" t="s">
+        <v>463</v>
+      </c>
+      <c r="D23" s="7" t="s">
         <v>464</v>
-      </c>
-[...1 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="7" t="s">
+        <v>465</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="C24" s="7" t="s">
         <v>466</v>
       </c>
-      <c r="B24" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="7" t="s">
+      <c r="D24" s="7" t="s">
         <v>467</v>
-      </c>
-[...1 lines deleted...]
-        <v>468</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="7" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="C25" s="7" t="s">
+        <v>468</v>
+      </c>
+      <c r="D25" s="7" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="7" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="C26" s="7" t="s">
+        <v>470</v>
+      </c>
+      <c r="D26" s="7" t="s">
         <v>471</v>
-      </c>
-[...1 lines deleted...]
-        <v>472</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="7" t="s">
+        <v>472</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="C27" s="7" t="s">
         <v>473</v>
       </c>
-      <c r="B27" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C27" s="7" t="s">
+      <c r="D27" s="7" t="s">
         <v>474</v>
-      </c>
-[...1 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="7" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="C28" s="7" t="s">
+        <v>475</v>
+      </c>
+      <c r="D28" s="7" t="s">
         <v>476</v>
-      </c>
-[...1 lines deleted...]
-        <v>477</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="7" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="C29" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="D29" s="7" t="s">
         <v>478</v>
-      </c>
-[...1 lines deleted...]
-        <v>479</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>