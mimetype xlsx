--- v0 (2026-05-27)
+++ v1 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>27/05/2026 23:41</t>
+    <t>01/09/2026 14:08</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no tiene decreto propio de Dibujo Artístico I (1º Bach); aplica el RD 243/2022 estatal sin modificaciones.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Dibujo artistico 1</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, la Comunidad de Madrid mantiene íntegramente los 9 criterios de evaluación y los saberes básicos del Real Decreto 243/2022 para Dibujo Artístico I.</t>
   </si>
@@ -1278,266 +1278,267 @@
 6.2: Expresar a través del trazo una visión propia del mundo interior.
 7.1: Proponer distintas soluciones gráficas con diferentes niveles de iconicidad.
 7.2: Seleccionar herramientas y soportes según la intención.
 7.3: Utilizar fundamentos teóricos y prácticos del color.
 7.4: Investigar la presencia de tecnologías digitales.
 9.1: Planificar proyectos gráficos sencillos.
 9.2: Realizar proyectos gráficos en grupo.
 9.3: Analizar dificultades en proyectos compartidos.
 9.4: Identificar posibilidades de desarrollo académico y profesional.</t>
   </si>
   <si>
     <t>CE.5: Expresión de ideas y sentimientos.
 CE.7: Experimentación técnica y digital.
 CE.9: Proyectos colaborativos.</t>
   </si>
   <si>
     <t>Evaluación por pares en el proyecto colaborativo. Presentación final del portfolio digital. Autoevaluación del proceso creativo.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Dibuja Madrid: una mirada expresiva</t>
+    <t>Dibuja Madrid: vídeo-tutorial para redescubrir la ciudad</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un vídeo-diario gráfico sobre el paisaje urbano madrileño</t>
+    <t>Creación colaborativa de tutoriales sobre dibujo del natural en lugares emblemáticos de Madrid</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>En el corazón de Madrid, el alumnado de 1.º de Bachillerato explora el dibujo como herramienta de expresión personal y colectiva. La ciudad ofrece un laboratorio visual único: desde la Gran Vía hasta el Madrid de los Austrias. El reto consiste en capturar la esencia de un espacio elegido a través del dibujo artístico y compartirlo en un vídeo-diario que dialogue con referentes históricos y contemporáneos. Se fomenta el trabajo en equipo, la observación directa y el uso de tecnologías digitales.</t>
+    <t>El centro se encuentra en Madrid. Se propone al alumnado colaborar con el departamento de Turismo del Ayuntamiento (o una asociación cultural) para crear contenidos educativos que promuevan la observación del patrimonio local. El grupo trabajará en equipos para producir una serie de vídeos tutoriales.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos representar la identidad de un espacio madrileño utilizando el dibujo artístico como medio de expresión y comunicación, y difundir nuestro proceso creativo a través de un vídeo documental?</t>
+    <t>Elaborar, en equipos, un vídeo tutorial de 5-7 minutos que muestre el proceso de dibujo del natural de un lugar representativo de Madrid, explicando los recursos gráficos utilizados, y publicarlo en una web colaborativa del aula.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Cuaderno de dibujo, lápices, carboncillo, gomas, difuminos.
-[...4 lines deleted...]
-• Fichas de percepción visual (Gestalt).</t>
+• Material de dibujo: lápices, carboncillo, goma, papel
+• Dispositivos móviles o cámaras para grabar
+• Ordenadores con software de edición (CapCut, OpenShot o similar)
+• Blog del aula o canal de YouTube
+• Ejemplos de vídeos tutoriales de dibujo</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación artística, competencia digital, competencia en comunicación lingüística (narración), conciencia y expresiones culturales (patrimonio de Madrid), competencia personal, social y de aprender a aprender (autoevaluación y trabajo en equipo).</t>
+    <t>Educación patrimonial, expresión artística, competencia digital y trabajo en equipo.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: ¿cómo convertir un lugar de Madrid en un relato gráfico? Visionado de ejemplos de vídeo-diarios artísticos (p.ej., de Guillermo Pérez-Villalta). Lluvia de ideas sobre lugares significativos. Formación de grupos heterogéneos y reparto de roles inicial.</t>
-[...2 lines deleted...]
-    <t>Lista de lugares propuestos por cada grupo y justificación breve.</t>
+    <t>Se presenta el encargo: crear un vídeo-tutorial para el blog de turismo. Se visualizan ejemplos, se debate sobre qué lugares de Madrid merecen ser dibujados y se forman los equipos. Cada equipo elige un lugar.</t>
+  </si>
+  <si>
+    <t>Justificación escrita de la elección del lugar.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Taller de técnicas de dibujo: encaje, proporción, encuadre y perspectiva básica. Prácticas con lápiz y carboncillo sobre el natural (fotografías del lugar elegido). Introducción al dibujo digital con Krita: capas, pinceles y ajustes. Análisis de referentes artísticos: cómo artistas como Antonio López o Luisa Pastor dibujan Madrid.</t>
-[...2 lines deleted...]
-    <t>Ejercicios de encaje y pequeños bocetos digitales.</t>
+    <t>Talleres prácticos: ejercicios de dibujo de elementos urbanos (líneas, formas, claroscuro) y técnicas de grabación y edición sencilla. Se enseña a realizar un storyboard.</t>
+  </si>
+  <si>
+    <t>Ejercicios de dibujo de apuntes del natural realizados en clase.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Salida al lugar elegido (o trabajo sobre fotografías si no es posible) para realizar bocetos in situ. Experimentación con diferentes materiales y técnicas (grafito, tinta, digital). Aplicación de principios de la Gestalt en la composición. Cada miembro del grupo realiza al menos dos estudios previos.</t>
-[...2 lines deleted...]
-    <t>Bocetos y estudios de luz, textura y composición.</t>
+    <t>Salida al lugar elegido (o simulación con fotos de referencia) para dibujar in situ. Se toman fotos y se graban planos. En aula de informática se organiza el material y se inicia el montaje.</t>
+  </si>
+  <si>
+    <t>Dibujos del natural y material grabado.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Realización de los dibujos finales en formato digital (ilustración vectorial o pintura digital). Grabación de narración o entrevista explicando el proceso y las decisiones artísticas. Edición del vídeo-diario: selección de planos, música, créditos. Ensayo de la presentación.</t>
-[...2 lines deleted...]
-    <t>Dibujos digitales finales y borrador del vídeo.</t>
+    <t>Finalización del vídeo: edición, voz en off, subtítulos, y subida al blog o canal. Se redacta una breve entrada de blog explicando el proceso.</t>
+  </si>
+  <si>
+    <t>Vídeo finalizado y entrada del blog.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Proyección de los vídeos en clase. Coevaluación mediante rúbrica con los criterios trabajados. Cada grupo entrega una autoevaluación reflexiva sobre dificultades y aprendizajes. Debate sobre la función del dibujo en la representación de la identidad urbana.</t>
-[...2 lines deleted...]
-    <t>Vídeo finalizado y auto-informe grupal.</t>
+    <t>Visionado conjunto de los vídeos, coevaluación con rúbrica y reflexión individual/grupal sobre dificultades y aprendizajes. Se asigna nivel de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y reflexiones escritas.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Datodibujo: hacer visible lo invisible</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos transformar datos estadísticos de nuestra ciudad en dibujos artísticos que comuniquen una historia o una crítica social?</t>
+    <t>Retrata el Retiro: datos que dibujan el espacio</t>
+  </si>
+  <si>
+    <t>Investigación sobre la percepción del espacio público en el Parque del Retiro</t>
+  </si>
+  <si>
+    <t>El Parque del Retiro, espacio emblemático de Madrid, es visitado por miles de personas. El alumnado de 1º de Bachillerato se convierte en investigador: recogerá datos primarios sobre cómo los visitantes perciben el espacio (sensaciones, elementos destacados, rutas) y los representará artísticamente, creando una obra que comunique esos hallazgos al Ayuntamiento de Madrid.</t>
+  </si>
+  <si>
+    <t>Diseñar y realizar una investigación de campo en el Parque del Retiro: recoger datos sobre la percepción del espacio (mediante encuestas breves o dibujos de observación), analizarlos y producir un mural gráfico que sintetice visualmente los resultados, combinando técnicas de dibujo artístico con representación de datos.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Datos abiertos del Ayuntamiento de Madrid (portal de datos)
-[...12 lines deleted...]
-    <t>Lluvia de ideas en pizarra y elección de un tema de datos por equipo.</t>
+• Encuestas impresas o tabletas para recogida de datos
+• Cuadernos de dibujo y materiales de dibujo (lápices, carboncillo, rotuladores, etc.)
+• Hoja de cálculo o software para procesar datos (Excel o Google Sheets)
+• Papel A1 o cartulinas para mural
+• Cámara de fotos o móvil para registro
+• Acceso a Google Maps Street View (alternativa si no se puede visitar)</t>
+  </si>
+  <si>
+    <t>Educación cívica y social (uso del espacio público, participación ciudadana) y tratamiento de datos (alfabetización estadística).</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: investigar cómo se percibe el espacio en el Retiro. Se reflexiona sobre la relación entre dibujo y datos. Se forman equipos y se lanza la pregunta guía.</t>
+  </si>
+  <si>
+    <t>Anotaciones iniciales sobre percepciones personales del parque.</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes necesarios: técnicas de recogida de datos (encuesta, observación), fundamentos de percepción visual y Gestalt, y ejercicios de representación gráfica de datos simples.</t>
+  </si>
+  <si>
+    <t>Ejercicios de representación de datos con punto, línea y forma.</t>
+  </si>
+  <si>
+    <t>Visita al Parque del Retiro (o trabajo con imágenes si no es posible). Recogen datos reales: encuestas a transeúntes y/o dibujos de observación del espacio. De vuelta en el aula, procesan y analizan los datos.</t>
+  </si>
+  <si>
+    <t>Cuestionarios cumplimentados, bocetos de campo, hoja de datos.</t>
+  </si>
+  <si>
+    <t>Los equipos elaboran el mural gráfico: integran dibujos del parque con representaciones de datos (gráficos, mapas, esquemas). Preparan una breve presentación para la audiencia.</t>
+  </si>
+  <si>
+    <t>Mural terminado y guión de presentación.</t>
+  </si>
+  <si>
+    <t>Exposición de los murales ante la clase (simulando la audiencia real). Coevaluación entre equipos. Autoevaluación individual y asignación de niveles de logro mediante rúbrica.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Galeria abierta: el instituto en 20 miradas</t>
+  </si>
+  <si>
+    <t>Dibujos de autor para transformar los pasillos</t>
+  </si>
+  <si>
+    <t>El instituto quiere renovar la imagen de sus pasillos y zonas comunes, implicando al alumnado en la creación de una colección artística que represente la diversidad y creatividad del centro.</t>
+  </si>
+  <si>
+    <t>Cada grupo de 3-4 estudiantes diseña y realiza una serie de 4-5 dibujos originales que capturen aspectos únicos de la vida del instituto (rincones, personas, actividades) y los componen en una exposición que se inaugurará en el hall del centro durante la jornada de puertas abiertas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Carboncillo, grafito, tinta chin, pinceles, papeles de diferentes texturas
+• Marcos reciclados (se piden con antelación a familias)
+• Paneles expositores del centro o corchos grandes
+• Fichas de planificación grupal
+• Rúbricas de evaluación impresas
+• Reproductor para vídeos demostrativos de técnicas
+• Cámara o móvil para documentar el proceso</t>
+  </si>
+  <si>
+    <t>Educación artística y estética, trabajo en equipo, cuidado del entorno escolar, expresión de emociones y valores.</t>
+  </si>
+  <si>
+    <t>Presentación del encargo: el equipo directivo propone redecorar los pasillos con dibujos del alumnado. Lluvia de ideas sobre rincones, personas y actividades significativas del instituto. Formación de grupos de 3-4 personas y elección del tema de cada grupo.</t>
+  </si>
+  <si>
+    <t>Lista de motivos potenciales y tema elegido por grupo.</t>
+  </si>
+  <si>
+    <t>Talleres prácticos sobre técnicas de dibujo (carboncillo, tinta, grafito) y principios de composición (Gestalt, encuadre, equilibrio). Los estudiantes realizan ejercicios exploratorios de punto, línea, forma y claroscuro, vinculándolos a las intenciones expresivas.</t>
+  </si>
+  <si>
+    <t>Ejercicios técnicos individuales.</t>
   </si>
   <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Talleres prácticos: (1) Elementos básicos del dibujo (punto, línea, textura) y su potencial expresivo. (2) Fundamentos de percepción visual: leyes de Gestalt, ilusiones ópticas. (3) Técnicas de claroscuro y valoración tonal. (4) Introducción al dibujo digital con tabletas. Se relaciona cada saber con cómo podría aplicarse a representar datos (por ejemplo, usar tamaño de punto para densidad de población).</t>
-[...77 lines deleted...]
-    <t>Rúbrica de autoevaluación y coevaluación completada; informe grupal de reflexión.</t>
+    <t>Cada grupo planifica su proyecto: define cronograma, roles (observador, dibujante, rotulador...), realiza bocetos definitivos y selecciona materiales. Producen los dibujos finales, experimentando con la técnica elegida y aplicando los saberes adquiridos.</t>
+  </si>
+  <si>
+    <t>Plan de trabajo grupal y dibujos en proceso.</t>
+  </si>
+  <si>
+    <t>Finalización de los dibujos. Montaje de la exposición: preparación de marcos reciclados, redacción de tarjetas explicativas individuales (intención artística, técnica, proceso) y colocación en paneles del hall. Ensayo de una breve presentación para la inauguración.</t>
+  </si>
+  <si>
+    <t>Dibujos terminados y exposición montada.</t>
+  </si>
+  <si>
+    <t>Inauguración simulada: cada grupo presenta su obra al resto, seguida de coevaluación mediante rúbrica y autoevaluación. Reflexión escrita sobre dificultades y aprendizajes (9.3). Asignación de niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Hoja de coevaluación, autoevaluación y reflexión.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer un álbum físico de obras de diversas culturas con códigos QR a anotaciones digitales y audiodescripciones que contextualicen cada obra en su época y lugar.
 • Crear una línea del tiempo comparativa visual con marcadores táctiles que relacione obras clave con eventos históricos y cambios culturales, destacando usos del dibujo.
 • Facilitar un 'glosario visual' de términos artísticos (ej. claroscuro, perspectiva) con imágenes, diagramas y enlaces a vídeos cortos de técnicas, en formato impreso y digital.</t>
   </si>
@@ -10841,253 +10842,253 @@
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>398</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>399</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>422</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>402</v>
       </c>
       <c r="C23" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="D23" s="7" t="s">
         <v>424</v>
       </c>
-      <c r="D23" s="7" t="s">
+      <c r="E23" s="7" t="s">
         <v>425</v>
-      </c>
-[...1 lines deleted...]
-        <v>426</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>406</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>424</v>
+        <v>403</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>427</v>
-      </c>
-[...1 lines deleted...]
-        <v>428</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>409</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>403</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>428</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>429</v>
-      </c>
-[...1 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>412</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>399</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>430</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>433</v>
-      </c>
-[...1 lines deleted...]
-        <v>434</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>384</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>386</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>388</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>390</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>392</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>233</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>394</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>395</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>396</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>398</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>439</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>440</v>
-      </c>
-[...1 lines deleted...]
-        <v>441</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>402</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>424</v>
+        <v>403</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>442</v>
-      </c>
-[...1 lines deleted...]
-        <v>443</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>406</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>424</v>
+        <v>443</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>444</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>409</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>424</v>
+        <v>403</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>446</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>412</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>399</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>448</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>449</v>
       </c>
     </row>