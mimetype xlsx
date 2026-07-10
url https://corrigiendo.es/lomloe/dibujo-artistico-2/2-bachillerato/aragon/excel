--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:37</t>
+    <t>10/07/2026 20:30</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio; aplica íntegramente el RD 243/2022 de Bachillerato.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Dibujo artistico 2</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, las competencias específicas y criterios de evaluación de Dibujo Artístico II en Aragón son idénticos a los del BOE.</t>
   </si>
@@ -1193,267 +1193,265 @@
 4.1: Usar el dibujo como medio de expresión, experimentando con diferentes materiales.
 5.1: Describir los referentes artísticos presentes en obras contemporáneas.
 5.2: Expresar ideas, opiniones, sentimientos y emociones propios en la práctica artística.
 7.2: Seleccionar y utilizar con destreza las herramientas, medios y soportes.
 7.3: Emplear creativamente las tecnologías digitales en producciones gráficas.
 9.1: Planificar producciones gráficas de forma colaborativa.
 9.2: Realizar proyectos gráficos compartidos respetando aportaciones ajenas.
 9.3: Afrontar con creatividad los retos en la ejecución de proyectos colaborativos.
 9.4: Identificar posibilidades de desarrollo académico y profesional.</t>
   </si>
   <si>
     <t>CE.DA.5
 CE.DA.7
 CE.DA.9</t>
   </si>
   <si>
     <t>Evaluación del proyecto colaborativo (proceso y resultado), autoevaluación y defensa oral de la propuesta artística.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>El trazo que habla: documenta tu proceso creativo</t>
+    <t>El trazo de Saura: dibujar la memoria aragonesa</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>De Goya a tu propio estilo: el dibujo como testimonio artístico en Aragón</t>
+    <t>Un vídeo ensayo para el CDAN de Huesca</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>2º Bachillerato, Dibujo Artístico II, Aragón. Alumnado con conocimientos previos de Dibujo Artístico I. Se busca conectar el patrimonio artístico aragonés (especialmente Goya y la pintura del XIX-XX) con la creación contemporánea a través de un video documental del proceso creativo.</t>
+    <t>El Centro de Arte y Naturaleza (CDAN) de Huesca, que alberga la obra de Antonio Saura y otros artistas contemporáneos, solicita al centro educativo un material audiovisual que muestre cómo el dibujo puede ser una herramienta para reinterpretar el arte aragonés y acercarlo a las nuevas generaciones.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Crear un video documental (5-8 min) en el que se muestre el proceso de elaboración de un dibujo artístico inspirado en una obra o artista del patrimonio aragonés, analizando las decisiones técnicas y expresivas, y reflexionando sobre la función del dibujo como medio de expresión personal.</t>
+    <t>Diseñar y producir un vídeo ensayo colaborativo que analice el uso del dibujo en la obra de Antonio Saura, cree dibujos originales inspirados en su lenguaje gráfico y reflexione sobre la función del dibujo en el arte contemporáneo, dirigido a ser difundido por el CDAN.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Reproductor de video y proyector
-[...5 lines deleted...]
-• Rúbricas de evaluación y dianas de aprendizaje</t>
+• Proyector o pantalla digital
+• Reproducciones de obras de Antonio Saura y otros artistas (digitales o impresas)
+• Materiales de dibujo: lápices, carboncillo, rotuladores, papel variado
+• Dispositivos para grabar y editar vídeo (móviles, cámaras, software gratuito como OpenShot o InShot)
+• Plantillas de guión y storyboard
+• Rúbrica de evaluación</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación patrimonial (valoración del arte aragonés). Competencia digital (edición de video, búsqueda de información). Colaboración y resolución de conflictos (trabajo en equipo). Expresión artística y emocional. Conciencia sobre salidas profesionales vinculadas al dibujo.</t>
+    <t>Educación en patrimonio cultural aragonés, competencia digital y trabajo en equipo.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto 'documenta tu proceso creativo'. Visionado de ejemplos de artistas que muestran su proceso (Timelapses, cortos documentales). Lluvia de ideas sobre referentes aragoneses (Goya, Ramón y Cajal como dibujante, artistas aragoneses del XIX-XX). Formación de grupos y asignación de roles provisionales.</t>
-[...2 lines deleted...]
-    <t>Lista de referentes seleccionados y roles iniciales en el grupo.</t>
+    <t>Se presenta el encargo del CDAN: crear un vídeo ensayo sobre el dibujo en la obra de Antonio Saura. El alumnado visiona un documental breve sobre Saura y realiza una tormenta de ideas en grupos. Se formula la pregunta guía y se acota el reto.</t>
+  </si>
+  <si>
+    <t>Cuaderno con preguntas iniciales y primeras impresiones sobre la obra de Saura.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Sesiones teórico-prácticas: análisis de una obra de Goya (ej. 'El sueño de la razón produce monstruos') aplicando criterio 2.1. Taller de técnicas de dibujo (sombreado, línea, proporción) vinculado a la obra elegida. Introducción a la planificación de proyectos colaborativos: guion, storyboard, cronograma. Investigación guiada sobre el artista referente.</t>
-[...2 lines deleted...]
-    <t>Ficha de análisis (criterio 2.1) y storyboard del video.</t>
+    <t>El alumnado analiza la obra de Saura y otros artistas de los siglos XIX y XX, centrándose en el uso del dibujo. Se trabajan conceptos de línea, tridimensionalidad, color y representación del ser humano. Se realizan ejercicios prácticos de dibujo a partir de reproducciones.</t>
+  </si>
+  <si>
+    <t>Análisis escrito de una obra de Saura y bocetos de ejercicios de línea y mancha.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
+    <t>En grupos, planifican el vídeo: elaboran un guión, storyboard y reparto de tareas. Cada integrante realiza dibujos originales inspirados en Saura (o en otros artistas aragoneses) que integrarán en el vídeo. Se realiza una primera grabación de materiales.</t>
+  </si>
+  <si>
+    <t>Guión y storyboard del vídeo, y dibujos terminados.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Los grupos graban y editan el vídeo ensayo, incluyendo imágenes de las obras analizadas, sus propios dibujos y narración explicativa. Se añaden transiciones y música. Al final se exporta el vídeo.</t>
+  </si>
+  <si>
+    <t>Vídeo terminado.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Visionado de los vídeos en clase, coevaluación entre equipos mediante rúbrica, y asignación individual de niveles de logro a los criterios trabajados. Se recoge feedback del grupo para el CDAN.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Dibujar la mirada de Zaragoza</t>
+  </si>
+  <si>
+    <t>Un estudio visual sobre las preferencias artísticas de nuestro barrio</t>
+  </si>
+  <si>
+    <t>El Ayuntamiento de Zaragoza ha lanzado una convocatoria de jóvenes creadores para reflejar la identidad visual de la ciudad. El alumnado de 2º de Bachillerato, como futuro creador, recoge datos reales sobre gustos artísticos de su entorno (familia, vecinos, comercios) para crear una pieza visual argumentada.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una encuesta sobre preferencias de estilos y motivos artísticos (clásico, moderno, figurativo, abstracto, etc.) a una muestra del barrio, analizar los resultados, y crear una obra visual (lámina o infografía) que represente gráficamente esos datos combinando dibujo y diagramas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantilla de encuesta (papel o Google Forms)
+• Material de dibujo: lápices, rotuladores, acuarelas, papel A2
+• Proyector para ejemplos de infografías artísticas
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía (participación cultural) y competencia digital (tratamiento de datos).</t>
+  </si>
+  <si>
+    <t>Se presenta la convocatoria del Ayuntamiento. El grupo debate sobre la pregunta guía y formula hipótesis sobre los gustos artísticos de su barrio. Se forman equipos de 4 y se asigna el reto: recoger datos primarios mediante encuesta.</t>
+  </si>
+  <si>
+    <t>Hipótesis iniciales anotadas en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Taller de técnicas de dibujo (línea, mancha, color) aplicadas a la representación de datos. Se explica cómo diseñar una encuesta y cómo representar gráficamente frecuencias y porcentajes. Se practica con ejemplos de infografías artísticas.</t>
+  </si>
+  <si>
+    <t>Ejercicios de representación de datos con dibujo (bocetos de gráficos).</t>
+  </si>
+  <si>
+    <t>Salida al barrio (o encuesta digital a familiares/vecinos). Cada equipo recoge al menos 20 respuestas. Vuelta al aula: tabulan, analizan los datos y realizan bocetos de la composición final. El profesor guía la corrección técnica.</t>
+  </si>
+  <si>
+    <t>Hoja de datos tabulados y bocetos de composición.</t>
+  </si>
+  <si>
+    <t>Creación de la lámina infográfica A2: integración de dibujos (observación del entorno, abstracción de datos) y gráficos (barras, sectores). Se cuida la composición, el color y la legibilidad. Preparación de un breve texto explicativo (máximo 100 palabras).</t>
+  </si>
+  <si>
+    <t>Producto final terminado.</t>
+  </si>
+  <si>
+    <t>Exposición de las láminas en el aula. Cada equipo presenta su trabajo, explicando los datos y las decisiones artísticas. Coevaluación con rúbrica y autoevaluación mediante diario. El profesor asigna nivel de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diario de equipo.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Dibujar lo que desaparece</t>
+  </si>
+  <si>
+    <t>Retrato gráfico de un paisaje en transformación</t>
+  </si>
+  <si>
+    <t>El instituto colabora con el Ayuntamiento del municipio, que desea actualizar su archivo gráfico local. Muchas construcciones tradicionales (lavaderos, eras, corrales) están desapareciendo por la despoblación y el abandono. El alumnado debe documentar gráficamente estos espacios antes de que desaparezcan, y donar los dibujos al archivo municipal.</t>
+  </si>
+  <si>
+    <t>Documentar gráficamente un espacio público o privado (con permiso) que esté en proceso de transformación o abandono, mediante dibujos de observación directa y reinterpretación personal, para crear una colección que se entregará al archivo municipal o centro cívico.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Bloques de dibujo A4/A3
+• Lápices de grafito (2B, 4B, 6B), carboncillo, goma moldeable
+• Cámaras o teléfonos para documentar el proceso
+• Proyector para analizar obras de referencia
+• Fichas de encuadre y guías de escalas tonales
+• Rúbrica de evaluación impresa</t>
+  </si>
+  <si>
+    <t>Educación patrimonial, conciencia ecológica (conservación del entorno), competencia ciudadana (colaboración con la administración local).</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo real del Ayuntamiento: actualizar el archivo gráfico local con dibujos de espacios en transformación. Se visita un ejemplo próximo (fotos o salida breve) y se debate la importancia de la memoria visual. Cada equipo elige un espacio de su interés y formula hipótesis sobre su valor patrimonial.</t>
+  </si>
+  <si>
+    <t>Lista de espacios propuestos y breve justificación en el cuaderno de bitácora.</t>
+  </si>
+  <si>
+    <t>Taller de técnicas de dibujo de observación: encajado rápido, proporciones, uso del encuadre (relación con la fotografía), escalas tonales y mancha. Se analizan obras de artistas que han dibujado espacios en transformación (ej. Francisco de Goya, José Caballero, o artistas contemporáneos aragoneses).</t>
+  </si>
+  <si>
+    <t>Ejercicios de encaje y gradaciones tonales en láminas.</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Ejecución del dibujo personal inspirado en el referente aragonés. Grabación del proceso en video (timelapse, planos detalles). Aplicación de saberes de sombreado, proporción, etc. Cada alumno documenta su proceso individualmente. Reuniones de grupo para ajustar el guion del video y resolver problemas técnicos.</t>
-[...133 lines deleted...]
-    <t>Rúbricas completadas; reflexión individual escrita (10 líneas); acta del debate.</t>
+    <t>Salidas para dibujar in situ (o trabajo con fotografías si no es posible). Cada equipo realiza bocetos rápidos y toma notas de luz, texturas y sensaciones. En el aula, desarrollan los dibujos finales seleccionando las mejores composiciones. Se supervisa el progreso y se ofrecen indicaciones personalizadas.</t>
+  </si>
+  <si>
+    <t>Bocetos in situ y fotos del proceso.</t>
+  </si>
+  <si>
+    <t>Finalización de los dibujos (10-12 por equipo). Preparación de la carpeta de entrega: selección, montaje, presentación. Elaboración de un dossier digital con texto explicativo (contexto, intención, referentes) y fotografías del proceso. Ensayo de la presentación oral para la entrega al Ayuntamiento.</t>
+  </si>
+  <si>
+    <t>Dibujos finales montados, dossier digital, guion de presentación.</t>
+  </si>
+  <si>
+    <t>Exposición de los trabajos en el aula o en el espacio municipal (si es posible). Coevaluación entre equipos mediante rúbrica. Autoevaluación individual con diana. Asignación de niveles de logro 1-4 para cada criterio. Discusión final sobre el valor del dibujo como herramienta de memoria.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas, diana de autoevaluación, reflexión escrita.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer el contenido en formatos complementarios: textos explicativos, videos comentados de obras, infografías comparativas y audiodescripciones de obras clave de diversas culturas y épocas.
@@ -9801,418 +9799,418 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>375</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>376</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>377</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>379</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>380</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>381</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>376</v>
       </c>
       <c r="D12" s="7" t="s">
+        <v>383</v>
+      </c>
+      <c r="E12" s="7" t="s">
         <v>384</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>372</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>386</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>357</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>359</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>361</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>363</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>365</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>239</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>367</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>368</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>369</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>371</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>372</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>395</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>375</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>379</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>376</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>399</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>376</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>401</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>372</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>405</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>357</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>359</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>361</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>363</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>365</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>239</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>367</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>368</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>369</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>371</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>372</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>412</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>413</v>
-      </c>
-[...1 lines deleted...]
-        <v>414</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>375</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>376</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>414</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>415</v>
-      </c>
-[...1 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>379</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>380</v>
+        <v>416</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>417</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>376</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>419</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>372</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>421</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>422</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>