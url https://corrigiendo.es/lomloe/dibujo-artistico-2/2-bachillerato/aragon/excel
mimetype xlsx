--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:30</t>
+    <t>01/09/2026 14:07</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio; aplica íntegramente el RD 243/2022 de Bachillerato.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Dibujo artistico 2</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, las competencias específicas y criterios de evaluación de Dibujo Artístico II en Aragón son idénticos a los del BOE.</t>
   </si>