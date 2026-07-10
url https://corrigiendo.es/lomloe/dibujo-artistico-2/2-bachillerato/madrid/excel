--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 18:50</t>
+    <t>10/07/2026 20:30</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid aplica íntegro el currículo estatal del RD 243/2022. No hay añadidos ni modificaciones autonómicas.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Dibujo artistico 2</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, todo el currículo es idéntico al BOE.</t>
   </si>
@@ -1250,267 +1250,267 @@
 1.3: Defender la importancia de la libertad de expresión para la pluralidad cultural y artística.
 2.1: Analizar el lenguaje, las técnicas y procedimientos, la función y la expresividad del dibujo.
 2.2: Explicar de forma razonada la elección del dibujo como herramienta de expresión.
 4.1: Usar el dibujo como medio de expresión, experimentando con diferentes materiales, técnicas y soportes.
 4.2: Comprender la información visual que contiene la figura humana atendiendo a sus proporciones.
 4.4: Analizar la importancia del cuerpo humano en las propuestas artísticas contemporáneas.
 5.1: Describir los referentes artísticos presentes en obras contemporáneas.
 5.2: Expresar ideas, opiniones y emociones propios en la práctica artística.
 6.2: Expresar a través del trazo y del gesto del dibujo una visión propia de la realidad.</t>
   </si>
   <si>
     <t>CE.1: Comprender el dibujo como forma de conocimiento, comunicación y expresión.
 CE.4: Experimentar con diferentes materiales, técnicas y soportes, incluido el propio cuerpo.
 CE.5: Utilizar la práctica del dibujo como medio de expresión de ideas, opiniones, sentimientos y emociones.</t>
   </si>
   <si>
     <t>Carpeta de apuntes rápidos de figura, examen de anatomía aplicada y obra final de libre expresión sobre la identidad.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Expresa Madrid: un vlog de dibujo artístico</t>
+    <t>Madrid dibujado: un viaje visual</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Taller de expresión gráfica digital y creatividad</t>
+    <t>Creación de un vídeo documental sobre la evolución del dibujo en la capital</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Esta SDA se desarrolla en un instituto público de Madrid capital, en la asignatura de Dibujo Artístico II de 2º de Bachillerato. El grupo tiene 25 estudiantes con distintos niveles de destreza. Se busca conectar el dibujo con el entorno urbano y las herramientas digitales.</t>
+    <t>El instituto participa en el programa 'Arte en las aulas' y propone al alumnado de 2º de Bachillerato que elabore un vídeo documental para el canal de YouTube del centro. El vídeo debe mostrar la evolución del dibujo artístico en Madrid, analizando obras de museos y espacios urbanos, y utilizando técnicas de dibujo propias.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Crear un vlog (vídeo-blog) que documente el proceso de realización de un dibujo artístico inspirado en un espacio de Madrid (plaza, calle, edificio), explicando las decisiones técnicas y expresivas, y reflexionando sobre la influencia del entorno en la obra.</t>
+    <t>Investigar, dibujar y documentar la evolución del dibujo en Madrid, produciendo un vídeo creativo que combine obra gráfica propia, análisis de obras de museos y reflexión sobre el lenguaje del dibujo.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Material de dibujo (lápices, carboncillo, tintas, papeles)
-[...4 lines deleted...]
-• Plataforma de vídeo (YouTube privado del centro)</t>
+• Cámaras de teléfonos móviles
+• Software de edición (DaVinci Resolve o similar)
+• Acceso a colecciones digitales del Museo del Prado, Reina Sofía y Museo de Historia de Madrid
+• Material de dibujo: lápices, carboncillo, papel de dibujo
+• Plantillas de storyboard y guion técnico
+• Rúbricas de evaluación</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación emocional al expresar sentimientos a través del dibujo; competencia digital en el uso de herramientas de grabación y edición; conciencia y expresión cultural al valorar el patrimonio urbano de Madrid.</t>
+    <t>Educación patrimonial y competencia digital (creación de contenido audiovisual).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del programa 'Arte en las aulas' y se visionan ejemplos de vídeos documentales artísticos. El alumnado debate sobre la evolución del dibujo en Madrid y formula preguntas iniciales. Se forman equipos de 4-5 personas y se acota el tema (por ejemplo, ejes cronológicos o técnicos).</t>
+  </si>
+  <si>
+    <t>Registro de preguntas iniciales y acuerdos de equipo.</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Sesiones teórico-prácticas sobre la historia del dibujo en Madrid (siglos XIX-XX), técnicas de dibujo (línea, sombreado, color) y análisis de obras relevantes. El alumnado realiza bocetos a partir de obras seleccionadas (p. ej., Goya, Picasso) y ejercicios de memoria visual y retentiva.</t>
+  </si>
+  <si>
+    <t>Cuaderno de artista con bocetos y anotaciones técnicas.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Realizan una investigación de campo (visita virtual a los museos o salida real si es posible) para recopilar información visual y textual. Cada equipo elige las obras que incluirá en el vídeo. Elaboran el storyboard y el guion técnico, decidiendo planos, narración y dibujos propios.</t>
+  </si>
+  <si>
+    <t>Storyboard y guion técnico detallados.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Grabación del vídeo: dibujan en directo, escenifican entrevistas, y montan el material con software de edición. El docente apoya la edición y la expresión oral. Se realiza un primer visionado interno para ajustes.</t>
+  </si>
+  <si>
+    <t>Diario de equipo con registro de tareas y dificultades superadas.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se presenta el reto: crear un vlog artístico inspirado en un espacio de Madrid. Se muestran ejemplos de vlogs de dibujo urbano. Cada estudiante elige un lugar (Plaza Mayor, Gran Vía, etc.) y se anota en un mapa colaborativo digital.</t>
-[...44 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada y texto de autoevaluación.</t>
+    <t>Proyección final de los vídeos al grupo-clase y a la audiencia real (1º Bachillerato vía streaming o en aula). Coevaluación entre equipos y autoevaluación individual mediante rúbricas. Asignación de niveles de logro 1-4 para cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diario reflexivo individual.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
     <t>Dibuja los datos de Madrid</t>
   </si>
   <si>
-    <t>Representación gráfica de realidades urbanas mediante observación y datos</t>
-[...5 lines deleted...]
-    <t>¿Cómo podemos emplear el dibujo artístico para visibilizar los patrones sociales y ambientales de un espacio urbano de Madrid, combinando la observación directa con datos cuantitativos?</t>
+    <t>Una investigación gráfica sobre la percepción del patrimonio urbano</t>
+  </si>
+  <si>
+    <t>El patrimonio arquitectónico de Madrid es rico pero poco documentado desde la perspectiva ciudadana. El alumnado actuará como investigador visual, recogiendo datos primarios (encuestas y observaciones) sobre cómo perciben los vecinos los edificios y espacios de su barrio, y comunicará esos datos mediante infografías dibujadas.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar un estudio de campo sobre la percepción del patrimonio urbano en un barrio de Madrid, recogiendo datos a través de encuestas y dibujos de observación, y comunicar los hallazgos mediante una exposición de infografías que integren dibujo artístico y datos.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Cuadernos de campo (A5), lápices de grafito, carboncillo, gomas, sacapuntas
-[...37 lines deleted...]
-    <t>Grabación de presentaciones orales y rúbricas cumplimentadas.</t>
+• Fichas de encuesta impresas
+• Cuadernos de dibujo A4
+• Lápices, carboncillo, rotuladores, acuarelas
+• Cámara de fotos o móvil para registro
+• Plantilla de infografía
+• Ejemplos de infografías artísticas (descargables de internet)</t>
+  </si>
+  <si>
+    <t>Educación ciudadana (participación vecinal) y competencia digital (tratamiento de datos con hoja de cálculo).</t>
+  </si>
+  <si>
+    <t>Presentación del reto: el Ayuntamiento necesita datos visuales sobre la percepción del patrimonio. Se lanza la pregunta guía. El alumnado se organiza en equipos, elige un barrio de Madrid y diseña un plan de recogida de datos (encuesta y observación).</t>
+  </si>
+  <si>
+    <t>Ficha de plan de investigación y boceto del calendario.</t>
+  </si>
+  <si>
+    <t>Talleres sobre dibujo de memoria (observación y retentiva), perspectiva cónica aplicada al espacio urbano, y técnicas de infografía (combinación de datos numéricos y dibujo). Se analizan ejemplos de dibujo como comunicación de datos (mapas, diagramas).</t>
+  </si>
+  <si>
+    <t>Ejercicios de dibujo de memoria de elementos arquitectónicos y ejercicios de perspectiva.</t>
+  </si>
+  <si>
+    <t>Salida al barrio: aplicación de encuestas a transeúntes y dibujo de observación (anotaciones gráficas del espacio, edificios, texturas). De vuelta en el aula, se analizan los datos (frecuencias, patrones) y se esbozan posibles representaciones gráficas.</t>
+  </si>
+  <si>
+    <t>Datos recogidos en campo (encuestas y bocetos) y análisis preliminar.</t>
+  </si>
+  <si>
+    <t>Elaboración de las infografías finales: combinan dibujos del espacio urbano con gráficos de datos (barras, diagramas) utilizando técnicas de sombreado, color y perspectiva. Preparación de la presentación oral para la asociación vecinal.</t>
+  </si>
+  <si>
+    <t>Infografía final y guión de defensa oral.</t>
+  </si>
+  <si>
+    <t>Presentación a la asociación vecinal (en aula o en la sede). Coevaluación entre equipos. Autoevaluación con diana. Asignación de niveles de logro 1-4 a los criterios evaluados.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Madrid en trazos: un mural colaborativo para el barrio</t>
-[...8 lines deleted...]
-    <t>Crear un mural colectivo que refleje la memoria visual y la identidad del barrio, integrando las aportaciones de vecinos y compañeros, utilizando técnicas de dibujo y pintura mural.</t>
+    <t>Pinta tu barrio, cuenta tu historia</t>
+  </si>
+  <si>
+    <t>Mural colaborativo sobre la identidad de Lavapiés</t>
+  </si>
+  <si>
+    <t>El barrio de Lavapiés, en Madrid, es un espacio multicultural con una rica historia de movimientos sociales y artísticos. Sin embargo, la creciente gentrificación diluye su identidad. La asociación de vecinos solicita un mural que refleje la esencia del barrio y refuerce el sentido de comunidad.</t>
+  </si>
+  <si>
+    <t>Diseñar y ejecutar un mural de gran formato en una pared del barrio (previa autorización) que exprese visualmente la identidad y diversidad de Lavapiés, trabajando en equipo y con la comunidad.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Pintura acrílica de diversos colores
-[...37 lines deleted...]
-    <t>Rúbricas cumplimentadas y reflexión escrita individual.</t>
+• Material de dibujo: carboncillo, lápices, rotuladores, pintura acrílica
+• Soportes: papel de estraza, lienzo, pared autorizada
+• Cámara o móvil para documentar
+• Ordenadores o tabletas para diseño digital opcional
+• Referentes: obras de Muelle, Okuda, Boa Mistura
+• Plantillas de planificación y rúbricas</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía (participación comunitaria, respeto por la diversidad), competencia digital (documentación y difusión), emprendimiento (gestión de un proyecto real).</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la asociación de vecinos. Se realiza una visita al barrio para observar, fotografiar y recoger testimonios. Se debate la identidad del barrio y se formula la pregunta guía.</t>
+  </si>
+  <si>
+    <t>Fotos, notas de campo y reflexiones escritas sobre la identidad del barrio.</t>
+  </si>
+  <si>
+    <t>Se estudian técnicas de muralismo (color, composición, escalado) y referentes artísticos (grafiteros, muralistas madrileños). Se analizan ejemplos de proyectos colaborativos y se aprende a planificar un mural.</t>
+  </si>
+  <si>
+    <t>Ejercicios de composición y color, apuntes sobre referentes.</t>
+  </si>
+  <si>
+    <t>En equipos, se consensúa un diseño unificado, se elabora el plan detallado (tareas, materiales, cronograma) y se prepara la superficie del muro (imprimación, cuadrícula). Se gestionan los permisos con la junta municipal.</t>
+  </si>
+  <si>
+    <t>Plan del proyecto (documento escrito) y boceto final aprobado por la asociación.</t>
+  </si>
+  <si>
+    <t>Se pinta el mural siguiendo el plan, con rotación de roles (dibujo, color, detalles). Se documenta el proceso con fotos y vídeo. Se prepara una inauguración con la comunidad.</t>
+  </si>
+  <si>
+    <t>Fotografías del proceso, mural terminado, invitación a la inauguración.</t>
+  </si>
+  <si>
+    <t>Presentación del mural a la asociación de vecinos (o en el centro si no es posible). Coevaluación entre equipos mediante rúbrica. Cada alumno completa un diario de reflexión sobre su aprendizaje y la experiencia colaborativa.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas, diarios reflexivos, grabación de la presentación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer el contenido en formatos complementarios: textos explicativos, videos comentados de obras, infografías comparativas y audiodescripciones de obras clave de diversas culturas y épocas.
 • Incluir un glosario visual con imágenes de obras, técnicas y contextos históricos, etiquetado con descripciones breves y enlaces a recursos ampliados.
 • Permitir el uso de herramientas digitales de anotación sobre imágenes (Google Arts &amp; Culture, etc.) para que el alumnado pueda marcar y relacionar elementos significativos en las obras.</t>
   </si>
@@ -10451,85 +10451,85 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>393</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>394</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>395</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>397</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>398</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>390</v>
       </c>
       <c r="D12" s="7" t="s">
+        <v>401</v>
+      </c>
+      <c r="E12" s="7" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="C13" s="7" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>405</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
         <v>407</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>408</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>375</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>409</v>
@@ -10585,119 +10585,119 @@
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>242</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>385</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>386</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>387</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>389</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>390</v>
+        <v>404</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>414</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>393</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>398</v>
+        <v>390</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>416</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>397</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>398</v>
+        <v>390</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>418</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>420</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="C26" s="7" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>422</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
         <v>424</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>425</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>375</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>426</v>
@@ -10770,102 +10770,102 @@
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>389</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>390</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>431</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>393</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>433</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>397</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>398</v>
+        <v>394</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>435</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>437</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="C39" s="7" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>439</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>440</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>