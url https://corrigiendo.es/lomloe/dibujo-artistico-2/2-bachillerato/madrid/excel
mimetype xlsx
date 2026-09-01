--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:30</t>
+    <t>01/09/2026 14:07</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid aplica íntegro el currículo estatal del RD 243/2022. No hay añadidos ni modificaciones autonómicas.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Dibujo artistico 2</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, todo el currículo es idéntico al BOE.</t>
   </si>