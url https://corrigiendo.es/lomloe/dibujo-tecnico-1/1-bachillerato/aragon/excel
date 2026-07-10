--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="479">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="478">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Dibujo tecnico 1</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:38</t>
+    <t>10/07/2026 20:31</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no tiene decreto propio para Dibujo Técnico I en 1.º Bachillerato; aplica íntegramente el RD 243/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Dibujo tecnico 1</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantienen exactamente los cinco criterios de evaluación (CE.1 a CE.5) y sus criterios de evaluación asociados según el Real Decreto 243/2022, de 5 de abril, por el que se establecen la ordenación y las enseñanzas mínimas del Bachillerato.</t>
   </si>
@@ -862,269 +862,266 @@
 • Modelado de caja. Operaciones básicas con primitivas.
 • Aplicaciones de trabajo en grupo para conformar piezas complejas a partir de otras más sencillas.</t>
   </si>
   <si>
     <t>3.3: Representar e interpretar elementos básicos en el sistema de planos acotados haciendo uso de sus fun
 3.4: Dibujar elementos en el espacio empleando la perspectiva cónica.
 4.1: Documentar gráficamente objetos sencillos mediante sus vistas acotadas aplicando la normativa UNE e 
 4.2: Utilizar el croquis y el eto como elementos de reflexión en la aproximación e indagación de alternat
 5.1: Crear figuras planas y tridimensionales mediante programas de dibujo vectorial, usando las herramien
 5.2: Recrear virtualmente piezas en tres dimensiones aplicando operaciones algebraicas entre primitivas p</t>
   </si>
   <si>
     <t>CE.DT.4
 CE.DT.5</t>
   </si>
   <si>
     <t>Proyecto final de diseño técnico que combine croquizado manual, planos normalizados y modelo digital 3D.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>De la geometría al modelo 3D: comunica tu diseño técnico</t>
+    <t>La geometría oculta del mudéjar aragonés</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un blog documental sobre el proceso de diseño de una celosía mudéjar</t>
+    <t>Documentación técnica de un arco mudéjar mediante dibujo vectorial y normativa</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Los alumnos de Dibujo Técnico I del IES Ramón y Cajal de Zaragoza reciben el encargo del AMPA de diseñar una celosía decorativa para el patio del instituto, inspirada en el arte mudéjar aragonés. El proyecto se documentará en un blog dirigido a futuros estudiantes de la materia.</t>
+    <t>El grupo recibe el encargo de la Asociación Amigos del Mudéjar Aragonés: elaborar un material divulgativo que muestre la geometría subyacente en un elemento mudéjar (arco, celosía o torre) de un monumento local, con el fin de que visitantes y escolares entiendan la relación entre matemáticas y arte.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo diseñar y documentar el proceso de creación de una celosía decorativa, desde los trazados geométricos hasta el modelo 3D, para que sirva de guía a otros estudiantes?</t>
+    <t>Realizar un video divulgativo (de 5-7 min) que, a partir del croquis y las vistas acotadas normalizadas de un arco mudéjar real, explique las construcciones geométricas (polígonos, tangencias, simetrías) que lo generan, utilizando herramientas de dibujo vectorial 2D/3D para la animación.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Regla, compás, escuadra, cartabón, lápices de durezas variadas
-[...4 lines deleted...]
-• Rúbrica de evaluación del blog</t>
+• Fotografías de arcos mudéjares (p. ej., claustro de Veruela) con escala
+• Cinta métrica y calibre para medir in situ
+• Plantillas de croquis y formatos normalizados (A3)
+• Programa CAD 2D/3D (libre: FreeCAD o web: GeoGebra, Tinkercad)
+• Software de edición de video (OpenShot o similar)
+• Rúbrica de evaluación de criterios</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Expresión oral y escrita (redacción de entradas y vídeos), competencia digital (uso de CAD y blog), conciencia cultural (arte mudéjar aragonés), trabajo en equipo y autonomía personal.</t>
+    <t>Educación patrimonial, competencia digital (creación de video y CAD), y conciencia de la belleza matemática en el arte.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del encargo (AMPA) y del reto. Lluvia de ideas sobre la celosía (motivos mudéjares). Visionado de ejemplos reales de celosías aragonesas. Organización de grupos de trabajo (3-4 personas). Definición del producto blog y criterios de calidad.</t>
-[...2 lines deleted...]
-    <t>Bocetos iniciales y acta de acuerdos del grupo.</t>
+    <t>Se presenta el encargo de la asociación y se muestra un arco mudéjar real (fotos y medidas). El alumnado debate qué geometrías intuye y se formula la pregunta guía. Se forman equipos de 4.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas y preguntas iniciales en el cuaderno de equipo.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
-    <t>4 sesiones</t>
-[...5 lines deleted...]
-    <t>Fichas de ejercicios resueltos y modelo 2D digital preliminar de la celosía.</t>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Talleres prácticos: 1) Construcción de polígonos (cuadrado, octógono) a partir de la circunferencia. 2) Tangencias: recta tangente a circunferencia, empalmes. 3) Escalas y formatos; normas UNE/ISO para acotación. 4) Introducción a CAD 2D (dibujo vectorial de figuras base). El alumnado practica con ejercicios sobre el arco.</t>
+  </si>
+  <si>
+    <t>Ejercicios de construcciones geométricas y acotación normalizada (individual).</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Cada grupo diseña su celosía: bocetos a mano, trazados geométricos precisos, cálculo de escalas, representación diédrica de las vistas principales (alzado, planta, perfil). Modelado 3D en CAD. Documentación fotográfica y de pantallazos para el blog.</t>
-[...2 lines deleted...]
-    <t>Planos diédricos acotados (lápiz), modelo 3D digital y galería de imágenes del proceso.</t>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Cada equipo analiza el arco asignado (fotografía con escala, medidas reales). Realizan bocetos (croquis) de las líneas geométricas que lo componen, determinan las construcciones poligonales y tangencias necesarias, y elaboran un plano acotado completo del arco.</t>
+  </si>
+  <si>
+    <t>Plano acotado digitalizado (PDF) con polígonos y tangencias resueltos.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>2 sesiones</t>
-[...5 lines deleted...]
-    <t>Blog completo (mínimo 5 entradas) con elementos multimedia.</t>
+    <t>Con el plano base, crean animaciones vectoriales (en CAD o similar) que muestren la construcción geométrica paso a paso. Graban un video explicativo: voz en off que describa el proceso, mostrando el croquis, el plano y la animación. Editan el video (5-7 min) con subtítulos y créditos.</t>
+  </si>
+  <si>
+    <t>Video final entregado (o enlace) y guion escrito.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Exposición breve de cada blog (5 min). Coevaluación mediante rúbrica centrada en claridad, precisión técnica y originalidad. Autoevaluación individual de aprendizaje. Debate sobre la utilidad del blog como recurso didáctico. Encuesta anónima sobre la experiencia.</t>
-[...2 lines deleted...]
-    <t>Rúbricas de coevaluación cumplimentadas y reflexión escrita individual.</t>
+    <t>Visionado de los videos en clase. Coevaluación mediante rúbrica por equipos. Cada alumno completa una autoevaluación sobre su contribución y aprendizaje. El profesor asigna niveles de logro 1-4 a cada criterio basándose en los productos (plano, video, guion).</t>
+  </si>
+  <si>
+    <t>Autoevaluaciones y rúbricas de coevaluación cumplimentadas.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Descifra la geometría de un icono aragonés</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos documentar gráficamente y con rigor un elemento del patrimonio aragonés empleando normas técnicas y herramientas digitales, integrando datos históricos y geométricos para su puesta en valor?</t>
+    <t>Documenta la cruz de tu pueblo</t>
+  </si>
+  <si>
+    <t>Levantamiento técnico de una cruz de término en Aragón</t>
+  </si>
+  <si>
+    <t>El ayuntamiento de tu localidad ha recibido una subvención para restaurar la cruz de término, un elemento patrimonial, pero no dispone de planos. Te encargan un levantamiento gráfico completo que sirva de base para la intervención.</t>
+  </si>
+  <si>
+    <t>Realizar el levantamiento geométrico de una cruz de término real, tomando medidas in situ, y elaborar un plano técnico con vistas diédricas y perspectiva axonométrica, normalizado según UNE.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenador con software CAD (FreeCAD, SketchUp, o AutoCAD educativo)
-[...40 lines deleted...]
-    <t>Rúbricas de coevaluación y autoevaluación, diario de aprendizaje, nota del profesor.</t>
+• Plantilla de cajetín A3
+• Normas UNE (resumen)
+• Cinta métrica y regla elipsoidal
+• Fotografías de la cruz (si no se accede)
+• Bloques de papel A3 y material de dibujo
+• Opcional: programa CAD (Tinkercad o LibreCAD)</t>
+  </si>
+  <si>
+    <t>Educación patrimonial y conciencia sobre el cuidado del patrimonio cultural.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del ayuntamiento y la pregunta guía. El alumnado observa fotografías de cruces de término y debate qué información geométrica es necesaria para su reconstrucción.</t>
+  </si>
+  <si>
+    <t>Cuaderno con preguntas y primeras hipótesis sobre las formas.</t>
+  </si>
+  <si>
+    <t>Se trabajan los sistemas de representación (diédrico y axonométrico), la acotación normalizada y el croquis técnico. Se realizan ejercicios de vistas de piezas sencillas.</t>
+  </si>
+  <si>
+    <t>Ejercicios de vistas y acotación de piezas dadas.</t>
+  </si>
+  <si>
+    <t>El alumnado se desplaza a la cruz de término (o utiliza fotos con escala si no es posible). Toman medidas con cinta métrica y regla elipsoidal. Realizan croquis acotados a mano alzada.</t>
+  </si>
+  <si>
+    <t>Hoja de datos y croquis medidos.</t>
+  </si>
+  <si>
+    <t>Con los datos y croquis, elaboran las vistas diédricas (alzado, planta, perfil) y la perspectiva axonométrica en formato A3, aplicando escalas y normas UNE. Opcionalmente usan CAD.</t>
+  </si>
+  <si>
+    <t>Láminas de planos terminadas.</t>
+  </si>
+  <si>
+    <t>Exposición de los planos, coevaluación usando rúbrica. Cada equipo presenta a la clase como si fuera al ayuntamiento. Reflexión sobre el proceso y precisión.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Diseña un mural geométrico para tu instituto</t>
-[...8 lines deleted...]
-    <t>Diseñar y documentar técnicamente una celosía o mural geométrico para un espacio del instituto, aplicando trazados de geometría plana, sistemas de representación (diédrico, axonométrico) y normalización según normas UNE e ISO, de modo que el diseño pueda ser valorado por el Consejo Escolar para su posible ejecución.</t>
+    <t>Diseña el mobiliario de tu plaza</t>
+  </si>
+  <si>
+    <t>Propuesta técnica para un espacio público de Aragón</t>
+  </si>
+  <si>
+    <t>El ayuntamiento de la localidad ha abierto un concurso de ideas para renovar el mobiliario urbano de una plaza emblemática. Los vecinos reclaman elementos más accesibles, duraderos y que armonicen con el entorno. El alumnado de 1.º de Bachillerato actuará como estudio de diseño, elaborando una propuesta técnica realista.</t>
+  </si>
+  <si>
+    <t>Diseñar y documentar técnicamente un elemento de mobiliario urbano (banco modular, papelera, cartel informativo, etc.) para un espacio público real de la localidad, aplicando normas UNE e ISO y herramientas CAD, y presentar la propuesta al ayuntamiento.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Escuadra, cartabón, compás, regla graduada, lápices HB/2H/4H
-[...36 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada y reflexión escrita individual.</t>
+• Cinta métrica o distanciómetro
+• Cuaderno de croquis y lápices
+• Ordenadores con software CAD (SketchUp, FreeCAD o AutoCAD)
+• Plantillas de formatos normalizados (UNE-EN ISO 5457)
+• Ejemplos de mobiliario urbano real (fotos, planos)</t>
+  </si>
+  <si>
+    <t>Educación ambiental (materiales sostenibles), competencia cívica (participación ciudadana) y competencia digital (uso de CAD).</t>
+  </si>
+  <si>
+    <t>Se presenta la convocatoria del ayuntamiento mediante una carta ficticia. Se visita el espacio público elegido (o se analiza mediante fotografías y planos) para identificar necesidades, medidas y condicionantes. Se formula la pregunta guía y se organizan los equipos de diseño.</t>
+  </si>
+  <si>
+    <t>Ficha de análisis del espacio y primeras ideas escritas.</t>
+  </si>
+  <si>
+    <t>Talleres sobre normalización (formatos, escalas, acotación según UNE/ISO) y manejo de software CAD (SketchUp, FreeCAD o similar). Se realizan ejercicios prácticos de vistas, acotación y modelado de piezas simples.</t>
+  </si>
+  <si>
+    <t>Ejercicios de acotación y modelo 3D de una pieza guiada.</t>
+  </si>
+  <si>
+    <t>Cada equipo genera al menos tres alternativas de diseño mediante croquis a mano alzada (evidencia 4.2). Selecciona la más viable y desarrolla los planos acotados (evidencia 4.1) y el modelo 3D completo (evidencia 5.1 y 5.2). Se realizan tutorías intermedias para ajustar errores.</t>
+  </si>
+  <si>
+    <t>Cuaderno de croquis con alternativas, planos acotados finales y archivo CAD del modelo 3D.</t>
+  </si>
+  <si>
+    <t>Elaboración de un póster técnico que incluya renders, planos y una breve memoria descriptiva. Preparación de una presentación oral de 5 minutos para el ayuntamiento (simulación).</t>
+  </si>
+  <si>
+    <t>Póster y guion de la presentación.</t>
+  </si>
+  <si>
+    <t>Defensa de las propuestas ante el resto de la clase (como si fuera el ayuntamiento). Coevaluación entre equipos mediante rúbrica y autoevaluación personal. Se recogen los niveles de logro de cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación y diana de autoevaluación cumplimentadas.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación de la información y los contenidos.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer modelos 3D imprimibles (en formato STL) de estructuras arquitectónicas clásicas y de ingeniería (armaduras, cúpulas) para que el alumnado pueda manipularlos físicamente y relacionar las proyecciones diédricas con el volumen real.
@@ -2268,521 +2265,521 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>191</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>363</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>364</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>367</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>370</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>373</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>376</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>379</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>382</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>383</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>384</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>386</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>389</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>390</v>
-      </c>
-[...1 lines deleted...]
-        <v>391</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>391</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>392</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>393</v>
-      </c>
-[...1 lines deleted...]
-        <v>394</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>394</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>395</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="B7" s="7" t="s">
         <v>398</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="C7" s="7" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>400</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>401</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>404</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>263</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>406</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>407</v>
-      </c>
-[...1 lines deleted...]
-        <v>408</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>160</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>409</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>269</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>412</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>413</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>414</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>415</v>
-      </c>
-[...1 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>417</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>418</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>419</v>
-      </c>
-[...1 lines deleted...]
-        <v>420</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>421</v>
       </c>
-      <c r="C5" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>422</v>
-      </c>
-[...1 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>424</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>425</v>
       </c>
-      <c r="D6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>426</v>
-      </c>
-[...1 lines deleted...]
-        <v>427</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>427</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>413</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>428</v>
       </c>
-      <c r="C7" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>429</v>
-      </c>
-[...1 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>430</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>431</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>432</v>
-      </c>
-[...1 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>433</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>424</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>434</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>436</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>437</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>438</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>439</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>440</v>
-      </c>
-[...1 lines deleted...]
-        <v>441</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="D3" s="9">
         <v>15.0</v>
       </c>
       <c r="E3" s="9">
         <v>15.0</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>2.1</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D4" s="9">
         <v>8.33</v>
       </c>
       <c r="E4" s="9">
         <v>8.33</v>
       </c>
@@ -2900,51 +2897,51 @@
       <c r="A11" s="7">
         <v>3.5</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>131</v>
       </c>
       <c r="D11" s="9">
         <v>5.0</v>
       </c>
       <c r="E11" s="9">
         <v>5.0</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>4.1</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="D12" s="9">
         <v>12.5</v>
       </c>
       <c r="E12" s="9">
         <v>12.5</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>4.2</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>141</v>
       </c>
       <c r="D13" s="9">
         <v>12.5</v>
       </c>
       <c r="E13" s="9">
         <v>12.5</v>
       </c>
@@ -2966,858 +2963,858 @@
       <c r="E14" s="9">
         <v>10.0</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>5.2</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D15" s="9">
         <v>10.0</v>
       </c>
       <c r="E15" s="9">
         <v>10.0</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="9"/>
       <c r="E16" s="9">
         <f>SUM(E3:E15)</f>
         <v>109.98999999999999</v>
       </c>
       <c r="F16" s="7" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Q31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:Q31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" s="8" t="s">
+        <v>445</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>446</v>
-      </c>
-[...1 lines deleted...]
-        <v>447</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>2.1</v>
       </c>
       <c r="E1" s="8">
         <v>2.2</v>
       </c>
       <c r="F1" s="8">
         <v>2.3</v>
       </c>
       <c r="G1" s="8">
         <v>3.1</v>
       </c>
       <c r="H1" s="8">
         <v>3.2</v>
       </c>
       <c r="I1" s="8">
         <v>3.3</v>
       </c>
       <c r="J1" s="8">
         <v>3.4</v>
       </c>
       <c r="K1" s="8">
         <v>3.5</v>
       </c>
       <c r="L1" s="8">
         <v>4.1</v>
       </c>
       <c r="M1" s="8">
         <v>4.2</v>
       </c>
       <c r="N1" s="8">
         <v>5.1</v>
       </c>
       <c r="O1" s="8">
         <v>5.2</v>
       </c>
       <c r="P1" s="8" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="Q1" s="8" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" s="7" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:O2),"")</f>
         <v/>
       </c>
       <c r="Q2" s="7"/>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" s="7" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:O3),"")</f>
         <v/>
       </c>
       <c r="Q3" s="7"/>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" s="7" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:O4),"")</f>
         <v/>
       </c>
       <c r="Q4" s="7"/>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" s="7" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:O5),"")</f>
         <v/>
       </c>
       <c r="Q5" s="7"/>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" s="7" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:O6),"")</f>
         <v/>
       </c>
       <c r="Q6" s="7"/>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" s="7" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:O7),"")</f>
         <v/>
       </c>
       <c r="Q7" s="7"/>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" s="7" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:O8),"")</f>
         <v/>
       </c>
       <c r="Q8" s="7"/>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" s="7" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:O9),"")</f>
         <v/>
       </c>
       <c r="Q9" s="7"/>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" s="7" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:O10),"")</f>
         <v/>
       </c>
       <c r="Q10" s="7"/>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" s="7" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:O11),"")</f>
         <v/>
       </c>
       <c r="Q11" s="7"/>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" s="7" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:O12),"")</f>
         <v/>
       </c>
       <c r="Q12" s="7"/>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" s="7" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:O13),"")</f>
         <v/>
       </c>
       <c r="Q13" s="7"/>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" s="7" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:O14),"")</f>
         <v/>
       </c>
       <c r="Q14" s="7"/>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" s="7" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:O15),"")</f>
         <v/>
       </c>
       <c r="Q15" s="7"/>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" s="7" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:O16),"")</f>
         <v/>
       </c>
       <c r="Q16" s="7"/>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" s="7" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:O17),"")</f>
         <v/>
       </c>
       <c r="Q17" s="7"/>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" s="7" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:O18),"")</f>
         <v/>
       </c>
       <c r="Q18" s="7"/>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" s="7" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:O19),"")</f>
         <v/>
       </c>
       <c r="Q19" s="7"/>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" s="7" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:O20),"")</f>
         <v/>
       </c>
       <c r="Q20" s="7"/>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" s="7" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:O21),"")</f>
         <v/>
       </c>
       <c r="Q21" s="7"/>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" s="7" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:O22),"")</f>
         <v/>
       </c>
       <c r="Q22" s="7"/>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" s="7" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:O23),"")</f>
         <v/>
       </c>
       <c r="Q23" s="7"/>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" s="7" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:O24),"")</f>
         <v/>
       </c>
       <c r="Q24" s="7"/>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" s="7" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:O25),"")</f>
         <v/>
       </c>
       <c r="Q25" s="7"/>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" s="7" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:O26),"")</f>
         <v/>
       </c>
       <c r="Q26" s="7"/>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" s="7" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:O27),"")</f>
         <v/>
       </c>
       <c r="Q27" s="7"/>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" s="7" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:O28),"")</f>
         <v/>
       </c>
       <c r="Q28" s="7"/>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" s="7" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:O29),"")</f>
         <v/>
       </c>
       <c r="Q29" s="7"/>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" s="7" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:O30),"")</f>
         <v/>
       </c>
       <c r="Q30" s="7"/>
     </row>
     <row r="31" spans="1:17">
       <c r="A31" s="7" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:O31),"")</f>
         <v/>
       </c>
       <c r="Q31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="390">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
@@ -7030,68 +7027,68 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>275</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>276</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>277</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>279</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>284</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>286</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>272</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>287</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>288</v>
       </c>
     </row>
@@ -7181,276 +7178,276 @@
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>271</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>272</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>296</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>275</v>
       </c>
       <c r="C23" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="D23" s="7" t="s">
         <v>298</v>
       </c>
-      <c r="D23" s="7" t="s">
+      <c r="E23" s="7" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>279</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>300</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>286</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>272</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>304</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>257</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>259</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>261</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>263</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>265</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>160</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>267</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>268</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>269</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>271</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>272</v>
+        <v>280</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>275</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>279</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>298</v>
+        <v>276</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>272</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>286</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>272</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -7459,278 +7456,278 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>191</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>324</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>325</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>328</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>329</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>331</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>332</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>334</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>335</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>338</v>
       </c>
-      <c r="B6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="C7" s="7" t="s">
+        <v>340</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="C8" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>345</v>
       </c>
-      <c r="B9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="7" t="s">
+      <c r="D9" s="7" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="C10" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
+        <v>351</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>352</v>
-      </c>
-[...7 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="C15" s="7" t="s">
         <v>356</v>
       </c>
-      <c r="B15" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="7" t="s">
+      <c r="D15" s="7" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="C16" s="7" t="s">
+        <v>358</v>
+      </c>
+      <c r="D16" s="7" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="C17" s="7" t="s">
+        <v>360</v>
+      </c>
+      <c r="D17" s="7" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>