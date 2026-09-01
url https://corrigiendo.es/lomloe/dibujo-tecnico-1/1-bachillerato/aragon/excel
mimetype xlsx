--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:31</t>
+    <t>01/09/2026 15:10</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no tiene decreto propio para Dibujo Técnico I en 1.º Bachillerato; aplica íntegramente el RD 243/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Dibujo tecnico 1</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantienen exactamente los cinco criterios de evaluación (CE.1 a CE.5) y sus criterios de evaluación asociados según el Real Decreto 243/2022, de 5 de abril, por el que se establecen la ordenación y las enseñanzas mínimas del Bachillerato.</t>
   </si>