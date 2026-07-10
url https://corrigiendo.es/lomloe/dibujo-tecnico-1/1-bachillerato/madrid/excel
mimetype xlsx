--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="512">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="511">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Dibujo tecnico 1</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 19:13</t>
+    <t>10/07/2026 22:03</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid aplica el currículo estatal de Dibujo Técnico I para 1.º Bachillerato sin modificaciones.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Dibujo tecnico 1</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, la Comunidad de Madrid mantiene íntegramente el currículo de Dibujo Técnico I de 1.º Bachillerato establecido en el Real Decreto 243/2022.</t>
   </si>
@@ -977,269 +977,268 @@
 • Aplicaciones de trabajo en grupo para conformar piezas complejas a partir de otras más sencillas.</t>
   </si>
   <si>
     <t>3.7: Representar e interpretar elementos básicos en el sistema de planos acotados.
 3.8: Dibujar elementos en el espacio empleando el sistema cónico con posiciones relativas.
 4.1: Valorar el dibujo técnico como lenguaje universal y su colaboración en el proceso de producción.
 4.2: Documentar gráficamente objetos sencillos mediante sus vistas acotadas aplicando la normativa UNE e ISO.
 4.3: Utilizar el croquis como elemento de reflexión en la aproximación e indagación de alternativas.
 5.1: Crear figuras planas y tridimensionales mediante programas de dibujo vectorial.
 5.2: Recrear virtualmente piezas en tres dimensiones aplicando operaciones algebraicas entre primitivas.</t>
   </si>
   <si>
     <t>CE.4
 CE.5</t>
   </si>
   <si>
     <t>Proyecto de diseño digital y pruebas escritas sobre normalización y perspectiva cónica.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Del croquis al plano</t>
+    <t>Desvelando la geometría de la Puerta de Alcalá</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Documenta la geometría de un icono arquitectónico madrileño</t>
+    <t>Documentación técnica y video divulgativo para la Comisión de Patrimonio</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Esta SDA se desarrolla en 1º de Bachillerato de la Comunidad de Madrid. Los alumnos, familiarizados con el centro de Madrid, identificarán elementos arquitectónicos cercanos (fachadas, vidrieras, plazas) como fuente de problemas geométricos. Se trabaja la competencia digital al generar un producto final compartible.</t>
+    <t>La Comisión de Patrimonio del distrito de Salamanca necesita recursos divulgativos para acercar la Puerta de Alcalá a la ciudadanía. Solicitan a nuestro alumnado de Dibujo Técnico que elabore un video documental que explique sus proporciones y elementos geométricos, aplicando escalas, vistas normalizadas y modelado CAD.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Crear un vídeo o blog en el que expliques, paso a paso, cómo resolver los problemas gráficos necesarios para representar un elemento decorativo (celosía, vidriera, arco, etc.) inspirado en un edificio emblemático de Madrid, aplicando tangencias, escalas, sistema diédrico y normalización.</t>
+    <t>Documentar gráficamente y explicar en un video el diseño geométrico de la Puerta de Alcalá, aplicando conceptos de geometría plana, escalas, vistas normalizadas y modelado CAD, para que la Comisión de Patrimonio lo use como recurso divulgativo.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con software de dibujo vectorial (Inkscape, AutoCAD educativo) o gratuito (LibreCAD, FreeCAD).
-[...3 lines deleted...]
-• Fotografías de edificios madrileños (descargadas o tomadas por los alumnos).</t>
+• Plantilla de croquis
+• Fotografías de la Puerta de Alcalá
+• Programa CAD (Tinkercad o FreeCAD)
+• Cámara o móvil para grabar
+• Software de edición de video
+• Normas UNE 1-1-1 y 1-1-2 (resumen)
+• Rúbrica de evaluación</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital: edición de vídeo/blog y uso de CAD. Comunicación lingüística: redacción de guion y exposición oral. Conciencia y expresiones culturales: arquitectura madrileña. Emprendimiento: planificación y gestión del proyecto.</t>
+    <t>Educación patrimonial y competencia digital.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se presenta el reto: documentar digitalmente la geometría de un elemento arquitectónico madrileño. Se muestran ejemplos de vídeos técnicos. Cada alumno elige un edificio (p. ej., fachada del Círculo de Bellas Artes, vidriera del Palacio de Cristal). Lluvia de ideas sobre problemas geométricos que aparecen (tangencias, polígonos, escalas). Se forman grupos de 3.</t>
-[...2 lines deleted...]
-    <t>Hoja de registro con el edificio elegido y primeros bocetos del elemento.</t>
+    <t>Se presenta el encargo de la Comisión de Patrimonio mediante un correo o vídeo. El alumnado observa imágenes de la Puerta de Alcalá y debate qué geometrías intuyen. Se formula la pregunta guía y se organizan equipos de 3-4.</t>
+  </si>
+  <si>
+    <t>Cuaderno con ideas iniciales y preguntas sobre el monumento.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
-    <t>4 sesiones</t>
-[...5 lines deleted...]
-    <t>Ejercicios de taller resueltos (láminas).</t>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Talleres prácticos: trazado de triángulos, polígonos, escalas, vistas diédricas y acotación según UNE. Introducción al software CAD (Tinkercad o similar). Se resuelven ejercicios en paralelo al estudio de la Puerta de Alcalá.</t>
+  </si>
+  <si>
+    <t>Ejercicios resueltos de geometría, escalas y acotación.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
+    <t>Cada equipo realiza un croquis a mano alzada de la puerta desde diferentes ángulos, toma medidas aproximadas (con escalas) y elabora los planos normalizados (alzado y planta) con acotación. Inician el modelo 3D en CAD.</t>
+  </si>
+  <si>
+    <t>Croquis y planos en borrador.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Elaboran el guion y storyboard del video, finalizan el modelo CAD y los planos definitivos. Graban la narración y editan el video (pueden usar herramientas como Canva o Movie Maker).</t>
+  </si>
+  <si>
+    <t>Guion del video y versión final del video.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Visionado de los videos en clase. Coevaluación con rúbrica entre equipos y autoevaluación. La comisión de patrimonio (simulada o real) da feedback. Asignación de niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Mide, dibuja, modela: La geometría de tu instituto</t>
+  </si>
+  <si>
+    <t>Documentación técnica de un elemento del centro</t>
+  </si>
+  <si>
+    <t>El instituto desea documentar técnicamente algunos de sus elementos muebles para futuras reparaciones o reposiciones, pero no existe ningún plano.</t>
+  </si>
+  <si>
+    <t>Elaborar la documentación gráfica normalizada de un objeto del instituto (pupitre, silla, taquilla, ventana) a partir de mediciones propias, incluyendo croquis, vistas diédricas acotadas, escalas gráficas y modelo CAD 3D.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Cintas métricas
+• Calibres
+• Papel milimetrado
+• Lápices, reglas, escuadra y cartabón
+• Software CAD (Tinkercad o AutoCAD)
+• Proyector
+• Pizarra</t>
+  </si>
+  <si>
+    <t>Educación para el consumo responsable (reutilización del mobiliario) y competencia digital.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo: documentar un objeto del centro. Se forman equipos, eligen objeto, y plantean qué medidas y vistas necesitan. Se les muestra un ejemplo de dossier técnico.</t>
+  </si>
+  <si>
+    <t>Cuaderno de equipo con hipótesis y plan de trabajo.</t>
+  </si>
+  <si>
+    <t>Talleres de escalas, croquización y fundamentos del sistema diédrico. Prácticas con ejercicios de escalas y proyecciones de piezas sencillas.</t>
+  </si>
+  <si>
+    <t>Ejercicios resueltos de escalas y vistas.</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Los grupos trabajan en su diseño: a partir de fotos del edificio, obtienen medidas, definen la forma, aplican tangencias, escalan, dibujan en diédrico (vistas) y acotan. Se realizan correcciones intermedias. Opcional: boceto en CAD 2D. Se prepara el guion del vídeo o las entradas del blog.</t>
-[...38 lines deleted...]
-    <t>Investiga un problema de movilidad en tu barrio (intersección peligrosa, falta de carril bici, aceras estrechas) y representa gráficamente una propuesta de mejora mediante planos normalizados a escala, vistas acotadas y modelado CAD, para presentarlo a la Junta de Distrito.</t>
+    <t>Los equipos miden el objeto real con cinta métrica y calibre. Realizan croquis acotados a mano alzada y dibujan las vistas diédricas en papel milimetrado, aplicando escala.</t>
+  </si>
+  <si>
+    <t>Croquis y vistas diédricas a mano alzada.</t>
+  </si>
+  <si>
+    <t>Modelan el objeto en software CAD (Tinkercad o similar) y generan planos normalizados con cotas y escalas. Preparan el dossier técnico final.</t>
+  </si>
+  <si>
+    <t>Archivos CAD y planos impresos.</t>
+  </si>
+  <si>
+    <t>Presentación del dossier al equipo directivo (simulada o real). Coevaluación con rúbrica y autoevaluación.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Crea la escultura geométrica de tu barrio</t>
+  </si>
+  <si>
+    <t>Del croquis al modelo CAD</t>
+  </si>
+  <si>
+    <t>La asociación de vecinos de un barrio de Madrid nos ha propuesto diseñar una escultura geométrica para una plaza o espacio público. El centro educativo se convierte en estudio de diseño, y el alumnado debe presentar un proyecto técnico completo.</t>
+  </si>
+  <si>
+    <t>Diseñar una escultura geométrica para un espacio público del barrio, elaborando su representación técnica completa (croquis, planos diédricos acotados, axonométrico, modelo CAD) y presentándola a una audiencia real.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con software CAD (LibreCAD o Fusion360)
-[...94 lines deleted...]
-    <t>Rúbrica cumplimentada, registro de exposición.</t>
+• Ordenadores con software CAD (FreeCAD, SketchUp)
+• Papel, lápiz, reglas, escalímetros
+• Proyector para ejemplos
+• Plantillas de normalización UNE-ISO
+• Tutoriales en vídeo de CAD</t>
+  </si>
+  <si>
+    <t>Educación patrimonial y artística; fomento de la participación ciudadana.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la asociación vecinal. Se muestran ejemplos de esculturas geométricas. Los equipos eligen una plaza de Madrid y comienzan a esbozar ideas.</t>
+  </si>
+  <si>
+    <t>Bocetos iniciales y selección de ubicación.</t>
+  </si>
+  <si>
+    <t>Talleres sobre representación en diédrico, axonométrico, normalización y CAD. Se realizan ejercicios prácticos con formas simples.</t>
+  </si>
+  <si>
+    <t>Ejercicios de representación diédrica y axonométrica.</t>
+  </si>
+  <si>
+    <t>Cada equipo desarrolla el diseño de su escultura: primero croquis, luego planos diédricos (vistas y acotación) y perspectiva axonométrica.</t>
+  </si>
+  <si>
+    <t>Planos diédricos, axonométricos y croquis.</t>
+  </si>
+  <si>
+    <t>Con los planos, se modela la escultura en CAD (FreeCAD o similar). Se preparan las láminas finales con formato normalizado y el dossier técnico. Se ensaya la presentación.</t>
+  </si>
+  <si>
+    <t>Archivo CAD, láminas finales y dossier.</t>
+  </si>
+  <si>
+    <t>Presentación del proyecto ante la asociación simulada. Coevaluación entre equipos. Cada grupo recibe su nivel de logro en cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación de la información y los contenidos.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer modelos 3D imprimibles (en formato STL) de estructuras arquitectónicas clásicas y de ingeniería (armaduras, cúpulas) para que el alumnado pueda manipularlos físicamente y relacionar las proyecciones diédricas con el volumen real.
 • Utilizar applets de geometría dinámica (GeoGebra, Desmos) que permitan variar parámetros (altura de un arco, luz de una viga) y observar en tiempo real cómo cambian las vistas normalizadas y las cotas.
 • Facilitar láminas de trabajo con instrucciones en formato de vídeo corto (2-3 min) que muestren paso a paso la construcción de una perspectiva cónica de un espacio interior, complementadas con la misma lámina en PDF con anotaciones textuales y gráficas.</t>
   </si>
@@ -2386,539 +2385,539 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>223</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>390</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>391</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>394</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>397</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>399</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>400</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>402</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>402</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>403</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>405</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>405</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>406</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>407</v>
-      </c>
-[...1 lines deleted...]
-        <v>408</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>409</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>410</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>412</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>413</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>416</v>
-      </c>
-[...1 lines deleted...]
-        <v>417</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>418</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>419</v>
-      </c>
-[...1 lines deleted...]
-        <v>420</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>421</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>422</v>
-      </c>
-[...1 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="B7" s="7" t="s">
         <v>424</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="C7" s="7" t="s">
         <v>425</v>
-      </c>
-[...1 lines deleted...]
-        <v>426</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>427</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>428</v>
-      </c>
-[...1 lines deleted...]
-        <v>429</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>430</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>295</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>432</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>433</v>
-      </c>
-[...1 lines deleted...]
-        <v>434</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>171</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>435</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>436</v>
-      </c>
-[...1 lines deleted...]
-        <v>437</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>301</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>438</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>439</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>440</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>441</v>
-      </c>
-[...1 lines deleted...]
-        <v>442</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>443</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>444</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>445</v>
-      </c>
-[...1 lines deleted...]
-        <v>446</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>446</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>447</v>
       </c>
-      <c r="C5" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>448</v>
-      </c>
-[...1 lines deleted...]
-        <v>449</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>449</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>450</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>451</v>
       </c>
-      <c r="D6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>452</v>
-      </c>
-[...1 lines deleted...]
-        <v>453</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>453</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>439</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>454</v>
       </c>
-      <c r="C7" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>455</v>
-      </c>
-[...1 lines deleted...]
-        <v>456</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>457</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>458</v>
-      </c>
-[...1 lines deleted...]
-        <v>459</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>450</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>460</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>461</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>463</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>464</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>465</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="D3" s="9">
         <v>7.5</v>
       </c>
       <c r="E3" s="9">
         <v>7.5</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="D4" s="9">
         <v>7.5</v>
       </c>
       <c r="E4" s="9">
         <v>7.5</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D5" s="9">
         <v>3.57</v>
       </c>
       <c r="E5" s="9">
         <v>3.57</v>
       </c>
@@ -2982,105 +2981,105 @@
       <c r="A9" s="7">
         <v>2.5</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D9" s="9">
         <v>3.57</v>
       </c>
       <c r="E9" s="9">
         <v>3.57</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>2.6</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="D10" s="9">
         <v>3.57</v>
       </c>
       <c r="E10" s="9">
         <v>3.57</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>2.7</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D11" s="9">
         <v>3.57</v>
       </c>
       <c r="E11" s="9">
         <v>3.57</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>3.1</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="D12" s="9">
         <v>2.78</v>
       </c>
       <c r="E12" s="9">
         <v>2.78</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>3.2</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="D13" s="9">
         <v>2.78</v>
       </c>
       <c r="E13" s="9">
         <v>2.78</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>3.3</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D14" s="9">
         <v>2.78</v>
       </c>
       <c r="E14" s="9">
         <v>2.78</v>
       </c>
@@ -3090,105 +3089,105 @@
       <c r="A15" s="7">
         <v>3.4</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>132</v>
       </c>
       <c r="D15" s="9">
         <v>2.78</v>
       </c>
       <c r="E15" s="9">
         <v>2.78</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>3.5</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="D16" s="9">
         <v>2.78</v>
       </c>
       <c r="E16" s="9">
         <v>2.78</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>3.6</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="D17" s="9">
         <v>2.78</v>
       </c>
       <c r="E17" s="9">
         <v>2.78</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>3.7</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>144</v>
       </c>
       <c r="D18" s="9">
         <v>2.78</v>
       </c>
       <c r="E18" s="9">
         <v>2.78</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>3.8</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="D19" s="9">
         <v>2.78</v>
       </c>
       <c r="E19" s="9">
         <v>2.78</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7">
         <v>3.9</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D20" s="9">
         <v>2.78</v>
       </c>
       <c r="E20" s="9">
         <v>2.78</v>
       </c>
@@ -3198,51 +3197,51 @@
       <c r="A21" s="7">
         <v>4.1</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D21" s="9">
         <v>8.33</v>
       </c>
       <c r="E21" s="9">
         <v>8.33</v>
       </c>
       <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="7">
         <v>4.2</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="D22" s="9">
         <v>8.33</v>
       </c>
       <c r="E22" s="9">
         <v>8.33</v>
       </c>
       <c r="F22" s="7"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="7">
         <v>4.3</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D23" s="9">
         <v>8.33</v>
       </c>
       <c r="E23" s="9">
         <v>8.33</v>
       </c>
@@ -3264,115 +3263,115 @@
       <c r="E24" s="9">
         <v>10.0</v>
       </c>
       <c r="F24" s="7"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="7">
         <v>5.2</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>164</v>
       </c>
       <c r="D25" s="9">
         <v>10.0</v>
       </c>
       <c r="E25" s="9">
         <v>10.0</v>
       </c>
       <c r="F25" s="7"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="7" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="9"/>
       <c r="E26" s="9">
         <f>SUM(E3:E25)</f>
         <v>110</v>
       </c>
       <c r="F26" s="7" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AA31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
       <c r="A1" s="8" t="s">
+        <v>478</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>479</v>
-      </c>
-[...1 lines deleted...]
-        <v>480</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>2.2</v>
       </c>
       <c r="G1" s="8">
         <v>2.3</v>
       </c>
       <c r="H1" s="8">
         <v>2.4</v>
       </c>
       <c r="I1" s="8">
         <v>2.5</v>
       </c>
       <c r="J1" s="8">
         <v>2.6</v>
       </c>
@@ -3400,1045 +3399,1045 @@
       <c r="R1" s="8">
         <v>3.7</v>
       </c>
       <c r="S1" s="8">
         <v>3.8</v>
       </c>
       <c r="T1" s="8">
         <v>3.9</v>
       </c>
       <c r="U1" s="8">
         <v>4.1</v>
       </c>
       <c r="V1" s="8">
         <v>4.2</v>
       </c>
       <c r="W1" s="8">
         <v>4.3</v>
       </c>
       <c r="X1" s="8">
         <v>5.1</v>
       </c>
       <c r="Y1" s="8">
         <v>5.2</v>
       </c>
       <c r="Z1" s="8" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="AA1" s="8" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" s="7" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
       <c r="Y2" s="7"/>
       <c r="Z2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:Y2),"")</f>
         <v/>
       </c>
       <c r="AA2" s="7"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" s="7" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="W3" s="7"/>
       <c r="X3" s="7"/>
       <c r="Y3" s="7"/>
       <c r="Z3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:Y3),"")</f>
         <v/>
       </c>
       <c r="AA3" s="7"/>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" s="7" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="7"/>
       <c r="Z4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:Y4),"")</f>
         <v/>
       </c>
       <c r="AA4" s="7"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" s="7" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7"/>
       <c r="Z5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:Y5),"")</f>
         <v/>
       </c>
       <c r="AA5" s="7"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="7" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7"/>
       <c r="X6" s="7"/>
       <c r="Y6" s="7"/>
       <c r="Z6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:Y6),"")</f>
         <v/>
       </c>
       <c r="AA6" s="7"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" s="7" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7"/>
       <c r="W7" s="7"/>
       <c r="X7" s="7"/>
       <c r="Y7" s="7"/>
       <c r="Z7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:Y7),"")</f>
         <v/>
       </c>
       <c r="AA7" s="7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" s="7" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7"/>
       <c r="W8" s="7"/>
       <c r="X8" s="7"/>
       <c r="Y8" s="7"/>
       <c r="Z8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:Y8),"")</f>
         <v/>
       </c>
       <c r="AA8" s="7"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" s="7" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7"/>
       <c r="W9" s="7"/>
       <c r="X9" s="7"/>
       <c r="Y9" s="7"/>
       <c r="Z9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:Y9),"")</f>
         <v/>
       </c>
       <c r="AA9" s="7"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" s="7" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7"/>
       <c r="W10" s="7"/>
       <c r="X10" s="7"/>
       <c r="Y10" s="7"/>
       <c r="Z10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:Y10),"")</f>
         <v/>
       </c>
       <c r="AA10" s="7"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" s="7" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7"/>
       <c r="W11" s="7"/>
       <c r="X11" s="7"/>
       <c r="Y11" s="7"/>
       <c r="Z11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:Y11),"")</f>
         <v/>
       </c>
       <c r="AA11" s="7"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" s="7" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7"/>
       <c r="W12" s="7"/>
       <c r="X12" s="7"/>
       <c r="Y12" s="7"/>
       <c r="Z12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:Y12),"")</f>
         <v/>
       </c>
       <c r="AA12" s="7"/>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" s="7" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7"/>
       <c r="W13" s="7"/>
       <c r="X13" s="7"/>
       <c r="Y13" s="7"/>
       <c r="Z13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:Y13),"")</f>
         <v/>
       </c>
       <c r="AA13" s="7"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" s="7" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7"/>
       <c r="W14" s="7"/>
       <c r="X14" s="7"/>
       <c r="Y14" s="7"/>
       <c r="Z14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:Y14),"")</f>
         <v/>
       </c>
       <c r="AA14" s="7"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" s="7" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7"/>
       <c r="W15" s="7"/>
       <c r="X15" s="7"/>
       <c r="Y15" s="7"/>
       <c r="Z15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:Y15),"")</f>
         <v/>
       </c>
       <c r="AA15" s="7"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" s="7" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7"/>
       <c r="W16" s="7"/>
       <c r="X16" s="7"/>
       <c r="Y16" s="7"/>
       <c r="Z16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:Y16),"")</f>
         <v/>
       </c>
       <c r="AA16" s="7"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" s="7" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="V17" s="7"/>
       <c r="W17" s="7"/>
       <c r="X17" s="7"/>
       <c r="Y17" s="7"/>
       <c r="Z17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:Y17),"")</f>
         <v/>
       </c>
       <c r="AA17" s="7"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" s="7" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7"/>
       <c r="W18" s="7"/>
       <c r="X18" s="7"/>
       <c r="Y18" s="7"/>
       <c r="Z18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:Y18),"")</f>
         <v/>
       </c>
       <c r="AA18" s="7"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" s="7" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7"/>
       <c r="W19" s="7"/>
       <c r="X19" s="7"/>
       <c r="Y19" s="7"/>
       <c r="Z19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:Y19),"")</f>
         <v/>
       </c>
       <c r="AA19" s="7"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" s="7" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7"/>
       <c r="W20" s="7"/>
       <c r="X20" s="7"/>
       <c r="Y20" s="7"/>
       <c r="Z20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:Y20),"")</f>
         <v/>
       </c>
       <c r="AA20" s="7"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" s="7" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7"/>
       <c r="W21" s="7"/>
       <c r="X21" s="7"/>
       <c r="Y21" s="7"/>
       <c r="Z21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:Y21),"")</f>
         <v/>
       </c>
       <c r="AA21" s="7"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="7" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7"/>
       <c r="W22" s="7"/>
       <c r="X22" s="7"/>
       <c r="Y22" s="7"/>
       <c r="Z22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:Y22),"")</f>
         <v/>
       </c>
       <c r="AA22" s="7"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" s="7" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7"/>
       <c r="W23" s="7"/>
       <c r="X23" s="7"/>
       <c r="Y23" s="7"/>
       <c r="Z23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:Y23),"")</f>
         <v/>
       </c>
       <c r="AA23" s="7"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" s="7" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7"/>
       <c r="W24" s="7"/>
       <c r="X24" s="7"/>
       <c r="Y24" s="7"/>
       <c r="Z24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:Y24),"")</f>
         <v/>
       </c>
       <c r="AA24" s="7"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" s="7" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7"/>
       <c r="W25" s="7"/>
       <c r="X25" s="7"/>
       <c r="Y25" s="7"/>
       <c r="Z25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:Y25),"")</f>
         <v/>
       </c>
       <c r="AA25" s="7"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" s="7" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7"/>
       <c r="W26" s="7"/>
       <c r="X26" s="7"/>
       <c r="Y26" s="7"/>
       <c r="Z26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:Y26),"")</f>
         <v/>
       </c>
       <c r="AA26" s="7"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" s="7" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7"/>
       <c r="W27" s="7"/>
       <c r="X27" s="7"/>
       <c r="Y27" s="7"/>
       <c r="Z27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:Y27),"")</f>
         <v/>
       </c>
       <c r="AA27" s="7"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" s="7" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7"/>
       <c r="W28" s="7"/>
       <c r="X28" s="7"/>
       <c r="Y28" s="7"/>
       <c r="Z28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:Y28),"")</f>
         <v/>
       </c>
       <c r="AA28" s="7"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" s="7" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7"/>
       <c r="W29" s="7"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="7"/>
       <c r="Z29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:Y29),"")</f>
         <v/>
       </c>
       <c r="AA29" s="7"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" s="7" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7"/>
       <c r="W30" s="7"/>
       <c r="X30" s="7"/>
       <c r="Y30" s="7"/>
       <c r="Z30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:Y30),"")</f>
         <v/>
       </c>
       <c r="AA30" s="7"/>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" s="7" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7"/>
       <c r="W31" s="7"/>
       <c r="X31" s="7"/>
       <c r="Y31" s="7"/>
@@ -9210,427 +9209,427 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>307</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>308</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>309</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>311</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>312</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>315</v>
       </c>
-      <c r="C12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>316</v>
-      </c>
-[...4 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>289</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>291</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>293</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>295</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>297</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>171</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>299</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>300</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>301</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>303</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>307</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>311</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>308</v>
+        <v>331</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>332</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>316</v>
+        <v>331</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>334</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>289</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>291</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>293</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>295</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>297</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>171</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>299</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>300</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>301</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>303</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>316</v>
+        <v>304</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>307</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>308</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>311</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>312</v>
+        <v>331</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>316</v>
+        <v>331</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>351</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -9639,278 +9638,278 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>223</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>356</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>357</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>360</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>363</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>366</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="C6" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="C7" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="C8" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="C9" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="C10" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="C15" s="7" t="s">
+        <v>383</v>
+      </c>
+      <c r="D15" s="7" t="s">
         <v>384</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="C16" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="D16" s="7" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="C17" s="7" t="s">
+        <v>387</v>
+      </c>
+      <c r="D17" s="7" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>