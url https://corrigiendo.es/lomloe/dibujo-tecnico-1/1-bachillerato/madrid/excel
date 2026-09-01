--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 22:03</t>
+    <t>01/09/2026 15:10</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid aplica el currículo estatal de Dibujo Técnico I para 1.º Bachillerato sin modificaciones.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Dibujo tecnico 1</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, la Comunidad de Madrid mantiene íntegramente el currículo de Dibujo Técnico I de 1.º Bachillerato establecido en el Real Decreto 243/2022.</t>
   </si>