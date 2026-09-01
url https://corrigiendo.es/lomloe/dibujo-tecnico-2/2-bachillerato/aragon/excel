--- v0 (2026-05-26)
+++ v1 (2026-09-01)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="465">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="464">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Dibujo tecnico 2</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 19:55</t>
+    <t>01/09/2026 14:07</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no tiene decreto propio para Dibujo Técnico II (2º Bachillerato); aplica íntegramente el RD 243/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Dibujo tecnico 2</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantiene el currículo del BOE sin añadidos ni modificaciones.</t>
   </si>
@@ -789,272 +789,265 @@
   <si>
     <t>Proyecto final colaborativo: Diseño y documentación técnica de un objeto industrial sostenible o una cubierta arquitectónica.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Sistema de planos acotados. Resolución de problemas de cubiertas sencillas. Representación de perfiles o secciones de terreno a partir de sus curvas de nivel.
 • Representación de cuerpos y piezas industriales sencillas. Croquis y planos de taller. Cortes, secciones y roturas. Perspectivas normalizadas.
 • Diseño, ecología y sostenibilidad.
 • Proyectos en colaboración. Elaboración de la documentación gráfica de un proyecto ingenieril o arquitectónico sencillo.
 • Planos de montaje sencillos. Elaboración e interpretación.</t>
   </si>
   <si>
     <t>3.4: Desarrollar proyectos gráficos sencillos mediante el sistema de planos acotados.
 4.1: Elaborar la documentación gráfica apropiada a proyectos de diferentes campos, formalizando y definie</t>
   </si>
   <si>
     <t>Dossier de proyecto técnico que incluya croquis, planos normalizados de taller y montaje, y resolución de cubiertas.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Desvela la curva oculta del Pabellón Puente</t>
+    <t>Descifrando la Aljafería: geometría mudéjar en vídeo</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Modelado CAD y análisis geométrico de una obra maestra contemporánea</t>
+    <t>Documentación técnica y comunicación digital del patrimonio aragonés</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>El Pabellón Puente de Zaragoza, diseñado por Zaha Hadid para la Expo 2008, es un ejemplo de arquitectura paramétrica con formas curvas complejas. Los estudiantes se convertirán en analistas geométricos para desentrañar sus líneas maestras y difundir su diseño.</t>
+    <t>El centro se encuentra en Aragón, comunidad con un rico patrimonio mudéjar (Palacio de la Aljafería, Catedral de Teruel, etc.). La asociación de vecinos o el área de turismo local demanda materiales divulgativos que expliquen la geometría de estos elementos para poner en valor el patrimonio. Se plantea crear un vídeo-tutorial que muestre el proceso de dibujo técnico detrás de un arco o mosaico representativo.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo reconstruir digitalmente la geometría del perfil curvo del Pabellón Puente utilizando operaciones geométricas planas y herramientas CAD?</t>
+    <t>Realizar un vídeo-tutorial (5-7 minutos) que documente, mediante dibujos técnicos a mano alzada, sistema diédrico y modelado CAD, la construcción geométrica de un elemento mudéjar (arco, capitel o mosaico) del Palacio de la Aljafería, siguiendo la normativa UNE/ISO, y dirigido a la Asociación de Amigos del Mudéjar Aragonés.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Software CAD: Fusion 360 o QCAD
-[...6 lines deleted...]
-• Cuaderno de campo del alumno</t>
+• Fotografías y ortofotos del Palacio de la Aljafería (web oficial y Google Arts &amp; Culture)
+• Plantillas de normalización (UNE/ISO) y ejemplo de cuadro de rotulación
+• Software CAD: AutoCAD, Fusion 360 o Tinkercad (gratuito)
+• Cámara/webcam o grabación de pantalla (OBS Studio o similar)
+• Editor de vídeo (Shotcut, DaVinci Resolve o app móvil)
+• Rúbrica de evaluación impresa o en formulario digital</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (uso de CAD y edición de vídeo), competencia en conciencia y expresiones culturales (patrimonio aragonés), competencia matemática (operaciones geométricas), competencia personal y social (trabajo en equipo, gestión del tiempo).</t>
+    <t>Educación patrimonial, competencia digital y emprendimiento (difusión cultural).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del Pabellón Puente mediante imágenes y vídeos. Lluvia de ideas sobre las formas geométricas observadas. Planteamiento del reto y formación de equipos. Asignación de roles (coordinador, analista, modelador, editor).</t>
-[...2 lines deleted...]
-    <t>Preguntas iniciales en Padlet sobre los elementos geométricos detectados.</t>
+    <t>Se presenta el reto mediante la visita virtual al Palacio de la Aljafería y la noticia de que la Asociación de Amigos del Mudéjar ha solicitado material divulgativo. El alumnado debate qué elementos podrían ser de interés y anota hipótesis sobre su construcción geométrica. Se define la pregunta guía y se forman equipos de 3-4. Cada equipo elige un elemento (arco de herradura, capitel de mocárabes, estrella de lacería).</t>
+  </si>
+  <si>
+    <t>Cuaderno de equipo con hipótesis y selección del elemento.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Talleres prácticos sobre: 1) transformaciones geométricas (giro, simetría, homotecia); 2) tangencias y potencia; 3) curvas cónicas (elipse, parábola); 4) modelado básico en CAD. Los estudiantes resuelven ejercicios de lápiz y papel y en CAD.</t>
-[...2 lines deleted...]
-    <t>Ejercicios resueltos correctamente (rúbrica de precisión).</t>
+    <t>Sesiones prácticas guiadas: abatimiento de planos para obtener la forma real del arco, representación en diédrico del elemento elegido (vistas y secciones), nociones de perspectivas axonométricas y cónica, y fundamentos de CAD (modelado y extracción de vistas). Se trabaja con ejercicios específicos sobre figuras poligonales y curvas, tangencias y cónicas si aparecen (los arcos mudéjares suelen ser de herradura que combinan tramos circulares).</t>
+  </si>
+  <si>
+    <t>Ejercicios resueltos de abatimiento, diédrico y perspectivas a mano alzada.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
+    <t>Cada equipo aplica los saberes a su elemento: realiza los abatimientos necesarios, dibuja las vistas completas en diédrico (incluyendo cortes si procede), modela la pieza en CAD y genera perspectivas. Se enfatiza la precisión y el cumplimiento de normas UNE/ISO. El profesor guía y resuelve dudas técnicas.</t>
+  </si>
+  <si>
+    <t>Planos diédricos a mano (o digitalizados) y archivo CAD.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Elaboración del vídeo-tutorial: guión, grabación de pantalla del CAD, narración explicativa del proceso geométrico y edición. Se integran los dibujos técnicos y el modelo CAD. Se prepara un cartel o thumbnail para la difusión. El vídeo debe ser comprensible para una audiencia no técnica.</t>
+  </si>
+  <si>
+    <t>Guión escrito y vídeo final.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Visionado de los vídeos en clase, coevaluación con la rúbrica entre equipos y autoevaluación individual. Se asignan niveles de logro 1-4 para cada criterio. Se recoge feedback del grupo y se discute cómo mejorar la comunicación. El vídeo se envía a la asociación real (simulado por el profesor) y se publica con su permiso.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Midiendo el patrimonio: geometría de un ventanal aragonés</t>
+  </si>
+  <si>
+    <t>Documentación gráfica y análisis de un elemento arquitectónico local</t>
+  </si>
+  <si>
+    <t>La asociación de vecinos del casco histórico ha solicitado al instituto ayuda para elaborar un catálogo gráfico de elementos arquitectónicos singulares de la localidad. Se precisa documentación técnica precisa que sirva para futuras restauraciones.</t>
+  </si>
+  <si>
+    <t>Tomar medidas reales de un elemento arquitectónico elegido, analizar su estructura geométrica, y elaborar un dossier técnico con planos acotados, perspectivas axonométrica y cónica, y un análisis de la evolución de sus formas, todo realizado con software CAD.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Cinta métrica, distanciómetro, cámara de fotos
+• Software CAD (AutoCAD, FreeCAD, SketchUp, etc.)
+• Plantilla de croquis y ficha de campo
+• Tutoriales de perspectivas y CAD
+• Ejemplos de dossieres técnicos de patrimonio</t>
+  </si>
+  <si>
+    <t>Educación patrimonial, uso responsable de tecnologías digitales, trabajo en equipo y comunicación científica.</t>
+  </si>
+  <si>
+    <t>Se presenta la petición de la asociación de vecinos. Se visionan ejemplos de documentación gráfica de patrimonio. Cada equipo elige un elemento arquitectónico de su localidad (ventanal, portada, escalera, etc.) y formula hipótesis sobre su geometría y evolución histórica.</t>
+  </si>
+  <si>
+    <t>Ficha de selección del elemento con hipótesis iniciales.</t>
+  </si>
+  <si>
+    <t>Taller sobre técnicas de perspectiva axonométrica y cónica, con ejercicios prácticos. Repaso de sistema diédrico para obtener verdaderas magnitudes mediante abatimientos y giros. Introducción al uso de CAD para la creación de planos y perspectivas.</t>
+  </si>
+  <si>
+    <t>Ejercicios de perspectiva y CAD realizados en clase.</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Cada equipo analiza una parte del perfil del puente (pilar, tablero, tirantes). Aplican las técnicas adquiridas para construir la geometría en CAD, documentando pasos. El coordinador supervisa el avance.</t>
-[...35 lines deleted...]
-    <t>Obtener datos métricos fiables de la fachada principal de la Basílica del Pilar a partir de fotografías y mediciones directas (o simuladas con referencias conocidas), y reconstruirla geométricamente en un plano CAD que incluya curvas cónicas, tangencias y abatimientos, generando un informe técnico-didáctico para la asociación.</t>
+    <t>Salida al lugar para tomar medidas reales del elemento (con cinta métrica, distanciómetro, etc.). De vuelta en el aula, procesan los datos: croquis acotado, cálculo de verdaderas magnitudes, y comienzan a dibujar en CAD las vistas diédricas y las perspectivas.</t>
+  </si>
+  <si>
+    <t>Hoja de datos de campo, croquis acotado, archivos CAD en proceso.</t>
+  </si>
+  <si>
+    <t>Finalizan el dossier técnico: incluyen los planos, las perspectivas, el análisis geométrico-histórico (criterio 1.1) y una memoria del proceso. Preparan una presentación para la asociación (digital o impresa).</t>
+  </si>
+  <si>
+    <t>Dossier técnico completo en formato digital y presentación.</t>
+  </si>
+  <si>
+    <t>Presentación simulada ante un jurado formado por otros equipos y el docente, que actúa como representante de la asociación. Coevaluación mediante rúbrica entre equipos y autoevaluación. Asignación de niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Marquesina bioclimática: diseño geométrico para tu instituto</t>
+  </si>
+  <si>
+    <t>Proyecto de impacto comunitario con planos, modelo CAD y maqueta</t>
+  </si>
+  <si>
+    <t>La entrada del instituto carece de cubierta; los alumnos y profesores se mojan los días de lluvia y sufren el sol en esperas. La dirección ha solicitado propuestas para una marquesina funcional y estética, que integre conceptos geométricos del Dibujo Técnico II y pueda ser evaluada por su viabilidad técnica.</t>
+  </si>
+  <si>
+    <t>Diseñar una marquesina para la entrada del instituto, aplicando tangencias, cónicas, sistema diédrico, perspectivas y normas UNE, y documentar el diseño mediante croquis, planos acotados y un modelo CAD, para defenderlo ante la comunidad educativa.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Fotografías de la fachada de la Basílica del Pilar (suministradas por el profesor, con escala de referencia conocida).
-[...97 lines deleted...]
-    <t>Rúbricas cumplimentadas, reflexión escrita.</t>
+• Plantillas de láminas DIN-A3
+• Lápices, escuadra, cartabón, compás
+• Ordenadores con software CAD (FreeCAD o TinkerCAD)
+• Ejemplos de planos normalizados
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación ambiental (sostenibilidad, materiales reciclables) y emprendimiento (presentación a una audiencia real).</t>
+  </si>
+  <si>
+    <t>Se presenta el problema: la entrada del instituto sin cubierta. Se ven fotos de marquesinas reales. Se lanza la pregunta guía. Los equipos debaten y esbozan ideas iniciales en su cuaderno.</t>
+  </si>
+  <si>
+    <t>Anotaciones y bocetos iniciales en el cuaderno.</t>
+  </si>
+  <si>
+    <t>Talleres sobre tangencias, cónicas, diédrico (abatimientos, giros, cambios de plano), perspectivas y normalización. Se alternan explicaciones con ejercicios prácticos guiados.</t>
+  </si>
+  <si>
+    <t>Ejercicios de clase resueltos y corregidos.</t>
+  </si>
+  <si>
+    <t>Cada equipo desarrolla el diseño: planta, alzados, secciones en diédrico; resuelven tangencias y cónicas; aplican transformaciones; dibujan perspectivas. El docente guía y resuelve dudas.</t>
+  </si>
+  <si>
+    <t>Proceso gráfico (láminas con trazados, métodos empleados).</t>
+  </si>
+  <si>
+    <t>Pasan a limpio los planos en papel (con normas UNE) y los modelan en CAD. Preparan presentación oral de 5-7 minutos. El producto final incluye también una maqueta o render.</t>
+  </si>
+  <si>
+    <t>Planos finales, archivo CAD, maqueta/render y guión de la presentación.</t>
+  </si>
+  <si>
+    <t>Exposición ante el equipo directivo y AMPA (o simulación). Coevaluación entre equipos y autoevaluación mediante rúbrica. El docente asigna niveles de logro 1-4 para cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas, grabación o notas de la presentación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Ofrecer múltiples formas de representación del contenido (percepción, lenguaje y símbolos, comprensión).</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Presentar el mismo elemento arquitectónico o de ingeniería mediante planos 2D, modelo 3D interactivo (SketchUp o Blender), maqueta física y fotografía de realidad aumentada para que el alumnado compare formatos.
@@ -2216,521 +2209,521 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>172</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>346</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>347</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>350</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>353</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>356</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>358</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>359</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>362</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>365</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>366</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>369</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>372</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>375</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>378</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>243</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>380</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>381</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>382</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>383</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>384</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>386</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="B10" s="7" t="s">
         <v>389</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="C10" s="7" t="s">
         <v>390</v>
-      </c>
-[...1 lines deleted...]
-        <v>391</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>151</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>392</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>393</v>
-      </c>
-[...1 lines deleted...]
-        <v>394</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>249</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>395</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>396</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>397</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>399</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>400</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>401</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>404</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>405</v>
       </c>
-      <c r="D5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>400</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>408</v>
       </c>
-      <c r="C6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>409</v>
-      </c>
-[...1 lines deleted...]
-        <v>410</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>410</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>411</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>412</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>413</v>
-      </c>
-[...1 lines deleted...]
-        <v>414</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>414</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>415</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>416</v>
-      </c>
-[...1 lines deleted...]
-        <v>417</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>418</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>419</v>
-      </c>
-[...1 lines deleted...]
-        <v>420</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>421</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>422</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>423</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>424</v>
-      </c>
-[...1 lines deleted...]
-        <v>425</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="D3" s="9">
         <v>15.0</v>
       </c>
       <c r="E3" s="9">
         <v>15.0</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>2.1</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D4" s="9">
         <v>8.33</v>
       </c>
       <c r="E4" s="9">
         <v>8.33</v>
       </c>
@@ -2794,51 +2787,51 @@
       <c r="A8" s="7">
         <v>3.2</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D8" s="9">
         <v>5.0</v>
       </c>
       <c r="E8" s="9">
         <v>5.0</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.3</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="D9" s="9">
         <v>5.0</v>
       </c>
       <c r="E9" s="9">
         <v>5.0</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.4</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D10" s="9">
         <v>5.0</v>
       </c>
       <c r="E10" s="9">
         <v>5.0</v>
       </c>
@@ -2848,822 +2841,822 @@
       <c r="A11" s="7">
         <v>3.5</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D11" s="9">
         <v>5.0</v>
       </c>
       <c r="E11" s="9">
         <v>5.0</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>4.1</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="D12" s="9">
         <v>25.0</v>
       </c>
       <c r="E12" s="9">
         <v>25.0</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>5.1</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="D13" s="9">
         <v>25.0</v>
       </c>
       <c r="E13" s="9">
         <v>25.0</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9">
         <f>SUM(E3:E13)</f>
         <v>114.98999999999999</v>
       </c>
       <c r="F14" s="7" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:O31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="8" t="s">
+        <v>431</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>432</v>
-      </c>
-[...1 lines deleted...]
-        <v>433</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>2.1</v>
       </c>
       <c r="E1" s="8">
         <v>2.2</v>
       </c>
       <c r="F1" s="8">
         <v>2.3</v>
       </c>
       <c r="G1" s="8">
         <v>3.1</v>
       </c>
       <c r="H1" s="8">
         <v>3.2</v>
       </c>
       <c r="I1" s="8">
         <v>3.3</v>
       </c>
       <c r="J1" s="8">
         <v>3.4</v>
       </c>
       <c r="K1" s="8">
         <v>3.5</v>
       </c>
       <c r="L1" s="8">
         <v>4.1</v>
       </c>
       <c r="M1" s="8">
         <v>5.1</v>
       </c>
       <c r="N1" s="8" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="O1" s="8" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" s="7" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:M2),"")</f>
         <v/>
       </c>
       <c r="O2" s="7"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="7" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:M3),"")</f>
         <v/>
       </c>
       <c r="O3" s="7"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="7" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:M4),"")</f>
         <v/>
       </c>
       <c r="O4" s="7"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="7" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:M5),"")</f>
         <v/>
       </c>
       <c r="O5" s="7"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="7" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:M6),"")</f>
         <v/>
       </c>
       <c r="O6" s="7"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="7" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:M7),"")</f>
         <v/>
       </c>
       <c r="O7" s="7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="7" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:M8),"")</f>
         <v/>
       </c>
       <c r="O8" s="7"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="7" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:M9),"")</f>
         <v/>
       </c>
       <c r="O9" s="7"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="7" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:M10),"")</f>
         <v/>
       </c>
       <c r="O10" s="7"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="7" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:M11),"")</f>
         <v/>
       </c>
       <c r="O11" s="7"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="7" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:M12),"")</f>
         <v/>
       </c>
       <c r="O12" s="7"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="7" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:M13),"")</f>
         <v/>
       </c>
       <c r="O13" s="7"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="7" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:M14),"")</f>
         <v/>
       </c>
       <c r="O14" s="7"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="7" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:M15),"")</f>
         <v/>
       </c>
       <c r="O15" s="7"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" s="7" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:M16),"")</f>
         <v/>
       </c>
       <c r="O16" s="7"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" s="7" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:M17),"")</f>
         <v/>
       </c>
       <c r="O17" s="7"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" s="7" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:M18),"")</f>
         <v/>
       </c>
       <c r="O18" s="7"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" s="7" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:M19),"")</f>
         <v/>
       </c>
       <c r="O19" s="7"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" s="7" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:M20),"")</f>
         <v/>
       </c>
       <c r="O20" s="7"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" s="7" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:M21),"")</f>
         <v/>
       </c>
       <c r="O21" s="7"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" s="7" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:M22),"")</f>
         <v/>
       </c>
       <c r="O22" s="7"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" s="7" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:M23),"")</f>
         <v/>
       </c>
       <c r="O23" s="7"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" s="7" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:M24),"")</f>
         <v/>
       </c>
       <c r="O24" s="7"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" s="7" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:M25),"")</f>
         <v/>
       </c>
       <c r="O25" s="7"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" s="7" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:M26),"")</f>
         <v/>
       </c>
       <c r="O26" s="7"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" s="7" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:M27),"")</f>
         <v/>
       </c>
       <c r="O27" s="7"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" s="7" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:M28),"")</f>
         <v/>
       </c>
       <c r="O28" s="7"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" s="7" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:M29),"")</f>
         <v/>
       </c>
       <c r="O29" s="7"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" s="7" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:M30),"")</f>
         <v/>
       </c>
       <c r="O30" s="7"/>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" s="7" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:M31),"")</f>
         <v/>
       </c>
       <c r="O31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="330">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
@@ -6436,427 +6429,427 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>255</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>256</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>257</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>259</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>260</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>262</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>263</v>
       </c>
-      <c r="C12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>252</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>237</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>239</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>241</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>243</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>245</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>151</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>247</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>248</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>249</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>251</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>252</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>255</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>278</v>
-      </c>
-[...1 lines deleted...]
-        <v>279</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>259</v>
       </c>
       <c r="C24" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="D24" s="7" t="s">
         <v>280</v>
       </c>
-      <c r="D24" s="7" t="s">
+      <c r="E24" s="7" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>252</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>284</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>237</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>239</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>241</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>243</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>245</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>151</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>247</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>248</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>249</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>251</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>252</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>255</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>260</v>
+        <v>279</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>259</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>260</v>
+        <v>279</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>256</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>299</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>252</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>301</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -6865,278 +6858,278 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>172</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>304</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>305</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>308</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>309</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>312</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>315</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>318</v>
       </c>
-      <c r="B6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="C7" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="C8" s="7" t="s">
+        <v>322</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>325</v>
       </c>
-      <c r="B9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="7" t="s">
+      <c r="D9" s="7" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="C10" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
+        <v>331</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="C12" s="7" t="s">
         <v>332</v>
       </c>
-      <c r="B12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="7" t="s">
+      <c r="D12" s="7" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="C13" s="7" t="s">
+        <v>334</v>
+      </c>
+      <c r="D13" s="7" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="C14" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="D14" s="7" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="C15" s="7" t="s">
         <v>339</v>
       </c>
-      <c r="B15" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="7" t="s">
+      <c r="D15" s="7" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="C16" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="D16" s="7" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="C17" s="7" t="s">
+        <v>343</v>
+      </c>
+      <c r="D17" s="7" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>