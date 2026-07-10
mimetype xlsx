--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="499">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="498">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Dibujo tecnico 2</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 19:55</t>
+    <t>10/07/2026 21:48</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid replica íntegramente el marco estatal del RD 243/2022 para Dibujo Técnico II. No se observan adiciones ni modificaciones en las competencias o criterios, manteniendo la estructura técnica y normativa de la base nacional.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Dibujo tecnico 2</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, las competencias específicas y los criterios de evaluación analizados coinciden literalmente con los establecidos en el Real Decreto 243/2022.</t>
   </si>
@@ -921,262 +921,262 @@
 • Cortes, secciones y roturas en la representación normalizada
 • Perspectivas normalizadas aplicadas a la industria
 • Proyectos en colaboración: Fases de elaboración y documentación gráfica (planos de situación, montaje, conjunto, detalle, fabricación)
 • Planos de montaje sencillos: Elaboración e interpretación</t>
   </si>
   <si>
     <t>1.2: Analizar la aplicación de las estructuras geométricas en la ingeniería
 4.1: Elaborar la documentación gráfica apropiada a proyectos de diferentes campos
 4.2: Representar las vistas necesarias de un objeto tridimensional con acotación conforme a normas UNE e ISO
 5.1: Integrar el soporte digital en la representación de objetos mediante aplicaciones CAD</t>
   </si>
   <si>
     <t>CE.4
 CE.5</t>
   </si>
   <si>
     <t>Presentación de un proyecto técnico final que incluya toda la documentación gráfica normalizada y el uso de herramientas CAD.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Geometría en Movimiento: El Legado de la Ingeniería Madrileña</t>
+    <t>La geometría de la Puerta de Alcalá</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Análisis geométrico y modelado digital de estructuras arquitectónicas icónicas de Madrid</t>
+    <t>Un vídeo documental con herramientas de dibujo técnico</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>En el marco de una ciudad con un rico patrimonio de ingeniería civil y arquitectura industrial como Madrid (desde la Estación de Atocha hasta las Cuatro Torres), los alumnos de 2.º de Bachillerato deben comprender cómo la geometría descriptiva es el lenguaje fundamental detrás de estas construcciones. La situación se sitúa en el primer trimestre para conectar los bloques de geometría métrica y sistemas de representación con la realidad profesional.</t>
+    <t>El Ayuntamiento de Madrid quiere crear materiales educativos sobre el patrimonio arquitectónico de la ciudad. Contacta con el centro para que el alumnado de Dibujo Técnico elabore un vídeo que desvele la geometría de uno de sus monumentos más emblemáticos: la Puerta de Alcalá.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos explicar visualmente a futuros estudiantes de ingeniería la complejidad geométrica de un monumento madrileño utilizando herramientas digitales?</t>
+    <t>Elaborar un vídeo documental de 5-8 minutos que analice la geometría de la Puerta de Alcalá, mostrando mediante animaciones CAD y construcciones gráficas sus formas elementales, transformaciones y perspectivas.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Software CAD (LibreCAD, AutoCAD o SketchUp)
-[...3 lines deleted...]
-• Plataforma de blog escolar</t>
+• Ordenadores con software CAD (p.ej. FreeCAD o SketchUp)
+• Papel, lápiz, compás, reglas
+• Cámara o móvil para grabar
+• Editor de vídeo (p.ej. DaVinci Resolve o CapCut)
+• Imágenes e información histórica de la Puerta de Alcalá</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital, conciencia y expresiones culturales (patrimonio de Madrid) y comunicación lingüística.</t>
+    <t>Educación patrimonial y competencia digital.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto mediante un recorrido virtual por Madrid con Google Earth. Selección por equipos de un elemento (ej. los arcos de la Estación de Atocha, la estructura del Matadero o las torres de Colón). Lluvia de ideas sobre qué elementos geométricos se intuyen en ellos.</t>
-[...2 lines deleted...]
-    <t>Listado de edificios seleccionados y justificación de su interés geométrico.</t>
+    <t>Se presenta el encargo del Ayuntamiento y se visualizan imágenes de la Puerta de Alcalá. El alumnado debate hipótesis sobre las formas geométricas presentes y se organiza en equipos.</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis iniciales.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
-    <t>3 sesiones</t>
-[...5 lines deleted...]
-    <t>Dosier de croquis normalizados con identificación de elementos del sistema diédrico.</t>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>El profesorado guía el aprendizaje de transformaciones geométricas (giro, traslación, simetría), la construcción de arcos de medio punto como cónica (circunferencia) y los fundamentos de perspectiva axonométrica y CAD.</t>
+  </si>
+  <si>
+    <t>Ejercicios de construcción y modelado básico.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>2 sesiones</t>
-[...5 lines deleted...]
-    <t>Archivo digital (.dwg o similar) con el modelo 3D y vistas normalizadas.</t>
+    <t>Cada equipo selecciona una parte del monumento (arco principal, cuerpo central, etc.) y modela en CAD la geometría, aplicando transformaciones y perspectivas. También construyen manualmente alguna sección.</t>
+  </si>
+  <si>
+    <t>Archivos CAD y láminas de dibujo técnico.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Grabación y edición del videoblog. Los alumnos deben narrar, sobre las capturas de su modelo CAD y las fotos reales, cómo se aplican los conceptos de geometría descriptiva en esa construcción. Deben usar lenguaje técnico preciso.</t>
-[...2 lines deleted...]
-    <t>Enlace al vídeo (vlog) publicado en la plataforma educativa.</t>
+    <t>El alumnado elabora el guion del vídeo, graba las secuencias de CAD y dibujos, y edita el vídeo documental. Se revisa la claridad y rigor gráfico.</t>
+  </si>
+  <si>
+    <t>Guion y vídeo en proceso.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Visionado de los vlogs en clase. Coevaluación mediante una rúbrica que valore el rigor técnico, la calidad del modelado y la capacidad comunicativa. Reflexión final sobre la utilidad del dibujo técnico en la preservación del patrimonio.</t>
-[...2 lines deleted...]
-    <t>Cuestionario de autoevaluación y rúbricas de coevaluación cumplimentadas.</t>
+    <t>Proyección de los vídeos al grupo y coevaluación con rúbrica. Se recoge la rúbrica cumplimentada para cada criterio. El vídeo seleccionado se envía al Ayuntamiento.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación y autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Geometría de la Sed: Cartografía Técnica del Agua en Madrid</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos utilizar el sistema de planos acotados para documentar y optimizar la ubicación de una nueva infraestructura hídrica basada en datos de relieve reales de la Sierra de Madrid?</t>
+    <t>Midiendo el Prado: geometría y CAD al servicio del patrimonio</t>
+  </si>
+  <si>
+    <t>Documentación técnica de un elemento arquitectónico del Museo del Prado con datos propios</t>
+  </si>
+  <si>
+    <t>El Museo del Prado está renovando su folleto informativo y necesita documentación gráfica precisa de su fachada principal. El alumnado de Dibujo Técnico II actuará como equipo de documentación, realizando mediciones in situ y produciendo planos normalizados.</t>
+  </si>
+  <si>
+    <t>Realizar mediciones directas de un elemento representativo de la fachada del Museo del Prado (puerta, ventana o columna), analizar sus proporciones geométricas, y elaborar un informe técnico con planos normalizados (planta, alzado, sección) incluyendo acotación según normas UNE, así como un modelo CAD que represente fielmente las medidas obtenidas.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Cartografía del Instituto Geográfico Nacional (IGN)
-[...35 lines deleted...]
-    <t>Rúbrica de coevaluación y cuestionario de autocrítica sobre el proceso de diseño.</t>
+• Cintas métricas y flexómetros (al menos uno por equipo)
+• Cámara de fotos o teléfonos móviles para registro
+• Ordenadores con software CAD (FreeCAD, AutoCAD o similar)
+• Plantillas de croquis y fichas de campo
+• Normas UNE de dibujo técnico (extractos en papel o digital)
+• Proyector para exposiciones</t>
+  </si>
+  <si>
+    <t>Educación patrimonial y ciudadana, fomento de la precisión y el rigor técnico, trabajo en equipo y comunicación oral.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo simulado del Museo del Prado. El alumnado visualiza imágenes de la fachada y debate qué proporciones geométricas podrían estar presentes (simetría, ritmo, golden ratio). Por equipos, formulan una pregunta de investigación y acotan el elemento a medir (ventana, puerta o columna).</t>
+  </si>
+  <si>
+    <t>Pregunta de investigación acotada y croquis a mano alzada del elemento elegido con hipótesis de proporciones.</t>
+  </si>
+  <si>
+    <t>Sesión 1: El profesor explica técnicas de medición (cinta métrica, estimación por fotografía con escala, uso de plomada) y repasa geometría plana: transformaciones (simetría, giro, traslación) y relaciones angulares (arcos capaces, ángulos inscritos). Sesión 2: Taller de normalización (normas UNE para acotación, tipos de líneas, rotulación) y prácticas de CAD (creación de primitivas y generación de vistas 2D desde modelo 3D).</t>
+  </si>
+  <si>
+    <t>Ejercicios de acotación y de construcción de figuras con transformaciones en papel.</t>
+  </si>
+  <si>
+    <t>Sesión 1: Salida al Museo del Prado (o trabajo con fotos de alta resolución si no es posible desplazamiento) para realizar mediciones directas del elemento elegido. Se toman datos (anchos, altos, diagonales, radios de arcos) y se fotografían con escala. Sesión 2: En aula, se ordenan los datos, se dibuja un croquis acotado a mano y se comienzan a construir las figuras en CAD a partir de las medidas.</t>
+  </si>
+  <si>
+    <t>Hoja de campo con medidas brutas y fotos; croquis acotado; archivo CAD inicial con el modelo 3D a escala real.</t>
+  </si>
+  <si>
+    <t>Sesión 1: Finalizar el modelo CAD y generar las vistas 2D (planta, alzado, sección) con acotación normalizada. Incorporar análisis de proporciones (simetrías, ángulos, posible proporción áurea) en el informe. Sesión 2: Maquetar el informe técnico (portada, índice, planos, conclusiones) y preparar una presentación breve (3 min por equipo).</t>
+  </si>
+  <si>
+    <t>Informe técnico completo y archivo CAD final.</t>
+  </si>
+  <si>
+    <t>Exposición oral de cada equipo al resto de la clase (audiencia real: compañeros de 1º de Bachillerato). Coevaluación mediante rúbrica de los criterios trabajados. Autoevaluación individual de la experiencia y reflexión sobre aprendizajes.</t>
+  </si>
+  <si>
+    <t>Rúbrica de exposición y autoevaluación cumplimentadas; preguntas y respuestas de la audiencia.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Trazos de Barrio: La Geometría como Vínculo Social</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos utilizar el rigor del dibujo técnico para crear una obra artística que represente la identidad comunitaria de Madrid mediante trazados geométricos avanzados?</t>
+    <t>Diseña un asiento para tu patio</t>
+  </si>
+  <si>
+    <t>Módulo de descanso con criterios técnicos y comunitarios</t>
+  </si>
+  <si>
+    <t>El patio del instituto carece de zonas de descanso adecuadas. El equipo directivo y la AMPA han solicitado propuestas de mobiliario modular que fomente la convivencia y sea fácil de fabricar. El alumnado de Dibujo Técnico II asume el reto de diseñar y documentar gráficamente un prototipo de asiento, presentando planos técnicos normalizados y un modelo CAD para su posible fabricación.</t>
+  </si>
+  <si>
+    <t>Diseñar un módulo de asiento para el patio del instituto y elaborar su documentación técnica completa (vistas, perspectiva, sección, acotación y archivo CAD) para presentarla al equipo directivo y la AMPA como propuesta viable.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Software CAD (LibreCAD o AutoCAD)
-[...35 lines deleted...]
-    <t>Rúbrica de evaluación y cuestionario de autoevaluación.</t>
+• Plantilla de requerimientos de diseño
+• Ejercicios guiados de diédrico, perspectivas, secciones y acotación
+• Software CAD (p.ej., AutoCAD, SketchUp, FreeCAD)
+• Papel A3, lápices, reglas, compás, escuadra y cartabón
+• Ejemplos de mobiliario urbano de Madrid (fotografías, medidas)</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía: participación en la mejora del espacio común, toma de decisiones consensuada y uso responsable de recursos.</t>
+  </si>
+  <si>
+    <t>Presentación del encargo: el patio necesita zonas de descanso. Se muestran ejemplos de mobiliario modular, se debate sobre necesidades y restricciones (materiales, ergonomía, coste). Se forman equipos y cada uno recibe una zona del patio asignada. Se formula la pregunta guía.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas y bocetos iniciales en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Talleres prácticos: sistema diédrico (representación de sólidos, obtención de vistas), perspectivas axonométricas (isométrica y caballera), secciones planas (abatimiento para verdadera magnitud), acotación normalizada (UNE/ISO), e introducción al CAD (modelado 3D, generación de planos). Cada taller incluye ejercicios guiados.</t>
+  </si>
+  <si>
+    <t>Ejercicios resueltos en el cuaderno individual o en el entorno CAD.</t>
+  </si>
+  <si>
+    <t>Cada equipo aplica los saberes a su diseño: realizan croquis diédricos del módulo, dibujan perspectivas a mano alzada, determinan la sección más representativa y calculan su verdadera magnitud, y planifican la acotación. Se revisan borradores con el docente.</t>
+  </si>
+  <si>
+    <t>Croquis y cálculos geométricos (hojas de trabajo del equipo).</t>
+  </si>
+  <si>
+    <t>Elaboración de los planos definitivos a lápiz (en papel formato A3) y en CAD (archivo .dwg o similar). Se prepara una presentación breve para la audiencia (póster o diapositivas).</t>
+  </si>
+  <si>
+    <t>Planos finales manuales y archivo CAD.</t>
+  </si>
+  <si>
+    <t>Presentación oral de cada equipo al equipo directivo simulado (docente y otros alumnos). Coevaluación mediante rúbrica. Autoevaluación reflexiva (diana). Asignación de niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Ofrecer múltiples formas de representación del contenido (percepción, lenguaje y símbolos, comprensión).</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Presentar el mismo elemento arquitectónico o de ingeniería mediante planos 2D, modelo 3D interactivo (SketchUp o Blender), maqueta física y fotografía de realidad aumentada para que el alumnado compare formatos.
 • Utilizar simulaciones dinámicas que muestren cómo varía la proyección al cambiar el punto de vista o la escala, junto con gráficos estáticos que resalten las mismas relaciones.
 • Proporcionar glosarios visuales animados (con pictogramas y breves vídeos) de términos técnicos como 'alzado', 'planta', 'sección' y 'perspectiva', acompañados de su definición escrita y un ejemplo geométrico.</t>
   </si>
@@ -2335,539 +2335,539 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>207</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>376</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>377</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>380</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>381</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>382</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>383</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>384</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>386</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>389</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>390</v>
-      </c>
-[...1 lines deleted...]
-        <v>391</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>391</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>392</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>393</v>
-      </c>
-[...1 lines deleted...]
-        <v>394</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>395</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>396</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>399</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>401</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>402</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>404</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>405</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>408</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>409</v>
-      </c>
-[...1 lines deleted...]
-        <v>410</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>279</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>410</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>412</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>413</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>416</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
+        <v>418</v>
+      </c>
+      <c r="B10" s="7" t="s">
         <v>419</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="C10" s="7" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>160</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>422</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>423</v>
-      </c>
-[...1 lines deleted...]
-        <v>424</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>285</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>426</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>427</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>428</v>
-      </c>
-[...1 lines deleted...]
-        <v>429</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>430</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>431</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>432</v>
-      </c>
-[...1 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>433</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>434</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>435</v>
       </c>
-      <c r="D5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>436</v>
-      </c>
-[...1 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>437</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>430</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>438</v>
       </c>
-      <c r="C6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>441</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>442</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>443</v>
-      </c>
-[...1 lines deleted...]
-        <v>444</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>444</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>445</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>446</v>
-      </c>
-[...1 lines deleted...]
-        <v>447</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>447</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>448</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>449</v>
-      </c>
-[...1 lines deleted...]
-        <v>450</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F22"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>451</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>452</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>453</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>454</v>
-      </c>
-[...1 lines deleted...]
-        <v>455</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="D3" s="9">
         <v>7.5</v>
       </c>
       <c r="E3" s="9">
         <v>7.5</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="D4" s="9">
         <v>7.5</v>
       </c>
       <c r="E4" s="9">
         <v>7.5</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D5" s="9">
         <v>3.57</v>
       </c>
       <c r="E5" s="9">
         <v>3.57</v>
       </c>
@@ -2895,87 +2895,87 @@
       <c r="A7" s="7">
         <v>2.3</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D7" s="9">
         <v>3.57</v>
       </c>
       <c r="E7" s="9">
         <v>3.57</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.4</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="D8" s="9">
         <v>3.57</v>
       </c>
       <c r="E8" s="9">
         <v>3.57</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>2.5</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D9" s="9">
         <v>3.57</v>
       </c>
       <c r="E9" s="9">
         <v>3.57</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>2.6</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="D10" s="9">
         <v>3.57</v>
       </c>
       <c r="E10" s="9">
         <v>3.57</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>2.7</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D11" s="9">
         <v>3.57</v>
       </c>
       <c r="E11" s="9">
         <v>3.57</v>
       </c>
@@ -3003,69 +3003,69 @@
       <c r="A13" s="7">
         <v>3.2</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D13" s="9">
         <v>3.57</v>
       </c>
       <c r="E13" s="9">
         <v>3.57</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>3.3</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="D14" s="9">
         <v>3.57</v>
       </c>
       <c r="E14" s="9">
         <v>3.57</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>3.4</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="D15" s="9">
         <v>3.57</v>
       </c>
       <c r="E15" s="9">
         <v>3.57</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>3.5</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D16" s="9">
         <v>3.57</v>
       </c>
       <c r="E16" s="9">
         <v>3.57</v>
       </c>
@@ -3093,163 +3093,163 @@
       <c r="A18" s="7">
         <v>3.7</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D18" s="9">
         <v>3.57</v>
       </c>
       <c r="E18" s="9">
         <v>3.57</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>4.1</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="D19" s="9">
         <v>12.5</v>
       </c>
       <c r="E19" s="9">
         <v>12.5</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7">
         <v>4.2</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>152</v>
       </c>
       <c r="D20" s="9">
         <v>12.5</v>
       </c>
       <c r="E20" s="9">
         <v>12.5</v>
       </c>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7">
         <v>5.1</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="D21" s="9">
         <v>25.0</v>
       </c>
       <c r="E21" s="9">
         <v>25.0</v>
       </c>
       <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="7" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="9"/>
       <c r="E22" s="9">
         <f>SUM(E3:E21)</f>
         <v>114.98</v>
       </c>
       <c r="F22" s="7" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:W31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="8" t="s">
+        <v>465</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>2.2</v>
       </c>
       <c r="G1" s="8">
         <v>2.3</v>
       </c>
       <c r="H1" s="8">
         <v>2.4</v>
       </c>
       <c r="I1" s="8">
         <v>2.5</v>
       </c>
       <c r="J1" s="8">
         <v>2.6</v>
       </c>
@@ -3265,929 +3265,929 @@
       <c r="N1" s="8">
         <v>3.3</v>
       </c>
       <c r="O1" s="8">
         <v>3.4</v>
       </c>
       <c r="P1" s="8">
         <v>3.5</v>
       </c>
       <c r="Q1" s="8">
         <v>3.6</v>
       </c>
       <c r="R1" s="8">
         <v>3.7</v>
       </c>
       <c r="S1" s="8">
         <v>4.1</v>
       </c>
       <c r="T1" s="8">
         <v>4.2</v>
       </c>
       <c r="U1" s="8">
         <v>5.1</v>
       </c>
       <c r="V1" s="8" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="W1" s="8" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" s="7" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:U2),"")</f>
         <v/>
       </c>
       <c r="W2" s="7"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="7" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:U3),"")</f>
         <v/>
       </c>
       <c r="W3" s="7"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="7" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:U4),"")</f>
         <v/>
       </c>
       <c r="W4" s="7"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:U5),"")</f>
         <v/>
       </c>
       <c r="W5" s="7"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:U6),"")</f>
         <v/>
       </c>
       <c r="W6" s="7"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:U7),"")</f>
         <v/>
       </c>
       <c r="W7" s="7"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:U8),"")</f>
         <v/>
       </c>
       <c r="W8" s="7"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:U9),"")</f>
         <v/>
       </c>
       <c r="W9" s="7"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:U10),"")</f>
         <v/>
       </c>
       <c r="W10" s="7"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:U11),"")</f>
         <v/>
       </c>
       <c r="W11" s="7"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:U12),"")</f>
         <v/>
       </c>
       <c r="W12" s="7"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:U13),"")</f>
         <v/>
       </c>
       <c r="W13" s="7"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:U14),"")</f>
         <v/>
       </c>
       <c r="W14" s="7"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:U15),"")</f>
         <v/>
       </c>
       <c r="W15" s="7"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:U16),"")</f>
         <v/>
       </c>
       <c r="W16" s="7"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="V17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:U17),"")</f>
         <v/>
       </c>
       <c r="W17" s="7"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:U18),"")</f>
         <v/>
       </c>
       <c r="W18" s="7"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:U19),"")</f>
         <v/>
       </c>
       <c r="W19" s="7"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:U20),"")</f>
         <v/>
       </c>
       <c r="W20" s="7"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:U21),"")</f>
         <v/>
       </c>
       <c r="W21" s="7"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:U22),"")</f>
         <v/>
       </c>
       <c r="W22" s="7"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="7" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:U23),"")</f>
         <v/>
       </c>
       <c r="W23" s="7"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="7" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:U24),"")</f>
         <v/>
       </c>
       <c r="W24" s="7"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="7" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:U25),"")</f>
         <v/>
       </c>
       <c r="W25" s="7"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="7" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:U26),"")</f>
         <v/>
       </c>
       <c r="W26" s="7"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="7" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:U27),"")</f>
         <v/>
       </c>
       <c r="W27" s="7"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="7" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:U28),"")</f>
         <v/>
       </c>
       <c r="W28" s="7"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="7" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:U29),"")</f>
         <v/>
       </c>
       <c r="W29" s="7"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="7" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:U30),"")</f>
         <v/>
       </c>
       <c r="W30" s="7"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="7" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:U31),"")</f>
         <v/>
       </c>
@@ -8382,427 +8382,427 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>291</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>292</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>293</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>295</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>296</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>299</v>
       </c>
-      <c r="C12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>288</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>273</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>275</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>277</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>279</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>281</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>160</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>283</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>284</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>285</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>287</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>288</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>291</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>292</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>295</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>288</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>273</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>275</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>277</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>279</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>281</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>160</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>283</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>284</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>285</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>287</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>288</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>291</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>295</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>332</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>292</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>334</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>288</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -8811,278 +8811,278 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>207</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>339</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>340</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>343</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>346</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>349</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="C6" s="7" t="s">
+        <v>351</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="C7" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="C8" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="C9" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="C10" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>363</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="C13" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="D13" s="7" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="C14" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="D14" s="7" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="C15" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="D15" s="7" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="C16" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="D16" s="7" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="C17" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="D17" s="7" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>