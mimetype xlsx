--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 21:48</t>
+    <t>01/09/2026 14:07</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid replica íntegramente el marco estatal del RD 243/2022 para Dibujo Técnico II. No se observan adiciones ni modificaciones en las competencias o criterios, manteniendo la estructura técnica y normativa de la base nacional.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Dibujo tecnico 2</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, las competencias específicas y los criterios de evaluación analizados coinciden literalmente con los establecidos en el Real Decreto 243/2022.</t>
   </si>