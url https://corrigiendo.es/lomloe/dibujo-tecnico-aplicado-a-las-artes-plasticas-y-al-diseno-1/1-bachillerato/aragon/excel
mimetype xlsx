--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="457">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="452">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Dibujo tecnico aplicado a las artes plasticas y al diseno 1</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:52</t>
+    <t>10/07/2026 20:45</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio; aplica íntegramente el currículo estatal del RD 217/2022 para Dibujo Técnico Aplicado a las Artes Plásticas y al Diseño I.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Dibujo tecnico aplicado a las artes plasticas y al diseno 1</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Mantiene las 5 competencias específicas y los criterios de evaluación del BOE sin cambios.</t>
   </si>
@@ -794,279 +794,262 @@
 • Aplicación de la perspectiva cónica, frontal y oblicua, al cómic y a la ilustración.
 • Iniciación a las herramientas y técnicas de dibujo vectorial en 2D. Aplicaciones al diseño gráfico.
 • Iniciación al modelado en 3D. Aplicaciones a proyectos artísticos.</t>
   </si>
   <si>
     <t>2.2: Transmitir ideas, sentimientos y emociones mediante la realización de estudios, esbozos y apuntes.
 3.4: Dibujar ilustraciones o viñetas aplicando las técnicas de la perspectiva cónica.
 5.1: Adquirir destrezas en el manejo de herramientas y técnicas de dibujo vectorial en 2D.
 5.2: Iniciarse en el modelado en 3D mediante el diseño de esculturas o instalaciones.</t>
   </si>
   <si>
     <t>CE.DTAGD.2
 CE.DTAGD.3
 CE.DTAGD.5</t>
   </si>
   <si>
     <t>Proyecto final de ilustración con perspectiva, prácticas de dibujo vectorial y entrega de modelo 3D digital.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Geometría en acción: diseño de un envase aragonés</t>
+    <t>Revela la geometría oculta del mudéjar aragonés</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Situación de Aprendizaje para Dibujo Técnico Aplicado a las Artes Plásticas y al Diseño I</t>
+    <t>Análisis y comunicación gráfica de un monumento patrimonial</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>El alumnado de 1º de Bachillerato en Aragón explora la geometría en productos locales y su representación técnica, culminando en la creación de un vídeo promocional.</t>
+    <t>El mudéjar aragonés, declarado Patrimonio Mundial, es un laboratorio geométrico excepcional. Sin embargo, la mayoría de los visitantes no tienen herramientas para identificar y valorar las estructuras geométricas que lo sustentan. El alumnado se convierte en mediador patrimonial: debe analizar un monumento concreto y comunicar sus hallazgos mediante un producto digital.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Diseñar un envase original para un producto típico aragonés, representándolo mediante vistas diédricas y perspectiva, y elaborar un vídeo que explique el proceso y las decisiones geométricas.</t>
+    <t>Analizar geométricamente un monumento mudéjar aragonés, documentar su estructura mediante dibujos a mano alzada y planos vectoriales, y comunicar los resultados en un sitio web dirigido a futuros visitantes.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Material de dibujo (lápiz, regla, compás, escuadra, cartabón)
-[...4 lines deleted...]
-• Rúbrica de coevaluación</t>
+• Software vectorial libre: Inkscape (o Illustrator si disponible)
+• Plataforma para sitios web: Google Sites, Wix o similar
+• Cámara o móvil para fotografiar monumentos
+• Recursos digitales: imágenes de monumentos mudéjares (Wikicommons, webs de turismo)
+• Plantilla de rúbrica de evaluación</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación ambiental (materiales sostenibles), emprendimiento (diseño de producto), comunicación audiovisual (creación de vídeo), competencia digital (uso de software).</t>
+    <t>Educación patrimonial, competencia digital y conciencia cultural.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: diseñar un envase para un producto aragonés (aceite, vino, queso, etc.) y crear un vídeo. Análisis de envases reales, identificación de formas geométricas. Lluvia de ideas sobre productos y posibles formas.</t>
-[...2 lines deleted...]
-    <t>Listado de ideas iniciales y bocetos rápidos.</t>
+    <t>Se presenta la pregunta guía y se proyectan imágenes de monumentos mudéjares. En grupos, debaten qué geometrías intuyen y formulan hipótesis sobre su función. Se acota el reto y se define el producto final (sitio web).</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas y preguntas iniciales registradas en un documento compartido.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
-    <t>4 sesiones</t>
-[...5 lines deleted...]
-    <t>Ejercicios de clase y pequeñas tareas (dibujos, vistas, perspectivas, pieza 3D simple).</t>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Taller de geometría del mudéjar: identificación de arcos polilobulados, simetrías y tangencias. Práctica de dibujo a mano alzada de formas. Introducción al software vectorial con ejercicios guiados (dibujar un arco de herradura, una estrella de ocho puntas).</t>
+  </si>
+  <si>
+    <t>Ejercicios de trazado a mano y digitales.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>3 sesiones</t>
-[...5 lines deleted...]
-    <t>Bocetos, planos diédricos, perspectiva, modelo 3D, etiqueta vectorial.</t>
+    <t>Cada grupo selecciona su monumento y lo analiza in situ o mediante imágenes. Realizan croquis a mano alzada y toman medidas/fotos. Deciden qué vistas o detalles representarán vectorialmente. Comienzan los bocetos vectoriales básicos.</t>
+  </si>
+  <si>
+    <t>Cuaderno de campo con bocetos y notas, primeras versiones de planos vectoriales.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Elaboración del vídeo: grabación de pantalla, explicaciones orales, inclusión de planos y modelo 3D, edición básica (OpenShot). Se enfatiza la claridad comunicativa y la justificación geométrica.</t>
-[...2 lines deleted...]
-    <t>Vídeo final (3-5 min).</t>
+    <t>Finalizan los planos vectoriales y elaboran el sitio web (o blog) que integra texto explicativo, bocetos escaneados, planos vectoriales y análisis geométrico. Se enfatiza la claridad comunicativa y el diseño visual para la audiencia.</t>
+  </si>
+  <si>
+    <t>Sitio web completo y funcional.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Visionado de vídeos en clase, coevaluación mediante rúbrica, autoevaluación del proceso y producto. Reflexión grupal sobre el valor de la geometría en el diseño y la comunicación visual.</t>
-[...2 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada, autoevaluación escrita.</t>
+    <t>Cada grupo presenta su sitio web a la clase (simulando audiencia real) y recibe feedback. Se aplica la rúbrica para que cada estudiante autoevalúe y coevalúe su trabajo. Se asignan niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y reflexión individual escrita.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Descifrando la geometría mudéjar: un análisis con datos</t>
-[...8 lines deleted...]
-    <t>¿Qué proporciones y patrones geométricos definen la arquitectura mudéjar aragonesa? ¿Cómo podemos representarlos y comunicarlos con herramientas de dibujo técnico y digital?</t>
+    <t>Diseña el envase perfecto para un producto aragonés</t>
+  </si>
+  <si>
+    <t>De la medida real al modelo 3D</t>
+  </si>
+  <si>
+    <t>La cooperativa agrícola de la zona desea rediseñar los envases de sus productos (melocotón de Calanda, aceite del Bajo Aragón, vino de Cariñena) para mejorar su presentación y funcionalidad. Necesitan propuestas basadas en las dimensiones reales del producto y en criterios técnicos de diseño.</t>
+  </si>
+  <si>
+    <t>Investigar las dimensiones y características de un producto agrícola aragonés real mediante mediciones directas (datos primarios), y diseñar un envase normalizado en 2D y 3D que lo contenga de forma segura y atractiva, siguiendo las normas UNE e ISO.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con Inkscape, SketchUp (o alternativa gratuita), Canva
-[...40 lines deleted...]
-    <t>Rúbricas de coevaluación cumplimentadas, autoevaluación escrita, registro de participación en debate.</t>
+• Productos agrícolas reales (o réplicas) para medir
+• Calibre, báscula, cinta métrica
+• Material de dibujo técnico (escuadra, cartabón, compás, lápices)
+• Software: Inkscape/Illustrator (vectorial 2D) y Tinkercad/Fusion 360 (modelado 3D)
+• Plantillas de acotación y escalas UNE
+• Rúbrica de evaluación y guía de exposición</t>
+  </si>
+  <si>
+    <t>Educación para el consumo responsable (envases sostenibles), competencia digital (uso de software de diseño), y competencia lingüística (exposición oral y redacción de memoria).</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: la cooperativa necesita un nuevo envase. Se muestran productos locales (fotos, muestras reales). Los equipos eligen un producto y toman medidas directas con calibre y báscula (datos primarios). Se formula la pregunta guía.</t>
+  </si>
+  <si>
+    <t>Tabla de medidas del producto y croquis inicial a mano alzada.</t>
+  </si>
+  <si>
+    <t>El profesor guía el aprendizaje de trazados poligonales y tangencias aplicados a envases, normas UNE de acotación y escalas, y manejo básico de software vectorial (Inkscape/Illustrator) y de modelado 3D (Tinkercad/Fusion 360). Se realizan ejercicios prácticos.</t>
+  </si>
+  <si>
+    <t>Ejercicios de trazado geométrico y de acotación normalizada.</t>
+  </si>
+  <si>
+    <t>Los equipos diseñan el desarrollo (plantilla) del envase en papel, aplicando las medidas reales y los trazados aprendidos. Posteriormente lo digitalizan en 2D con software vectorial y generan las vistas normalizadas. Se inicia el modelado 3D a partir del desarrollo.</t>
+  </si>
+  <si>
+    <t>Bocetos a mano alzada, planos en papel y archivo vectorial del desarrollo.</t>
+  </si>
+  <si>
+    <t>Se finaliza el modelo 3D (render), se preparan las láminas de presentación (planos normalizados, perspectivas, memoria técnica). Se ensaya la exposición para la audiencia (cooperativa simulada).</t>
+  </si>
+  <si>
+    <t>Archivo 3D, renders, láminas finales y guion de exposición.</t>
+  </si>
+  <si>
+    <t>Cada equipo expone su propuesta ante la clase (audiencia simulada: cooperativa). Se realiza coevaluación con rúbrica y autoevaluación. El profesor asigna niveles de logro 1-4 a cada criterio basándose en las evidencias recogidas en todas las fases.</t>
+  </si>
+  <si>
+    <t>Rúbrica de exposición cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Diseña una instalación geométrica para tu pueblo</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos crear una instalación artística efímera para un espacio público de nuestro municipio que combine trazados geométricos, normalización y herramientas digitales, y que sea valorada por la comisión de fiestas?</t>
+    <t>Geometría que guía: señalética para un espacio aragonés</t>
+  </si>
+  <si>
+    <t>Proyecto de señalización geométrica de impacto comunitario</t>
+  </si>
+  <si>
+    <t>El Patronato de Turismo de Aragón ha lanzado una convocatoria para renovar la señalética de espacios culturales y naturales con un diseño que integre geometría y lenguaje técnico. El alumnado, como estudio de diseño, debe presentar una propuesta para un lugar concreto.</t>
+  </si>
+  <si>
+    <t>Diseñar un prototipo de tótem informativo (maqueta virtual y planos normalizados) para un espacio aragonés, aplicando perspectiva cónica, croquis normalizados y dibujo vectorial 2D.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Cámara de fotos o móvil
-[...46 lines deleted...]
-    <t>Rúbrica de exposición, diana de coevaluación, autoevaluación escrita y memoria final.</t>
+• Papel, lápiz, reglas, compás
+• Software de dibujo vectorial (Inkscape/Illustrator)
+• Proyector
+• Fichas de investigación
+• Rúbricas</t>
+  </si>
+  <si>
+    <t>Educación patrimonial y conciencia turística sostenible.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del Patronato de Turismo. El alumnado investiga espacios aragoneses candidatos y selecciona uno por equipo. Se acota la pregunta guía y se definen los requisitos del tótem (dimensiones, información).</t>
+  </si>
+  <si>
+    <t>Ficha de investigación del espacio elegido con justificación.</t>
+  </si>
+  <si>
+    <t>Sesiones teórico-prácticas: repaso de sistemas de representación (diédrico, perspectiva cónica), normalización (acotación, escalas) y manejo básico de software de dibujo vectorial (Inkscape/Illustrator).</t>
+  </si>
+  <si>
+    <t>Ejercicios de vistas, perspectiva y acotación.</t>
+  </si>
+  <si>
+    <t>Cada equipo desarrolla los bocetos a mano alzada del tótem, explora ideas geométricas y define la forma final. Realiza un croquis acotado y una perspectiva cónica preliminar.</t>
+  </si>
+  <si>
+    <t>Bocetos y croquis en papel.</t>
+  </si>
+  <si>
+    <t>Digitalizan el diseño del panel en vectorial, completan los planos normalizados (vistas diédricas) y terminan la perspectiva cónica. Preparan el dossier y un póster resumen.</t>
+  </si>
+  <si>
+    <t>Archivos vectoriales, planos y perspectiva final.</t>
+  </si>
+  <si>
+    <t>Presentación oral de los proyectos al 'Patronato' (profesor y compañeros). Coevaluación mediante rúbrica y reflexión individual sobre el proceso. Asignación de niveles de logro 1-4.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada, diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Exposición de paneles con imágenes de alta resolución de patrones geométricos en la naturaleza (panales, copos de nieve), arquitectura (arte islámico, Gaudí) y arte (Mondrian, Escher), acompañadas de preguntas guía para la observación.
@@ -2195,551 +2178,551 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>170</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="C3" s="7"/>
       <c r="D3" s="7" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>353</v>
+        <v>348</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="C6" s="7"/>
       <c r="D6" s="7" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>358</v>
+        <v>353</v>
       </c>
       <c r="C7" s="7"/>
       <c r="D7" s="7" t="s">
-        <v>359</v>
+        <v>354</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>360</v>
+        <v>355</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>362</v>
+        <v>357</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>363</v>
+        <v>358</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
-        <v>364</v>
+        <v>359</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>366</v>
+        <v>361</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>369</v>
+        <v>364</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>372</v>
+        <v>367</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
-        <v>373</v>
+        <v>368</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>374</v>
+        <v>369</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>375</v>
+        <v>370</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>243</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>376</v>
+        <v>371</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>377</v>
+        <v>372</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
-        <v>384</v>
+        <v>379</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>385</v>
+        <v>380</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>386</v>
+        <v>381</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>387</v>
+        <v>382</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>145</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>388</v>
+        <v>383</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>249</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>392</v>
+        <v>387</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>393</v>
+        <v>388</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>394</v>
+        <v>389</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>395</v>
+        <v>390</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>396</v>
+        <v>391</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>397</v>
+        <v>392</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>398</v>
+        <v>393</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>399</v>
+        <v>394</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>392</v>
+        <v>387</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>401</v>
+        <v>396</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>402</v>
+        <v>397</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>392</v>
+        <v>387</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>403</v>
+        <v>398</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>404</v>
+        <v>399</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>405</v>
+        <v>400</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>406</v>
+        <v>401</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>407</v>
+        <v>402</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>408</v>
+        <v>403</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>409</v>
+        <v>404</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>396</v>
+        <v>391</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>410</v>
+        <v>405</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>411</v>
+        <v>406</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>412</v>
+        <v>407</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>392</v>
+        <v>387</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>413</v>
+        <v>408</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>414</v>
+        <v>409</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>415</v>
+        <v>410</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>416</v>
+        <v>411</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>418</v>
+        <v>413</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>419</v>
+        <v>414</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>420</v>
+        <v>415</v>
       </c>
       <c r="D3" s="9">
         <v>20.0</v>
       </c>
       <c r="E3" s="9">
         <v>20.0</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>2.1</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D4" s="9">
         <v>12.5</v>
       </c>
       <c r="E4" s="9">
         <v>12.5</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.2</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>421</v>
+        <v>416</v>
       </c>
       <c r="D5" s="9">
         <v>12.5</v>
       </c>
       <c r="E5" s="9">
         <v>12.5</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>3.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>104</v>
       </c>
       <c r="D6" s="9">
         <v>5.0</v>
       </c>
       <c r="E6" s="9">
         <v>5.0</v>
       </c>
@@ -2833,759 +2816,759 @@
       <c r="E11" s="9">
         <v>10.0</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>5.2</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D12" s="9">
         <v>10.0</v>
       </c>
       <c r="E12" s="9">
         <v>10.0</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="9"/>
       <c r="E13" s="9">
         <f>SUM(E3:E12)</f>
         <v>105</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>423</v>
+        <v>418</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:N31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="8" t="s">
-        <v>424</v>
+        <v>419</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>425</v>
+        <v>420</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>2.1</v>
       </c>
       <c r="E1" s="8">
         <v>2.2</v>
       </c>
       <c r="F1" s="8">
         <v>3.1</v>
       </c>
       <c r="G1" s="8">
         <v>3.2</v>
       </c>
       <c r="H1" s="8">
         <v>3.3</v>
       </c>
       <c r="I1" s="8">
         <v>3.4</v>
       </c>
       <c r="J1" s="8">
         <v>4.1</v>
       </c>
       <c r="K1" s="8">
         <v>5.1</v>
       </c>
       <c r="L1" s="8">
         <v>5.2</v>
       </c>
       <c r="M1" s="8" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="N1" s="8" t="s">
-        <v>419</v>
+        <v>414</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="7" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:L2),"")</f>
         <v/>
       </c>
       <c r="N2" s="7"/>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" s="7" t="s">
-        <v>428</v>
+        <v>423</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:L3),"")</f>
         <v/>
       </c>
       <c r="N3" s="7"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="7" t="s">
-        <v>429</v>
+        <v>424</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:L4),"")</f>
         <v/>
       </c>
       <c r="N4" s="7"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="7" t="s">
-        <v>430</v>
+        <v>425</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:L5),"")</f>
         <v/>
       </c>
       <c r="N5" s="7"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="7" t="s">
-        <v>431</v>
+        <v>426</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:L6),"")</f>
         <v/>
       </c>
       <c r="N6" s="7"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="7" t="s">
-        <v>432</v>
+        <v>427</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:L7),"")</f>
         <v/>
       </c>
       <c r="N7" s="7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="7" t="s">
-        <v>433</v>
+        <v>428</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:L8),"")</f>
         <v/>
       </c>
       <c r="N8" s="7"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="7" t="s">
-        <v>434</v>
+        <v>429</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:L9),"")</f>
         <v/>
       </c>
       <c r="N9" s="7"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="7" t="s">
-        <v>435</v>
+        <v>430</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:L10),"")</f>
         <v/>
       </c>
       <c r="N10" s="7"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="7" t="s">
-        <v>436</v>
+        <v>431</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:L11),"")</f>
         <v/>
       </c>
       <c r="N11" s="7"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="7" t="s">
-        <v>437</v>
+        <v>432</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:L12),"")</f>
         <v/>
       </c>
       <c r="N12" s="7"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="7" t="s">
-        <v>438</v>
+        <v>433</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:L13),"")</f>
         <v/>
       </c>
       <c r="N13" s="7"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="7" t="s">
-        <v>439</v>
+        <v>434</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:L14),"")</f>
         <v/>
       </c>
       <c r="N14" s="7"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="7" t="s">
-        <v>440</v>
+        <v>435</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:L15),"")</f>
         <v/>
       </c>
       <c r="N15" s="7"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="7" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:L16),"")</f>
         <v/>
       </c>
       <c r="N16" s="7"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="7" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:L17),"")</f>
         <v/>
       </c>
       <c r="N17" s="7"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="7" t="s">
-        <v>443</v>
+        <v>438</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:L18),"")</f>
         <v/>
       </c>
       <c r="N18" s="7"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="7" t="s">
-        <v>444</v>
+        <v>439</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:L19),"")</f>
         <v/>
       </c>
       <c r="N19" s="7"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="7" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:L20),"")</f>
         <v/>
       </c>
       <c r="N20" s="7"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="7" t="s">
-        <v>446</v>
+        <v>441</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:L21),"")</f>
         <v/>
       </c>
       <c r="N21" s="7"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="7" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:L22),"")</f>
         <v/>
       </c>
       <c r="N22" s="7"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="7" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:L23),"")</f>
         <v/>
       </c>
       <c r="N23" s="7"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="7" t="s">
-        <v>449</v>
+        <v>444</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:L24),"")</f>
         <v/>
       </c>
       <c r="N24" s="7"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="7" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:L25),"")</f>
         <v/>
       </c>
       <c r="N25" s="7"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="7" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:L26),"")</f>
         <v/>
       </c>
       <c r="N26" s="7"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" s="7" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:L27),"")</f>
         <v/>
       </c>
       <c r="N27" s="7"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="7" t="s">
-        <v>453</v>
+        <v>448</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:L28),"")</f>
         <v/>
       </c>
       <c r="N28" s="7"/>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" s="7" t="s">
-        <v>454</v>
+        <v>449</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:L29),"")</f>
         <v/>
       </c>
       <c r="N29" s="7"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="7" t="s">
-        <v>455</v>
+        <v>450</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:L30),"")</f>
         <v/>
       </c>
       <c r="N30" s="7"/>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="7" t="s">
-        <v>456</v>
+        <v>451</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:L31),"")</f>
         <v/>
       </c>
       <c r="N31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="300">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
@@ -6308,427 +6291,427 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>255</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>256</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>257</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>259</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>260</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>262</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>263</v>
       </c>
-      <c r="C12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>252</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>237</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>239</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>241</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>243</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>245</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>145</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>247</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>248</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>249</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>251</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>252</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>255</v>
       </c>
       <c r="C23" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>278</v>
-      </c>
-[...4 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>259</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>252</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>237</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>239</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>241</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>243</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>245</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>145</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>247</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>248</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>249</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>251</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>294</v>
+        <v>256</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>255</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>297</v>
+        <v>256</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>259</v>
       </c>
       <c r="C37" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>296</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>297</v>
-      </c>
-[...4 lines deleted...]
-        <v>301</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>302</v>
+        <v>256</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>294</v>
+        <v>252</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -6737,278 +6720,278 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>170</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>311</v>
       </c>
-      <c r="B4" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D4" s="7" t="s">
-        <v>317</v>
+        <v>312</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>321</v>
       </c>
-      <c r="B8" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D8" s="7" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>328</v>
-      </c>
-[...7 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="C17" s="7" t="s">
         <v>338</v>
       </c>
-      <c r="B17" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D17" s="7" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>