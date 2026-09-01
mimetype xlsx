--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:45</t>
+    <t>01/09/2026 14:11</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio; aplica íntegramente el currículo estatal del RD 217/2022 para Dibujo Técnico Aplicado a las Artes Plásticas y al Diseño I.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Dibujo tecnico aplicado a las artes plasticas y al diseno 1</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Mantiene las 5 competencias específicas y los criterios de evaluación del BOE sin cambios.</t>
   </si>