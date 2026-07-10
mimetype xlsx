--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 19:03</t>
+    <t>10/07/2026 20:45</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto autonómico; aplica íntegramente el currículo del RD 243/2022 de Bachillerato.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Dibujo tecnico aplicado a las artes plasticas y al diseno 1</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantienen todos los criterios de evaluación y competencias especificados en el Real Decreto 243/2022.</t>
   </si>
@@ -941,264 +941,265 @@
 • Escenas de cómic y viñetas.
 • Especialización en ilustración gráfica: cómic, ilustración editorial, infantil, científica, técnica, publicitaria, cinematográfica.
 • Manejo de sistemas y herramientas informáticas utilizadas en arte y diseño: Sistemas de diseño asistido por ordenador (CAD), Sistemas de modelado paramétrico (BIM), Sistemas de renderizado y fotorrealidad, Sistemas de impresión.
 • Iniciación a las herramientas y técnicas de dibujo vectorial en 2D. Aplicaciones al diseño gráfico. Órdenes básicas de dibujo y de edición. Visualización. Gestión de capas. Gestión de escalas.
 • Iniciación al modelado en 3D. Generación de volúmenes básicos. Contornos. Extrusión. Adición y sustracción. Aplicaciones a proyectos artísticos.</t>
   </si>
   <si>
     <t>3.4: Dibujar ilustraciones o viñetas aplicando las técnicas de la perspectiva cónica.
 5.1: Adquirir destrezas en el manejo de herramientas y técnicas de dibujo vectorial en 2D.
 5.2: Iniciarse en el modelado en 3D mediante el diseño de esculturas o instalaciones.</t>
   </si>
   <si>
     <t>CE.3
 CE.5</t>
   </si>
   <si>
     <t>Evaluación del proyecto de ilustración técnica y valoración de las competencias digitales mediante ejercicios de modelado y dibujo vectorial.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Geometría oculta en Madrid: tu guía digital</t>
+    <t>Patrones de Madrid: geometría para una identidad</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Analiza, dibuja y comunica las estructuras geométricas del entorno madrileño</t>
+    <t>Diseño modular inspirado en el patrimonio arquitectónico</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>En el centro de Madrid, desde la Gran Vía hasta el Retiro, conviven formas geométricas que pasan desapercibidas. Esta SDA propone al alumnado convertirse en guías digitales que desvelen esas geometrías mediante el dibujo técnico y herramientas digitales.</t>
+    <t>El instituto quiere renovar su imagen gráfica y propone al alumnado de 1.º de Bachillerato que diseñe una propuesta de señalética y elementos decorativos geométricos inspirados en los azulejos y mosaicos de edificios emblemáticos del Barrio de las Letras de Madrid. La asociación de vecinos del barrio ha mostrado interés en colaborar y valorar los diseños para posibles usos reales.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo puedes crear una guía digital (blog o vídeo) que muestre, analice y explique las estructuras geométricas presentes en edificios, monumentos o elementos naturales de Madrid, utilizando el dibujo técnico a mano alzada y vectorial?</t>
+    <t>Crear una propuesta de elementos gráficos modulares (logotipo, señalítica, patrón decorativo) basados en la geometría observada en el patrimonio del Barrio de las Letras, y comunicarla mediante una página web con vídeo explicativo dirigida a la asociación de vecinos.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Fotografías de elementos arquitectónicos y naturales de Madrid (aportadas por el alumnado o banco de imágenes)
+• Instrumentos de dibujo: compás, regla, escuadra, cartabón, lápices, rotuladores calibrados
+• Cámara (smartphone) para capturar patrones
+• Ordenadores con Inkscape y SketchUp (versiones gratuitas)
+• Plantilla de acotación UNE
+• Guía de trazados geométricos básicos
+• Rúbrica de evaluación por criterios</t>
+  </si>
+  <si>
+    <t>Transversales</t>
+  </si>
+  <si>
+    <t>Educación patrimonial, expresión artística, competencia digital, trabajo en equipo.</t>
+  </si>
+  <si>
+    <t>Fase</t>
+  </si>
+  <si>
+    <t>Duración</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Evidencia recogida</t>
+  </si>
+  <si>
+    <t>Activación y planteamiento del reto</t>
+  </si>
+  <si>
+    <t>1 sesión</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la asociación de vecinos. Se realiza una breve salida al Barrio de las Letras (o visita virtual) para fotografiar y dibujar patrones geométricos. Se lanza la pregunta guía.</t>
+  </si>
+  <si>
+    <t>Cuaderno de campo con bocetos a mano alzada (evidencia para criterio 2.2).</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Taller de trazados geométricos con instrumentos: construcción de polígonos, tangencias y redes modulares. Normas de acotación y rotulación. Ejercicios prácticos sobre papel.</t>
+  </si>
+  <si>
+    <t>Láminas de trazados a lápiz y tinta (evidencia para criterio 2.1) y ejercicios de acotación (evidencia para criterio 4.1).</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>A partir de los patrones observados, el alumnado diseña sus propios módulos geométricos. Realiza croquis acotados de los módulos y bocetos de aplicación en señalética.</t>
+  </si>
+  <si>
+    <t>Croquis acotados de los módulos (evidencia para criterio 4.1) y bocetos de aplicación.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>En aulas de informática: vectorización de los módulos en Inkscape (evidencia criterio 5.1) y modelado 3D de un módulo en SketchUp (evidencia criterio 5.2). Elaboración de la página web y vídeo.</t>
+  </si>
+  <si>
+    <t>Archivos vectoriales, modelo 3D, página web y vídeo.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Presentación de la página web al grupo y a la asociación de vecinos (en directo o grabado). Coevaluación y autoevaluación mediante rúbrica. Asignación de niveles de logro.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y reflexión escrita.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Geometría oculta de Madrid</t>
+  </si>
+  <si>
+    <t>Analiza, diseña y comunica un infográfico vectorial</t>
+  </si>
+  <si>
+    <t>El centro organiza la exposición 'Madrid geométrico' abierta a la comunidad escolar y familias. Se encarga al alumnado de 1.º Bachillerato la creación de infográficos que revelen la geometría subyacente de edificios madrileños, usando datos propios recogidos in situ.</t>
+  </si>
+  <si>
+    <t>Investigar la geometría subyacente de una construcción madrileña, recogiendo datos propios (fotografías, mediciones, croquis), analizar sus proporciones y patrones, y producir un infográfico vectorial que comunique esos hallazgos.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Cámara o tablet para fotografías
+• Software de dibujo vectorial (Inkscape, Illustrator)
+• Plantillas de infográfico y guías de acotación UNE
+• Ejemplos de infográficos patrimoniales</t>
+  </si>
+  <si>
+    <t>Educación patrimonial, competencia digital y tratamiento crítico de la información visual.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la exposición, se analizan ejemplos de infográficos patrimoniales y cada equipo elige un edificio madrileño para investigar.</t>
+  </si>
+  <si>
+    <t>Ficha con propuesta de edificio, primeras hipótesis geométricas y justificación de la elección.</t>
+  </si>
+  <si>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Se enseñan técnicas de observación, croquis a mano alzada, acotación según normas y proporciones geométricas (sección áurea, simetrías). El alumnado realiza croquis del edificio a partir de fotografías o visita presencial.</t>
+  </si>
+  <si>
+    <t>Conjunto de croquis con anotaciones geométricas y acotaciones normalizadas.</t>
+  </si>
+  <si>
+    <t>Cada equipo analiza en detalle las proporciones y patrones del edificio, calcula relaciones y dibuja trazados reguladores. Se introducen las herramientas de dibujo vectorial y se empieza a esbozar el infográfico digital.</t>
+  </si>
+  <si>
+    <t>Análisis escrito con cálculos y boceto vectorial preliminar.</t>
+  </si>
+  <si>
+    <t>El alumnado elabora el infográfico final con software vectorial, integrando fotos, textos explicativos y trazados geométricos. Se prepara la presentación para la exposición.</t>
+  </si>
+  <si>
+    <t>Infográfico vectorial terminado en formato digital o impreso.</t>
+  </si>
+  <si>
+    <t>Defensa de los infográficos ante el grupo, coevaluación entre equipos y asignación de niveles de logro según la rúbrica.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación completada y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Diseña un expositor modular para tu instituto</t>
+  </si>
+  <si>
+    <t>Geometría, normalización y prototipado para un mobiliario colectivo</t>
+  </si>
+  <si>
+    <t>La biblioteca del instituto necesita renovar sus expositores para mostrar trabajos artísticos del alumnado. Se busca un diseño modular, fácil de montar, que pueda ampliarse y que tenga una identidad visual basada en la geometría, integrando criterios de sostenibilidad (materiales reciclados) y bajo coste. El alumnado de 1.º de Bachillerato asume el reto como diseñadores y prototipadores, entregando al equipo de biblioteca una propuesta técnica y artística.</t>
+  </si>
+  <si>
+    <t>Diseñar un expositor modular, desde los bocetos iniciales hasta el prototipo a escala, documentado con planos normalizados y una pieza clave (módulo) construida en cartón o con impresión 3D, para presentarlo a la biblioteca del instituto como propuesta de mobiliario.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
 • Instrumentos de dibujo técnico (regla, compás, escuadra, cartabón, lápices)
-• Hojas de papel DIN A4 y A3
-[...185 lines deleted...]
-    <t>Ficha de autoevaluación y coevaluación, rúbrica cumplimentada.</t>
+• Papel DIN A3, cartón pluma o cartulina para prototipos
+• Impresora 3D (opcional)
+• Ejemplos de patrones geométricos madrileños (fotos de azulejos de Alcorcón, Plaza Mayor)
+• Plantillas de acotación UNE
+• Ordenadores con software de dibujo vectorial (opcional para panel)</t>
+  </si>
+  <si>
+    <t>Emprendimiento social (propuesta de mejora del centro), sostenibilidad (uso de materiales reciclados), y comunicación oral y visual.</t>
+  </si>
+  <si>
+    <t>Presentación del encargo de la biblioteca. Visionado de ejemplos de mobiliario modular geométrico. Lluvia de ideas sobre necesidades y restricciones. Se formula la pregunta guía y se organizan los equipos de trabajo (4-5 personas).</t>
+  </si>
+  <si>
+    <t>Preguntas iniciales en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Trabajo por estaciones: (a) Observación de formas naturales y extracción de patrones geométricos (inspiración para el módulo); (b) Práctica de trazados geométricos con instrumentos (polígonos, tangencias) aplicados a formas modulares; (c) Introducción a las normas UNE/ISO para rotulación, acotación y tipos de línea. Cada equipo experimenta con diseños sencillos.</t>
+  </si>
+  <si>
+    <t>Apuntes del natural (2.2) y ejercicios de trazados (2.1).</t>
+  </si>
+  <si>
+    <t>Cada equipo define el diseño de su módulo (forma, medidas, sistema de ensamblaje). Realizan bocetos, croquis normalizados (4.1) y dibujan las vistas diédricas (3.2). A continuación, elaboran la perspectiva del conjunto (3.3). Se dedica una sesión a la acotación definitiva con normas UNE. Se entrega un primer borrador de planos.</t>
+  </si>
+  <si>
+    <t>Planos completos (vistas diédricas y perspectiva) + croquis normalizados.</t>
+  </si>
+  <si>
+    <t>Construcción del prototipo a escala (cartón pluma, cartulina o impresión 3D, según recursos). Elaboración del panel explicativo (con herramientas digitales 2D si se dispone). Preparación de la presentación para la biblioteca: argumentación del diseño, cumplimiento de normas, conexión con la geometría del entorno.</t>
+  </si>
+  <si>
+    <t>Prototipo físico, panel explicativo.</t>
+  </si>
+  <si>
+    <t>Exposición de los prototipos ante el equipo de biblioteca (u otro curso como público). Coevaluación entre equipos mediante rúbrica. Cada equipo recibe feedback real y reflexiona sobre mejoras. Asignación de niveles de logro (1-4) para cada criterio, tanto por el docente como por autoevaluación.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas, diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Exposición de paneles con imágenes de alta resolución de patrones geométricos en la naturaleza (panales, copos de nieve), arquitectura (arte islámico, Gaudí) y arte (Mondrian, Escher), acompañadas de preguntas guía para la observación.
 • Kit táctil con modelos 3D impresos de sólidos geométricos, teselaciones y secciones cónicas, que los alumnos puedan manipular para comprender sus propiedades.
 • Simulaciones interactivas en GeoGebra que permitan modificar variables (ángulos, proporciones, simetrías) y visualizar instantáneamente cómo cambian las estructuras geométricas en ejemplos de la naturaleza y el arte.</t>
   </si>
@@ -7259,233 +7260,233 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>302</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>299</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>303</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>305</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>299</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>306</v>
       </c>
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>280</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>282</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>284</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>286</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>288</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>145</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>290</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>291</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>292</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>294</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>298</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>306</v>
+        <v>320</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>321</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>302</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>306</v>
+        <v>320</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>323</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>305</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>306</v>
+        <v>299</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>325</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>327</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
         <v>329</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>330</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>280</v>
@@ -7561,99 +7562,99 @@
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>294</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>336</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>298</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>306</v>
+        <v>320</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>338</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>302</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>306</v>
+        <v>320</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>340</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>305</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>306</v>
+        <v>299</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>342</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>344</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>345</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>