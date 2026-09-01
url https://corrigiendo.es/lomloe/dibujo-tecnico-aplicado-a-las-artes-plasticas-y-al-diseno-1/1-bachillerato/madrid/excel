--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:45</t>
+    <t>01/09/2026 14:11</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto autonómico; aplica íntegramente el currículo del RD 243/2022 de Bachillerato.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Dibujo tecnico aplicado a las artes plasticas y al diseno 1</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantienen todos los criterios de evaluación y competencias especificados en el Real Decreto 243/2022.</t>
   </si>