--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:47</t>
+    <t>10/07/2026 20:45</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón aplica el currículo estatal del RD 243/2022 sin modificaciones ni añadidos para Dibujo Técnico Aplicado II.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Dibujo tecnico aplicado a las artes plasticas y al diseno 2</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Mantiene íntegramente los criterios de evaluación y saberes básicos del Real Decreto 243/2022.</t>
   </si>
@@ -700,265 +700,266 @@
     <t>SDA: 'Del Concepto al Objeto'. Desarrollo de un proyecto de diseño industrial (ej. mobiliario o envase) que incluya desde el croquis a mano alzada hasta los planos técnicos normalizados y el modelado digital final.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Fases de un proyecto de diseño: del croquis al plano de taller.
 • Representación de objetos mediante sus vistas acotadas. Cortes, secciones y roturas.</t>
   </si>
   <si>
     <t>4.1: Proyectar, de manera individual o en grupo, un diseño sencillo, comunicando de manera clara e inequí
 5.1: Realizar y presentar proyectos, aprovechando las posibilidades que las herramientas de dibujo vector</t>
   </si>
   <si>
     <t>CE.DTAGD.4
 CE.DTAGD.5</t>
   </si>
   <si>
     <t>Portfolio final del proyecto, cumplimiento de normas UNE/ISO en la acotación y destreza en el uso de software CAD/vectorial.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Mudéjar geométrico: del patrón al tutorial digital</t>
+    <t>Geometría mudéjar en un espacio virtual</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Diseño de un mosaico inspirado en el arte mudéjar aragonés y creación de un videotutorial paso a paso</t>
+    <t>Diseño y comunicación de una exposición inspirada en el arte aragonés</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>En 2º de Bachillerato de Dibujo Técnico Aplicado a las Artes Plásticas y al Diseño II, con 3 horas semanales. El centro se encuentra en Aragón, comunidad rica en patrimonio mudéjar (Aljafería, torres de Teruel). Se busca conectar la geometría con el diseño y la cultura local, fomentando el uso de herramientas digitales.</t>
+    <t>La Asociación de Amigos del Mudéjar Aragonés busca nuevas formas de difundir el patrimonio mudéjar entre el público joven. Propone un concurso de ideas para crear un espacio expositivo virtual que muestre la riqueza geométrica de este arte. El alumnado, como futuros diseñadores, debe presentar una propuesta atractiva y técnicamente fundamentada.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Diseñar un patrón modular geométrico inspirado en la decoración mudéjar aragonesa y elaborar un videotutorial que muestre el proceso de diseño desde el boceto a mano alzada hasta la vectorización digital, explicando las transformaciones geométricas y las normas de dibujo técnico aplicadas.</t>
+    <t>Diseñar un espacio expositivo virtual para un bien mudéjar aragonés, aplicando patrones geométricos, tangencias y curvas cónicas, representándolo en perspectivas isométrica, caballera y cónica con luces y sombras, y presentar el resultado en un vídeo divulgativo dirigido a la asociación.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Lápiz, regla, compás, escuadra, cartabón
-[...4 lines deleted...]
-• Tutoriales previos sobre tangencias, cónicas y transformaciones</t>
+• Ordenadores con software de dibujo vectorial (Inkscape/Illustrator) y modelado 3D (SketchUp/Blender)
+• Material de dibujo técnico: reglas, compás, plantillas de curvas
+• Fichas de monumentos mudéjares aragoneses (imágenes y planos)
+• Tutoriales para digitalización y edición de vídeo
+• Cámara o móvil para grabación de narración</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Conexiones con Historia del Arte (mudéjar aragonés), Tecnología (uso de software de diseño), y Competencia digital (grabación y edición de video).</t>
+    <t>Educación patrimonial, competencia digital, trabajo en equipo y expresión oral/escrita.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto mediante imágenes de arte mudéjar aragonés (Aljafería, iglesias de Teruel). Lluvia de ideas sobre formas geométricas observadas. Explicación del producto final y la audiencia. Formación de equipos (2-3 alumnos).</t>
-[...2 lines deleted...]
-    <t>Participación en lluvia de ideas y selección de un motivo mudéjar base.</t>
+    <t>Se presenta el encargo de la asociación y se visualizan ejemplos de espacios expositivos virtuales. El alumnado debate la pregunta guía y se organizan equipos de 3-4 personas. Cada equipo elige un monumento mudéjar aragonés como inspiración.</t>
+  </si>
+  <si>
+    <t>Registro de preguntas iniciales y elección del monumento en el cuaderno de equipo.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Talleres prácticos: 1) Transformaciones geométricas: simetría, traslación, giro, homotecia. 2) Tangencias y enlaces, trazado de curvas cónicas (elipse, parábola). 3) Introducción a software de dibujo vectorial (Inkscape): capas, curvas Bézier, transformaciones. Ejercicios guiados.</t>
-[...2 lines deleted...]
-    <t>Ejercicios resueltos (trazados en papel y archivos digitales básicos).</t>
+    <t>Talleres prácticos sobre: (a) transformaciones geométricas aplicadas a diseños modulares; (b) trazado de tangencias, enlaces y curvas cónicas; (c) construcción de perspectivas isométrica, caballera y cónica; (d) fundamentos de iluminación y sombras; (e) introducción a herramientas digitales (vectorial 2D y modelado 3D).</t>
+  </si>
+  <si>
+    <t>Ejercicios resueltos de cada bloque (patrón sencillo, tangencias, perspectiva, pruebas digitales).</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Cada equipo diseña su patrón: primero bocetos a mano alzada, luego trazado geométrico con regla y compás, finalmente vectorización en Inkscape. Se aplican transformaciones y curvas cónicas. Se elabora un plano acotado del patrón final.</t>
-[...2 lines deleted...]
-    <t>Bocetos, trazados geométricos en papel, archivo vectorial del patrón, plano acotado.</t>
+    <t>Cada equipo desarrolla el diseño de su espacio expositivo: crea el patrón decorativo basado en el monumento, dibuja plantas y alzados, genera perspectivas (isométrica, caballera y cónica) y decide la iluminación. Trabajan primero a mano y luego digitalizan con software vectorial y de modelado 3D.</t>
+  </si>
+  <si>
+    <t>Planos acotados, perspectivas a mano y archivos digitales (formato vectorial y modelo 3D).</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Grabación del videotutorial en equipos: guión, captura de pantalla del proceso, voz en off explicativa. Edición básica (cortes, títulos). Se revisa que se muestren todas las fases: boceto, trazado geométrico, vectorización y acotación.</t>
-[...2 lines deleted...]
-    <t>Guión escrito, archivo de video sin editar y versión final.</t>
+    <t>Elaboración del vídeo final: guión, storyboard, grabación de narración, edición que muestre el proceso y el resultado (render del espacio, animación de giro, detalles de patrones y perspectivas). Se incluye una sección explicativa de los criterios técnicos aplicados.</t>
+  </si>
+  <si>
+    <t>Guión y storyboard; archivo de vídeo editado.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Visionado de los videotutoriales en clase. Coevaluación con rúbrica centrada en claridad, precisión geométrica, uso de transformaciones y calidad del diseño. Autoevaluación individual sobre el aprendizaje. Discusión grupal sobre mejoras.</t>
-[...2 lines deleted...]
-    <t>Rúbrica de coevaluación rellena, autoevaluación individual, conclusiones grupales.</t>
+    <t>Proyección de los vídeos en clase. Coevaluación entre equipos mediante rúbrica. Cada equipo autoasigna niveles de logro a cada criterio. Se elaboran conclusiones sobre el proceso y se envía el vídeo a la asociación.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y diana de autoevaluación por equipo.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Descifrando la geometría del Aljafería</t>
-[...8 lines deleted...]
-    <t>Investiga la geometría oculta de un elemento de la Aljafería, analiza sus datos (medidas, proporciones, patrones) y comunica tus hallazgos mediante un dossier técnico-visual dirigido a la Asociación de Amigos del Mudéjar Aragonés.</t>
+    <t>Dibujar con los datos del entorno</t>
+  </si>
+  <si>
+    <t>Del croquis de campo al dossier técnico para arquitectos</t>
+  </si>
+  <si>
+    <t>El Colegio de Arquitectos de Aragón ha convocado un concurso juvenil de documentación gráfica del patrimonio local. Los equipos deben presentar un dossier técnico de un espacio o elemento de su localidad, utilizando datos propios (medidas y fotografías) y software de dibujo vectorial.</t>
+  </si>
+  <si>
+    <t>Documentar y analizar geométricamente un espacio o elemento arquitectónico del patrimonio aragonés mediante la recogida de datos primarios (fotografías y medidas) y la elaboración de un dossier técnico que incluya perspectivas, planos normalizados y un diseño propio inspirado en las formas observadas, para ser presentado al Colegio de Arquitectos de Aragón.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Planos del Palacio de la Aljafería (proporcionados por el docente)
-[...37 lines deleted...]
-    <t>Rúbricas cumplimentadas (coevaluación y autoevaluación), reflexión escrita individual.</t>
+• Cinta métrica y distanciómetro
+• Cámara o smartphone para fotografías
+• Papel DIN A3, lápices, regla, compás
+• Ordenadores con software de dibujo vectorial (Inkscape, LibreCAD, AutoCAD educativo)
+• Proyector para presentaciones
+• Plantillas guía para la técnica de perspectivas y normalización</t>
+  </si>
+  <si>
+    <t>Educación patrimonial, competencia digital, trabajo en equipo, rigor técnico y comunicación oral.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del Colegio de Arquitectos y se formula la pregunta guía. Por equipos, los estudiantes eligen un espacio o elemento de su localidad (instituto, parque, plaza...) y empiezan a fantasear sobre qué medir, fotografiar y dibujar. Se establecen roles (fotógrafo, medidor, dibujante, coordinador).</t>
+  </si>
+  <si>
+    <t>Cuaderno con las primeras ideas y croquis de campo.</t>
+  </si>
+  <si>
+    <t>Talleres prácticos sobre los contenidos necesarios: trazado de curvas cónicas, tangencias y enlaces; construcción de perspectivas isométrica y caballera con curvas; principios de perspectiva cónica (frontales y oblicuas) y sombras; normalización (vistas, acotación, cortes); uso básico del software vectorial. Cada alumno elabora pequeños ejercicios como práctica.</t>
+  </si>
+  <si>
+    <t>Ejercicios resueltos en papel y en software.</t>
+  </si>
+  <si>
+    <t>Salida al espacio elegido para recoger datos: mediciones (cinta métrica, distancias, alturas), fotografías desde diferentes ángulos (incluyendo la hora de luz para las sombras), croquis a mano alzada. De vuelta en el aula, procesan los datos: escalan fotos, organizan medidas, y empiezan los dibujos a lápiz como base.</t>
+  </si>
+  <si>
+    <t>Fichas de campo con medidas y fotografías; croquis iniciales en papel.</t>
+  </si>
+  <si>
+    <t>Los equipos terminan los dibujos: perspectivas isométrica, caballera, cónica con sombras, vistas acotadas, y el diseño original. Todo se realiza primero en papel y luego se digitaliza con software vectorial. Preparan la presentación oral (5 minutos) para la audiencia real, destacando el proceso de recogida de datos y las decisiones geométricas.</t>
+  </si>
+  <si>
+    <t>Dossier completo (versión digital impresa y presentación digital).</t>
+  </si>
+  <si>
+    <t>Presentación de los dossiers ante una comisión simulada (docente, otros compañeros, si es posible un arquitecto invitado). Coevaluación entre equipos y autoevaluación individual. Cada criterio se valora con niveles 1-4 mediante rúbrica. Se reflexiona sobre el proceso y se recogen evidencias para la memoria de la SDA.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas, diana de autoevaluación, grabación opcional de las presentaciones.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Diseña tu mural: geometría y comunidad</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos diseñar un mural que represente la diversidad del barrio, utilizando principios geométricos y presentarlo de forma técnica y profesional al Ayuntamiento?</t>
+    <t>Diseña un banco para tu plaza</t>
+  </si>
+  <si>
+    <t>Mobiliario urbano desde el dibujo técnico</t>
+  </si>
+  <si>
+    <t>El ayuntamiento de una localidad aragonesa (p.ej., Albarracín, Calatayud, Huesca) quiere renovar el mobiliario urbano de una plaza emblemática para mejorar la accesibilidad y la estética. Han solicitado propuestas a la comunidad educativa, y nuestro alumnado de 2.º de Bachillerato va a presentar un prototipo de banco modular que integre criterios de diseño, ergonomía y representación técnica.</t>
+  </si>
+  <si>
+    <t>Diseñar un prototipo de banco modular que se adapte a las condiciones de la plaza elegida, aplicando trazados geométricos (tangencias, cónicas, transformaciones), perspectivas (isométrica, caballera, cónica) y normalización (vistas acotadas, cortes). El producto final será un dossier técnico que incluya croquis, planos normalizados y una maqueta virtual (SketchUp o Blender) del banco en su entorno.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con Inkscape (o software vectorial similar), SketchUp (o alternativa 3D libre)
-[...35 lines deleted...]
-    <t>Rúbricas cumplimentadas, diana de autoevaluación, registro de reflexión oral.</t>
+• Plantilla de análisis de la plaza (con preguntas guía)
+• Ejercicios de tangencias y cónicas (fichas impresas)
+• Software de dibujo vectorial (Illustrator, Inkscape) o CAD (AutoCAD, Fusion 360) opcional
+• Bloques o material de dibujo: compás, escuadra, cartabón, lápices, papel
+• Rúbrica de evaluación de los criterios
+• Acceso a imágenes de la plaza y planos del catastro</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía (participación en la mejora del espacio público), competencia emprendedora (presentación a un cliente real).</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del ayuntamiento (real o simulado) mediante un vídeo o carta. Se visita la plaza asignada (fotografías, planos, mediciones). Se formula la pregunta guía y se forman equipos de 3-4 alumnos. Cada equipo elige un enfoque (banco lineal, con respaldo, modular, etc.).</t>
+  </si>
+  <si>
+    <t>Documento de análisis del espacio (mediciones, fotos anotadas, ideas iniciales).</t>
+  </si>
+  <si>
+    <t>Sesiones teórico-prácticas sobre: trazados de tangencias y cónicas (sesión 1); perspectivas isométrica y caballera con curvas (sesión 2); normalización: vistas, acotación, cortes (sesión 3). Se realizan ejercicios cortos que luego se aplican al proyecto.</t>
+  </si>
+  <si>
+    <t>Ejercicios de aula corregidos (hojas de trazados, perspectivas básicas, planos sencillos).</t>
+  </si>
+  <si>
+    <t>Los equipos desarrollan el diseño de su banco: croquis a mano alzada (sesión 1), definición geométrica con tangencias y módulos (sesión 2), primeras perspectivas isométrica y caballera (sesión 3). El profesor asesora y da feedback.</t>
+  </si>
+  <si>
+    <t>Croquis evolutivos y borradores de perspectivas.</t>
+  </si>
+  <si>
+    <t>Elaboración de los planos normalizados (vistas, acotación, cortes) y la perspectiva cónica con sombras. Inicio de la maqueta virtual (SketchUp si hay tiempo o como alternativa). Preparación de la presentación al ayuntamiento (formato digital o impreso).</t>
+  </si>
+  <si>
+    <t>Planos normalizados finales y perspectiva cónica.</t>
+  </si>
+  <si>
+    <t>Presentación de los dossiers a la audiencia simulada (otra clase, profesorado, invitados). Coevaluación entre equipos con rúbrica. Autoevaluación individual. Asignación de niveles de logro 1-4 para cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada (coevaluación y autoevaluación) y dossier completo.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Uso de modelos 3D interactivos y realidad aumentada para superponer esquemas de trazado geométrico (redes modulares, proporción áurea) sobre obras de arte y arquitectura icónicas, permitiendo aislar capas de análisis.
@@ -5729,68 +5730,68 @@
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>227</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>250</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>231</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>252</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>234</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>254</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>238</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>224</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>256</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>257</v>
       </c>
     </row>
@@ -5880,85 +5881,85 @@
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>223</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>224</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>265</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>227</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>235</v>
+        <v>228</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>267</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>231</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>228</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>269</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>234</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>271</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>238</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>224</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>273</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>274</v>
       </c>
     </row>