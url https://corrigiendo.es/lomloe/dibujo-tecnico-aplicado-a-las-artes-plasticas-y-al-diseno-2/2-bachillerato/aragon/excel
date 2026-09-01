--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:45</t>
+    <t>01/09/2026 14:11</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón aplica el currículo estatal del RD 243/2022 sin modificaciones ni añadidos para Dibujo Técnico Aplicado II.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Dibujo tecnico aplicado a las artes plasticas y al diseno 2</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Mantiene íntegramente los criterios de evaluación y saberes básicos del Real Decreto 243/2022.</t>
   </si>