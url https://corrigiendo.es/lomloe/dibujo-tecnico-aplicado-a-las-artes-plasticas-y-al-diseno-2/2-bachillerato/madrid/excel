--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 19:21</t>
+    <t>10/07/2026 22:21</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>La Comunidad de Madrid mantiene una identidad total con el currículo básico estatal establecido en el RD 243/2022. No se observan adiciones ni modificaciones en las competencias específicas ni en los criterios de evaluación analizados.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Dibujo tecnico aplicado a las artes plasticas y al diseno 2</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
@@ -839,262 +839,266 @@
 • Dibujo asistido por ordenador (DAO): Órdenes avanzadas, grosores, polilíneas y tramas.
 • Rotulación y acotación normalizada.
 • Espacio modelo y espacio papel. Diseño de impresión, exportación y salida impresa.
 • Modelado en 3D: Aplicación a proyectos de diseño industrial y de espacios. Generación de volúmenes compuestos.
 • Salida del modelo 3D: escenas, luces y renderizado. Recorridos.
 • Nociones de modelado paramétrico (BIM) y sus aplicaciones.</t>
   </si>
   <si>
     <t>4.1: Proyectar un diseño sencillo, comunicando su forma y dimensiones mediante vistas y cortes.
 5.1: Realizar y presentar proyectos aprovechando las herramientas de dibujo vectorial y modelado 3D.</t>
   </si>
   <si>
     <t>CE.4: Aplicar normas UNE e ISO para representar objetos.
 CE.5: Integrar herramientas digitales de dibujo y modelado.</t>
   </si>
   <si>
     <t>Proyecto técnico final que incluya memoria gráfica, planos acotados en CAD y presentación visual del modelo renderizado.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Geometría en Red: Del Azulejo Madrileño al Píxel</t>
+    <t>Diséñalo en mosaico</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Diseño de sistemas modulares inspirados en la arquitectura urbana para plataformas digitales</t>
+    <t>De la geometría al pavimento de tu barrio</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>En el marco del Madrid Design Festival, se propone a los alumnos actuar como diseñadores de contenido para una revista digital especializada. Deben analizar la geometría de un elemento arquitectónico o decorativo emblemático de Madrid (como los azulejos de la Plaza de España o las estructuras del Matadero) para transformarlo en un patrón modular contemporáneo aplicable a productos de diseño.</t>
+    <t>La Junta Municipal del Distrito de Chamberí ha convocado un concurso para diseñar un pavimento decorativo para el nuevo bulevar de la calle de Fuencarral. El diseño debe basarse en teselaciones y transformaciones geométricas, y debe presentarse mediante un vídeo que muestre el proceso completo.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos transformar la herencia geométrica de Madrid en un recurso de diseño digital funcional y estético?</t>
+    <t>Diseñar un patrón modular para un pavimento urbano real, aplicando transformaciones, tangencias y cónicas, y comunicar el diseño mediante un vídeo tutorial que incluya croquis, proceso y plano acotado normalizado.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos con conexión a internet
-[...3 lines deleted...]
-• Cámara fotográfica o smartphone</t>
+• Software de dibujo vectorial (Inkscape o AutoCAD)
+• Cámara de vídeo o móvil
+• Plantillas de teselaciones y transformaciones
+• Ejemplos de planos normalizados
+• Ordenadores con conexión a internet</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital, sentido de iniciativa y espíritu emprendedor, y conciencia y expresiones culturales.</t>
+    <t>Competencia digital, emprendimiento social (mejora del espacio público), educación artística.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto mediante una 'deriva fotográfica' virtual por Madrid. Los alumnos seleccionan un elemento geométrico (rejería, pavimentos, fachadas). Debate sobre la importancia de la geometría en la identidad visual de la ciudad.</t>
-[...2 lines deleted...]
-    <t>Moodboard digital con fotografías y esquemas geométricos preliminares.</t>
+    <t>Se presenta el concurso real (cartel ficticio) y se proyectan ejemplos de pavimentos geométricos en Madrid (metro Chamberí, Plaza de Oriente). Se formula la pregunta guía y los equipos esbozan una idea inicial.</t>
+  </si>
+  <si>
+    <t>Boceto inicial en cuaderno con primeras ideas</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Estudio teórico-práctico sobre redes modulares y transformaciones geométricas. Prácticas de trazado de tangencias y enlaces necesarios para definir el módulo base. Introducción a la normativa UNE de acotación aplicada al diseño de producto.</t>
-[...2 lines deleted...]
-    <t>Lámina de trazado técnico del módulo base con acotación normalizada.</t>
+    <t>Se trabajan teselaciones, transformaciones geométricas, tangencias y cónicas mediante ejercicios guiados. Se introducen normas de acotación y escalas. Se explora el software vectorial con tutoriales.</t>
+  </si>
+  <si>
+    <t>Ejercicios de teselados y tangencias resueltos</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Digitalización del módulo usando software vectorial (Inkscape o Illustrator). Aplicación de leyes de simetría y repetición para crear el patrón. Representación del patrón aplicado a un volumen sencillo en perspectiva isométrica, integrando curvas.</t>
-[...2 lines deleted...]
-    <t>Archivo vectorial del patrón y dibujo técnico del objeto en perspectiva.</t>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Cada equipo define su módulo base, aplica transformaciones, integra tangencias o cónicas y diseña el patrón completo. Lo pasan a software vectorial, crean el patrón final y elaboran el plano acotado.</t>
+  </si>
+  <si>
+    <t>Archivo vectorial del diseño final y plano acotado</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>3 sesiones</t>
-[...5 lines deleted...]
-    <t>Enlace al blog digital con el vídeo tutorial integrado.</t>
+    <t>Diseñan el guión y storyboard del vídeo. Graban la narración, capturan pantalla del software y editan el vídeo. Incluyen explicaciones de cada decisión geométrica y técnica.</t>
+  </si>
+  <si>
+    <t>Guión, storyboard y vídeo final</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Presentación de los blogs en clase. Coevaluación mediante una rúbrica que valore tanto el rigor técnico del dibujo como la calidad de la comunicación digital. Reflexión final sobre la utilidad del dibujo técnico en las artes plásticas.</t>
-[...2 lines deleted...]
-    <t>Cuestionario de autoevaluación y registro de coevaluación.</t>
+    <t>Proyección de los vídeos en clase, coevaluación con rúbrica y autoevaluación mediante diana de aprendizaje. Se asigna nivel de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y diana de autoevaluación</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Eco-Geometrías del Ruido: Cartografía Tridimensional de Madrid</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos transformar los datos de contaminación acústica de un barrio de Madrid en una estructura geométrica tridimensional que funcione como refugio sonoro?</t>
+    <t>Mide, analiza, rediseña</t>
+  </si>
+  <si>
+    <t>Del pavimento histórico de la Casa de la Villa a un nuevo patrón geométrico</t>
+  </si>
+  <si>
+    <t>El Área de Urbanismo del Ayuntamiento de Madrid ha lanzado una convocatoria para renovar el pavimento de varias plazas del centro histórico, buscando diseños que dialoguen con el patrimonio geométrico existente. El alumnado de 2º de Bachillerato de Dibujo Técnico participa con propuestas basadas en el análisis de un elemento real: el pavimento hidráulico original de la Casa de la Villa.</t>
+  </si>
+  <si>
+    <t>Analizar el patrón geométrico del pavimento de la Casa de la Villa tomando medidas precisas in situ (o sobre fotografías calibradas), identificar las transformaciones geométricas y relaciones de tangencia que lo generan, y diseñar un nuevo mosaico que preserve sus propiedades geométricas pero que pueda producirse con técnicas contemporáneas.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Portal de Datos Abiertos del Ayuntamiento de Madrid
-[...35 lines deleted...]
-    <t>Rúbrica de evaluación y cuestionario de autoevaluación del proceso de diseño.</t>
+• Fotografías de alta resolución del pavimento de la Casa de la Villa (autorizadas)
+• Cinta métrica, regla, goniómetro para la salida
+• Software de dibujo vectorial (Inkscape o AutoCAD Education)
+• Plantilla de ficha de recogida de datos
+• Rúbricas de evaluación (criterios 1.1, 2.1, 2.2, 5.1)
+• Modelo de informe técnico y póster</t>
+  </si>
+  <si>
+    <t>Educación patrimonial y competencia digital.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del Ayuntamiento mediante una carta simulada. Se proyectan imágenes del pavimento de la Casa de la Villa y se debate sobre su geometría. Se formula la pregunta guía. Se organizan los equipos (3-4 personas).</t>
+  </si>
+  <si>
+    <t>Anotaciones iniciales en cuaderno sobre formas observadas e hipótesis sobre su construcción.</t>
+  </si>
+  <si>
+    <t>Talleres prácticos: 1) Transformaciones geométricas y módulos. 2) Tangencias, enlaces y curvas cónicas con regla y compás. 3) Introducción al software vectorial (órdenes básicas y capas). Cada equipo practica con ejercicios cortos que simulan el reto.</t>
+  </si>
+  <si>
+    <t>Ejercicios de clase resueltos (transformaciones, trazado de tangencias, primeras figuras vectoriales).</t>
+  </si>
+  <si>
+    <t>Salida al exterior (o sesión con fotografías calibradas) para tomar medidas del pavimento real: distancias, ángulos, radios, módulos. De vuelta, cada equipo analiza los datos, identifica el módulo base y las transformaciones, y empieza a esbozar ideas para el nuevo patrón.</t>
+  </si>
+  <si>
+    <t>Ficha de recogida de datos con medidas, croquis acotados y primeras ideas de diseño.</t>
+  </si>
+  <si>
+    <t>Cada equipo desarrolla el diseño final vectorial, elabora el informe técnico y maqueta el póster. Se realiza una pre-entrega para revisión entre pares.</t>
+  </si>
+  <si>
+    <t>Archivo vectorial del patrón, informe técnico, póster.</t>
+  </si>
+  <si>
+    <t>Exposición de los pósteres en el aula. Un técnico municipal invitado (virtual o presencial) da feedback. Cada equipo presenta su propuesta en 3 minutos. Coevaluación con rúbrica. Autoevaluación individual.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada, diana de autoevaluación, grabación breve de la presentación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Perspectivas de Barrio: El Arte que nos Une</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos utilizar la perspectiva cónica y la normalización técnica para diseñar una obra de arte urbano que solo se perciba correctamente desde un punto de vista vecinal específico?</t>
+    <t>Crea una pieza para el Retiro</t>
+  </si>
+  <si>
+    <t>Diseño modular de un banco para el Parque del Buen Retiro</t>
+  </si>
+  <si>
+    <t>El Parque del Buen Retiro es un espacio emblemático de Madrid con una rica geometría en sus edificios y jardines. La dirección del parque busca nuevas ideas para mobiliario urbano que sea funcional, estético y dialogue con el entorno.</t>
+  </si>
+  <si>
+    <t>Diseñar un banco modular, que integre curvas cónicas y tangencias, representarlo en perspectivas y planos normalizados, y presentar una maqueta virtual o física al equipo de gestión del Retiro.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Software de diseño vectorial (Inkscape o Illustrator) o CAD (LibreCAD/AutoCAD).
-[...35 lines deleted...]
-    <t>Rúbrica de coevaluación y cuestionario de autoevaluación sobre el proceso de diseño.</t>
+• Láminas de dibujo A3
+• Plantillas de elipses
+• Reglas, escuadra, cartabón, compás
+• Lápices de grafito y color para sombreado
+• Software CAD (AutoCAD, SketchUp, o similar) (opcional)
+• Imágenes y planos del Palacio de Cristal y el Retiro</t>
+  </si>
+  <si>
+    <t>Educación patrimonial y sostenibilidad urbana</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la dirección del Retiro: diseñar un banco modular. Se visita virtualmente el parque (Google Earth, fotos) y se analiza la geometría del Palacio de Cristal y otros elementos. Se formula la pregunta guía y se forman equipos.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas y bocetos iniciales en el cuaderno</t>
+  </si>
+  <si>
+    <t>Talleres sobre trazado de curvas cónicas, tangencias y enlaces. Práctica de perspectivas isométrica y caballera con curvas. Introducción a la perspectiva cónica y representación de luces y sombras. Explicación de normalización (vistas, acotación). Ejercicios guiados.</t>
+  </si>
+  <si>
+    <t>Ejercicios resueltos de cada técnica</t>
+  </si>
+  <si>
+    <t>Cada equipo desarrolla el diseño del banco: croquis, maquetas de papel, selección de formas cónicas y tangencias. Realizan perspectivas isométrica y caballera del diseño. Definen módulos y dimensiones básicas.</t>
+  </si>
+  <si>
+    <t>Croquis definitivos y láminas de perspectivas</t>
+  </si>
+  <si>
+    <t>Elaboran los planos normalizados (planta, alzado, perfil, acotación) y la perspectiva cónica del banco en un entorno del Retiro, incluyendo luces y sombras. Preparan una presentación para la audiencia (póster o presentación digital).</t>
+  </si>
+  <si>
+    <t>Planos normalizados, perspectiva cónica con sombras, presentación</t>
+  </si>
+  <si>
+    <t>Exposición de los proyectos ante la audiencia simulada. Coevaluación mediante rúbrica. Autoevaluación individual y reflexión sobre el proceso. Asignación de niveles de logro 1-4 para cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Uso de modelos 3D interactivos y realidad aumentada para superponer esquemas de trazado geométrico (redes modulares, proporción áurea) sobre obras de arte y arquitectura icónicas, permitiendo aislar capas de análisis.
 • Presentación de glosarios visuales comparativos que vinculen patrones naturales (diagramas de Voronoi, espirales logarítmicas) con sus aplicaciones técnicas en el diseño industrial y la ingeniería estructural contemporánea.
 • Utilización de maquetas físicas desmontables y material tiflológico para explorar la volumetría de poliedros complejos y superficies regladas, facilitando la comprensión de la geometría espacial a través del tacto y la manipulación.</t>
   </si>
@@ -6404,68 +6408,68 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>266</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>268</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>270</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>274</v>
+        <v>267</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>275</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>277</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>278</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>279</v>
       </c>
     </row>
@@ -6572,68 +6576,68 @@
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>266</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>289</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>270</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>291</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>274</v>
+        <v>267</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>293</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>277</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>295</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>296</v>
       </c>
     </row>
@@ -6740,68 +6744,68 @@
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>266</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>306</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>270</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>308</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>310</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>277</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>312</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>313</v>
       </c>
     </row>