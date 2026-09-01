--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 22:21</t>
+    <t>01/09/2026 14:11</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>La Comunidad de Madrid mantiene una identidad total con el currículo básico estatal establecido en el RD 243/2022. No se observan adiciones ni modificaciones en las competencias específicas ni en los criterios de evaluación analizados.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Dibujo tecnico aplicado a las artes plasticas y al diseno 2</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí</t>
   </si>