--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:33</t>
+    <t>10/07/2026 20:19</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio; aplica íntegramente el RD 217/2022 para Digitalización en 1º ESO.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Digitalizacion</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantiene el currículo nacional sin cambios.</t>
   </si>
@@ -834,269 +834,264 @@
 • D.4 Comercio electrónico: facturas digitales, formas de pago y criptomonedas.
 • D.5 Ética en el uso de datos y herramientas digitales: inteligencia artificial, sesgos algorítmicos e ideológicos, obsolescencia programada, soberanía tecnológica y digitalización sostenible.</t>
   </si>
   <si>
     <t>3.1: Proteger los datos personales y la huella digital generada en internet, configurando las condiciones
 3.2: Configurar y actualizar contraseñas, sistemas operativos y antivirus de forma periódica en los disti
 3.3: Identificar y saber reaccionar ante situaciones que representan una amenaza en la red, escogiendo la
 4.1: Hacer un uso ético de los datos y las herramientas digitales, aplicando las normas de etiqueta digit
 4.2: Reconocer las aportaciones de las tecnologías digitales en las gestiones administrativas y el comerc
 4.4: Analizar la necesidad y los beneficios globales de un uso y desarrollo ecosocialmente responsable de</t>
   </si>
   <si>
     <t>CE.D.3
 CE.D.4</t>
   </si>
   <si>
     <t>Pruebas de desempeño en entornos seguros, debates puntuables y diario de reflexión sobre salud digital.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Navega con Cabeza: Crea tu Guía de Bienestar Digital</t>
+    <t>Crea tu blog de ciudadanía digital</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Investigamos, creamos y compartimos un blog para un uso crítico y seguro de internet</t>
+    <t>Consejos prácticos para familias sobre seguridad, privacidad y uso crítico de Internet</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>En la Comunidad Autónoma de Aragón, el alumnado de 1º ESO se enfrenta a diario a retos digitales: gestionar su identidad online, proteger su privacidad y discernir información fiable. Esta situación de aprendizaje parte de esas vivencias para construir colectivamente un recurso que ayude a otros compañeros.</t>
+    <t>El Ayuntamiento de Zaragoza, a través de su programa de educación digital, solicita a los centros educativos materiales divulgativos para familias. Nuestra clase va a crear un blog con entradas que aborden diferentes aspectos de la ciudadanía digital, dirigido a las familias de la localidad.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos ayudar a nuestros compañeros de 1º ESO a navegar de forma segura y responsable, protegiendo su privacidad y aprovechando las herramientas digitales para aprender?</t>
+    <t>Diseñar y publicar un blog con al menos 5 entradas que traten sobre seguridad, privacidad, análisis crítico de la información y uso ético de la tecnología, dirigido a las familias de la localidad.</t>
   </si>
   <si>
     <t>Recursos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ordenadores con conexión a Internet
+• Plataforma para blogs: Blogger o WordPress
+• Guía de licencias Creative Commons (creativecommons.org)
+• Banco de imágenes libres: Pixabay, Unsplash
+• Plantilla de rúbrica para evaluación
+• Ejemplos de blogs de ciudadanía digital</t>
+  </si>
+  <si>
+    <t>Transversales</t>
+  </si>
+  <si>
+    <t>Educación en valores: uso ético de la tecnología, respeto a la propiedad intelectual, ciudadanía digital crítica.</t>
+  </si>
+  <si>
+    <t>Fase</t>
+  </si>
+  <si>
+    <t>Duración</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Evidencia recogida</t>
+  </si>
+  <si>
+    <t>Activación y planteamiento del reto</t>
+  </si>
+  <si>
+    <t>1 sesión</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del Ayuntamiento: crear un blog para familias sobre ciudadanía digital. Se visionan ejemplos de blogs similares y se define la pregunta guía. Los equipos deciden los 5 temas de sus entradas.</t>
+  </si>
+  <si>
+    <t>Lista de temas acordados por equipo.</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Talleres prácticos: búsqueda de información con criterio, licencias Creative Commons (búsqueda de imágenes), configuración de privacidad en redes sociales, tipos de amenazas (phishing, malware) y redacción para blog (estructura de entrada, uso de enlaces).</t>
+  </si>
+  <si>
+    <t>Ejercicios de búsqueda y citación; esquema de cada entrada.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Los equipos redactan y diseñan las entradas, buscan imágenes libres, configuran el blog en la plataforma elegida (Blogger/WordPress) y comienzan a publicar borradores.</t>
+  </si>
+  <si>
+    <t>Versión digital del blog con al menos 3 entradas en borrador.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Finalizan y publican las 5 entradas, revisan ortografía y formato, preparan una presentación oral de 2 minutos explicando el blog y su utilidad para la audiencia.</t>
+  </si>
+  <si>
+    <t>Blog publicado y presentación oral ensayada.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Cada equipo presenta su blog a la clase (simulando la audiencia real). Coevaluación mediante rúbrica, autoevaluación y asignación de niveles de logro (1-4) para cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Investiga tu huella digital</t>
+  </si>
+  <si>
+    <t>Elabora una guía de bienestar digital basada en datos reales de tu instituto</t>
+  </si>
+  <si>
+    <t>El centro quiere actualizar su plan de bienestar digital y el alumnado de 1.º ESO se convierte en investigador: diseña, aplica y analiza una encuesta sobre hábitos digitales del instituto para proponer recomendaciones basadas en evidencias.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una encuesta sobre hábitos digitales del instituto, analizar los datos obtenidos y elaborar una guía de bienestar digital con recomendaciones dirigidas al Consejo Escolar.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ordenador con conexión a internet
+• Google Forms o herramienta de encuestas
+• Hoja de cálculo (LibreOffice Calc o Google Sheets)
+• Canva o herramienta de diseño
+• Rúbrica de evaluación impresa o digital</t>
+  </si>
+  <si>
+    <t>Educación para la salud digital, educación en valores (privacidad, respeto, responsabilidad) y competencia informacional.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo: el Consejo Escolar necesita una guía de bienestar digital basada en datos reales del centro. Se formula la pregunta guía. Los equipos discuten qué saben y qué necesitan saber, y escriben hipótesis sobre los hábitos digitales del instituto.</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis iniciales y preguntas.</t>
+  </si>
+  <si>
+    <t>Talleres: búsqueda de información fiable sobre hábitos digitales y privacidad; diseño de encuestas éticas (consentimiento, anonimato); identificación de amenazas digitales. Cada equipo diseña su encuesta y la valida con el docente.</t>
+  </si>
+  <si>
+    <t>Carpeta de recursos digitales organizada y borrador de la encuesta.</t>
+  </si>
+  <si>
+    <t>Los equipos aplican la encuesta a una muestra representativa del instituto (otros cursos). Recogen datos, los depuran y los analizan: calculan frecuencias, elaboran gráficos con hoja de cálculo. Identifican patrones y problemas (ej. escasa configuración de privacidad).</t>
+  </si>
+  <si>
+    <t>Hoja de datos y gráficos generados.</t>
+  </si>
+  <si>
+    <t>Elaboran la guía de bienestar digital: integran los datos analizados, gráficos, consejos sobre privacidad, amenazas y uso ético. Pueden elegir formato (infografía, tríptico, presentación). Preparan la exposición para el Consejo Escolar.</t>
+  </si>
+  <si>
+    <t>Guía terminada y borrador de la exposición.</t>
+  </si>
+  <si>
+    <t>Presentan la guía al Consejo Escolar (sesión simulada con docentes y algún miembro real si es posible). Coevaluación entre equipos y autoevaluación mediante diana. El docente asigna nivel de logro a cada criterio usando rúbrica.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Héroes digitales: protege a los más pequeños</t>
+  </si>
+  <si>
+    <t>Diseño de un juego interactivo sobre seguridad digital para niños de primaria</t>
+  </si>
+  <si>
+    <t>El colegio de primaria del barrio ha solicitado al instituto materiales didácticos sobre ciberseguridad para sus alumnos de 5º y 6º. El equipo directivo encarga a nuestra clase de digitalización la creación de un juego interactivo que sea atractivo y educativo.</t>
+  </si>
+  <si>
+    <t>Crear un prototipo de juego interactivo (con Scratch o Genially) que enseñe a niños de 9-11 años a identificar riesgos en internet, proteger sus datos y actuar con ética digital.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ordenadores con conexión a internet
-• Plataforma de blog (Blogger, WordPress.com)
-[...36 lines deleted...]
-    <t>Adquisición guiada de saberes</t>
+• Cuenta en Scratch o Genially
+• Material impreso sobre licencias Creative Commons
+• Vídeos de concienciación digital (Pantallas Amigas, INCIBE)</t>
+  </si>
+  <si>
+    <t>Competencia digital, educación en valores y trabajo en equipo.</t>
+  </si>
+  <si>
+    <t>Se recibe una carta del CEIP de primaria solicitando ayuda. Se visiona un vídeo de niños explicando sus miedos en internet. Se formula la pregunta guía y se organizan los equipos.</t>
+  </si>
+  <si>
+    <t>Anotaciones en el cuaderno de equipo sobre ideas iniciales.</t>
+  </si>
+  <si>
+    <t>Taller sobre riesgos digitales (phishing, grooming, huella digital). Práctica de búsqueda y selección de información con criterios de fiabilidad. Introducción a Scratch o Genially para juegos.</t>
+  </si>
+  <si>
+    <t>Hoja de búsqueda con fuentes justificadas.</t>
   </si>
   <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Talleres prácticos: (1) Búsqueda y selección de información fiable; (2) Configuración de privacidad en redes y dispositivos; (3) Identificación de amenazas y reacciones; (4) Normas de etiqueta y propiedad intelectual. El alumnado realiza ejercicios guiados y toma notas en su EPA.</t>
-[...148 lines deleted...]
-    <t>Rúbrica cumplimentada y documento de reflexión.</t>
+    <t>Cada equipo diseña el guion del juego (storyboard) y desarrolla el prototipo básico. Se realizan pruebas internas y se ajusta la jugabilidad.</t>
+  </si>
+  <si>
+    <t>Storyboard y primera versión del juego.</t>
+  </si>
+  <si>
+    <t>Finalización del juego: pulido gráfico, inserción de créditos (licencias), y preparación de una breve presentación para los niños de primaria. Ensayo de la dinámica de juego con compañeros de otra clase.</t>
+  </si>
+  <si>
+    <t>Juego completo y guía didáctica.</t>
+  </si>
+  <si>
+    <t>Presentación a los niños de primaria (o en video). Coevaluación mediante rúbrica. Asignación de niveles de logro individual y grupal.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y cuestionario de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Diagramas interactivos de hardware con capas conmutables que permitan alternar entre la fotografía real del componente, su símbolo técnico y su representación en el administrador de dispositivos del SO.
@@ -6993,401 +6988,401 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>273</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>270</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>274</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>276</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>277</v>
       </c>
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>278</v>
-      </c>
-[...1 lines deleted...]
-        <v>279</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>266</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>251</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>253</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>255</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>257</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>259</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>162</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>261</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>262</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>263</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>265</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>266</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>289</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>269</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>277</v>
+        <v>270</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>291</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>273</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>270</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>276</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>266</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>251</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>253</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>255</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>257</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>259</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>162</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>261</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>262</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>263</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>265</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>266</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>269</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>277</v>
+        <v>270</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>273</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>270</v>
+        <v>310</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>311</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>276</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>266</v>
+        <v>310</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>313</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>266</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>315</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>316</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>