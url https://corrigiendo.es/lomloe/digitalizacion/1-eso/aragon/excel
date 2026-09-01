--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:19</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio; aplica íntegramente el RD 217/2022 para Digitalización en 1º ESO.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Digitalizacion</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantiene el currículo nacional sin cambios.</t>
   </si>