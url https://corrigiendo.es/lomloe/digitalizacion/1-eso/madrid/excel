--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 18:41</t>
+    <t>10/07/2026 20:27</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para Digitalización en 1º ESO, por lo que aplica íntegramente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Digitalizacion</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se aplica el currículo completo del Real Decreto 217/2022 sin añadidos ni modificaciones.</t>
   </si>
@@ -888,267 +888,265 @@
   <si>
     <t>3.1: Proteger los datos personales y la huella digital.
 3.2: Configurar y actualizar sistemas de seguridad.
 3.3: Identificar y reaccionar ante amenazas en la red.
 3.4: Valorar la importancia de la ciberseguridad.
 4.1: Uso ético de datos y etiqueta digital.
 4.2: Reconocer aportaciones en gestiones administrativas y comercio.
 4.3: Valorar la libertad de expresión digital.
 4.4: Analizar beneficios del desarrollo responsable (IA, sostenibilidad).
 4.5: Autentificar la identidad digital.</t>
   </si>
   <si>
     <t>CE.3: Desarrollar hábitos de bienestar digital y protección de datos.
 CE.4: Ejercer una ciudadanía digital crítica y ética.</t>
   </si>
   <si>
     <t>Debates dirigidos, análisis de casos sobre fraudes y noticias falsas, y simulacros de trámites administrativos digitales.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Conviértete en Podcaster Responsable</t>
+    <t>Tu huella, tu decisión: seguro en la red</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Crea un podcast sobre ciudadanía digital para tu barrio</t>
+    <t>Un blog de ciberseguridad para tu barrio</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Vivimos en la era digital, pero no todas las personas saben proteger sus datos o actuar éticamente en internet. En Madrid, el uso de redes sociales y plataformas es masivo, y los jóvenes son especialmente vulnerables. Debemos formar ciudadanos digitales críticos y responsables.</t>
+    <t>El ayuntamiento de Madrid ha instalado puntos de acceso WiFi gratuitos en el barrio, pero muchos vecinos desconocen los riesgos asociados. La asociación de vecinos nos pide un blog con consejos prácticos para un uso seguro.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos concienciar a las familias de nuestro instituto sobre la importancia de la privacidad, la ciberseguridad y el uso ético de las tecnologías digitales?</t>
+    <t>Crear un blog de ciberseguridad para la asociación de vecinos del barrio, con entradas que expliquen cómo usar las redes WiFi públicas de forma segura, proteger los datos personales y detectar amenazas, aplicando la etiqueta digital y el respeto a la privacidad.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Audacity o editor de audio online (como TwistedWave)
-[...4 lines deleted...]
-• Plataforma de almacenamiento (Drive, SoundCloud)</t>
+• Acceso a ordenadores con internet
+• Plataforma de blog (WordPress.com o Blogger)
+• Guía de buenas prácticas de ciberseguridad (INCIBE)
+• Lista de fuentes fiables (web del Ayuntamiento de Madrid, INCIBE, OSI)
+• Banco de imágenes Creative Commons (Unsplash, Pixabay)
+• Rúbrica de evaluación para el blog</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia en comunicación lingüística (expresión oral y escrita), competencia personal, social y de aprender a aprender (autogestión del proyecto), y educación en valores (ciberseguridad, ética digital).</t>
+    <t>Educación para la ciudadanía digital, fomento del pensamiento crítico ante la información en red, y concienciación sobre la privacidad y seguridad en línea.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se presenta el reto: crear un podcast para concienciar a las familias. Se visionan ejemplos de podcasts educativos y se analizan sus elementos. Se forma equipos y se asigna un tema dentro de la ciudadanía digital (privacidad, ciberacoso, etiqueta, etc.).</t>
-[...2 lines deleted...]
-    <t>Lluvia de ideas inicial y rúbrica de evaluación del producto compartida.</t>
+    <t>Presentación del encargo de la asociación de vecinos. Lluvia de ideas sobre riesgos en WiFi públicas. Visionado de un vídeo corto sobre ciberseguridad. Formulación de la pregunta guía y organización de equipos.</t>
+  </si>
+  <si>
+    <t>Ideas iniciales anotadas en el cuaderno de equipo, preguntas que surgen.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Talleres prácticos: 1) Búsqueda eficaz de información y verificación de fuentes; 2) Seguridad digital (contraseñas, privacidad, huella); 3) Normas de etiqueta y propiedad intelectual. Cada equipo investiga su subtema usando una guía.</t>
-[...2 lines deleted...]
-    <t>Ficha de investigación cumplimentada y configuración de contraseñas seguras en cuentas de trabajo.</t>
+    <t>Talleres sobre búsqueda de información fiable (uso de operadores, fuentes oficiales), etiqueta digital y licencias Creative Commons. Práctica guiada de configuración de privacidad en una plataforma de blog (WordPress.com).</t>
+  </si>
+  <si>
+    <t>Ficha de fuentes seleccionadas y justificación de su fiabilidad; lista de criterios de etiqueta digital.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Los equipos elaboran el guion técnico y literario del podcast, incluyendo recursos sonoros (música libre de derechos). Planifican la grabación y reparten roles. Revisan que su contenido cumpla con los criterios de privacidad y ética.</t>
-[...2 lines deleted...]
-    <t>Guion completo con fuentes citadas y lista de verificación de seguridad.</t>
+    <t>Los equipos investigan sobre amenazas específicas en la red Madrid WiFi (puntos de acceso falsos, robo de datos) y recopilan buenas prácticas. Diseñan la estructura del blog: secciones, entradas, estilo.</t>
+  </si>
+  <si>
+    <t>Esquema del blog y borrador de contenidos.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Grabación del podcast usando Audacity o herramienta online. Edición básica (cortes, ajuste de volumen, inserción de música). Subida del archivo a una plataforma compartida (SoundCloud o similar) con metadatos y configuración de privacidad.</t>
-[...2 lines deleted...]
-    <t>Archivo de audio final y captura de pantalla de configuración de privacidad.</t>
+    <t>Creación del blog: redacción final, inserción de imágenes con licencia, configuración de privacidad, publicación de entradas y respuesta a comentarios simulados. Preparan una presentación para la asociación.</t>
+  </si>
+  <si>
+    <t>Blog completo con entradas, imágenes, créditos, comentarios respondidos.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Cada equipo escucha los podcasts de otros grupos y proporciona retroalimentación usando una rúbrica. Reflexión individual sobre el aprendizaje: ¿qué he aprendido sobre ciudadanía digital? ¿cómo he protegido mis datos? Autoevaluación y coevaluación.</t>
-[...2 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada y reflexión escrita.</t>
+    <t>Exposición del blog a la clase (como simulacro de presentación a la asociación). Coevaluación entre equipos usando rúbrica. Autoevaluación individual sobre el proceso. Asignación de niveles de logro 1-4.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada (coevaluación) y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Investiga y actúa: Datos para una ciudadanía digital responsable</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos analizar y comunicar de forma ética y segura los datos sobre el uso de redes sociales y dispositivos digitales en nuestro instituto, para promover un bienestar digital?</t>
+    <t>Encuesta y análisis: radiografía digital de nuestro instituto</t>
+  </si>
+  <si>
+    <t>Recogemos, analizamos y comunicamos datos propios para mejorar nuestra competencia digital</t>
+  </si>
+  <si>
+    <t>El equipo directivo del IES necesita datos reales del alumnado para actualizar el plan de competencia digital. En lugar de basarse en suposiciones, encarga a la clase de Digitalización una investigación que recoja, analice y comunique datos propios del centro.</t>
+  </si>
+  <si>
+    <t>Diseñar, aplicar y analizar una encuesta sobre hábitos digitales del alumnado del centro, y elaborar un informe con recomendaciones para el equipo directivo.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ordenadores con conexión a internet
-• Google Forms
-[...13 lines deleted...]
-    <t>Lluvia de ideas en Padlet y compromisos grupales.</t>
+• Google Forms (o similar)
+• Hoja de cálculo (Google Sheets, Excel)
+• Herramientas de presentación (Canva, Genially, PowerPoint)
+• Datos abiertos del Ayuntamiento de Madrid / Comunidad de Madrid</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía digital y tratamiento de datos.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del equipo directivo y se debate la pregunta guía. Se forman equipos y se recogen ideas iniciales sobre hábitos digitales.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas y preguntas iniciales anotadas en el cuaderno.</t>
+  </si>
+  <si>
+    <t>Se explican los principios de diseño de encuestas (anonimato, tipos de preguntas, sesgos). El alumnado aprende a usar Google Forms y a buscar datos oficiales (INE, Ayuntamiento de Madrid). Se trabajan las normas éticas (citación, licencias).</t>
+  </si>
+  <si>
+    <t>Borrador de la encuesta y listado de fuentes externas seleccionadas.</t>
   </si>
   <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Los alumnos aprenden a diseñar preguntas de encuesta (evitando sesgos), a recoger datos de forma anónima y ética, y a usar hojas de cálculo para organizar y representar datos (gráficos básicos). También exploran buenas prácticas de ciberseguridad (contraseñas, huella digital) y licencias Creative Commons para el póster.</t>
-[...20 lines deleted...]
-    <t>Diana de autoevaluación y breve informe de conclusiones grupales.</t>
+    <t>Los equipos distribuyen la encuesta entre el alumnado del centro (vía QR o enlace), recogen respuestas, las procesan en hoja de cálculo y elaboran gráficos. También recopilan datos externos para comparar.</t>
+  </si>
+  <si>
+    <t>Datos brutos de la encuesta y gráficos generados.</t>
+  </si>
+  <si>
+    <t>Cada equipo elabora un informe digital (infografía o presentación) que incluya introducción, metodología, resultados, análisis y recomendaciones. Se prepara una exposición oral para el equipo directivo.</t>
+  </si>
+  <si>
+    <t>Informe digital final y guión de la exposición.</t>
+  </si>
+  <si>
+    <t>Los equipos presentan sus informes al resto de la clase y reciben coevaluación. Se aplica la rúbrica a los criterios evaluados y se realiza una autoevaluación.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Creamos la Galería Digital de Madrid</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos crear una exposición de arte digital colaborativa sobre la transformación de Madrid, utilizando herramientas digitales de forma ética y segura, y publicarla para que la vea toda la comunidad educativa?</t>
+    <t>DigitalFam: una guía para tu bienestar digital</t>
+  </si>
+  <si>
+    <t>Campaña de concienciación digital para nuestras familias</t>
+  </si>
+  <si>
+    <t>En nuestro instituto, muchos estudiantes comentan que sus padres o tutores no saben cómo proteger sus datos o identificar estafas online. El equipo directivo nos ha encargado crear una campaña de concienciación digital dirigida a las familias, usando herramientas digitales que hemos aprendido. El producto final será una serie de materiales (pósters, infografía, vídeo corto) que se presentarán en la reunión de familias del próximo trimestre.</t>
+  </si>
+  <si>
+    <t>Diseñar y producir una campaña digital (pósters, infografía o vídeo) que ofrezca consejos prácticos sobre ciberseguridad y bienestar digital, respetando la privacidad y usando contenidos con licencias libres, para concienciar a las familias del instituto.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet
-[...36 lines deleted...]
-    <t>Diana de autoevaluación cumplimentada; reflexión individual.</t>
+• Ordenadores con conexión a Internet
+• Cuentas educativas de Canva, Google Workspace, OpenShot
+• Vídeos tutoriales sobre ciberseguridad y edición digital
+• Ejemplos de campañas de concienciación digital
+• Plantilla de rúbrica y diana de autoevaluación</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía digital; comunicación y trabajo en equipo; pensamiento crítico ante la información online.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del equipo directivo: crear una campaña de concienciación digital para las familias. Se visualizan ejemplos de campañas reales y se lanza la pregunta guía. Los equipos se organizan y realizan una lluvia de ideas inicial.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas en Padlet o pizarra digital</t>
+  </si>
+  <si>
+    <t>Talleres prácticos: 1) Ciberseguridad básica (contraseñas, phishing, privacidad). 2) Propiedad intelectual y licencias Creative Commons. 3) Diseño de infografías y vídeos con Canva y OpenShot. Cada equipo practica creando un prototipo de póster.</t>
+  </si>
+  <si>
+    <t>Ejercicios de análisis de casos y prototipo de póster</t>
+  </si>
+  <si>
+    <t>Los equipos investigan un tema específico (ej. redes sociales, compras online) y desarrollan el contenido de la campaña. Crean un documento compartido con la información seleccionada, incluyendo fuentes y licencias. Definen el guion del vídeo y el esquema de la infografía.</t>
+  </si>
+  <si>
+    <t>Documento compartido con investigación y fuentes citadas</t>
+  </si>
+  <si>
+    <t>Producción final de los materiales: póster, infografía y vídeo. Revisión por pares siguiendo la rúbrica. Ajustes y preparación de la presentación para las familias.</t>
+  </si>
+  <si>
+    <t>Productos finales terminados (póster, infografía, vídeo)</t>
+  </si>
+  <si>
+    <t>Presentación de la campaña al resto de la clase. Coevaluación con rúbrica y autoevaluación mediante diana. El docente asigna el nivel de logro 1-4 a cada criterio evaluado.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Diagramas interactivos de hardware con capas conmutables que permitan alternar entre la fotografía real del componente, su símbolo técnico y su representación en el administrador de dispositivos del SO.
 • Videotutoriales de configuración de redes domésticas con subtítulos dinámicos y resaltado visual de los elementos de la interfaz (botones, campos de IP) para facilitar el seguimiento del proceso.
 • Estaciones de aprendizaje con kits de hardware físico 'despiezado' etiquetados con códigos QR que enlazan a micro-animaciones sobre la función de cada pieza y su conexión a la placa base.</t>
   </si>
@@ -7745,68 +7743,68 @@
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>281</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>282</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>305</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>285</v>
       </c>
       <c r="C23" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="D23" s="7" t="s">
         <v>307</v>
       </c>
-      <c r="D23" s="7" t="s">
+      <c r="E23" s="7" t="s">
         <v>308</v>
-      </c>
-[...1 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>289</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>286</v>
+        <v>309</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>310</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>292</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>286</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>312</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>313</v>
       </c>
     </row>
@@ -7913,68 +7911,68 @@
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>281</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>282</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>323</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>285</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>307</v>
+        <v>286</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>325</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>289</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>307</v>
+        <v>286</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>327</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>292</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>286</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>329</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>330</v>
       </c>
     </row>