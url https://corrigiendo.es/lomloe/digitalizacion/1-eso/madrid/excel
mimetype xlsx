--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:27</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para Digitalización en 1º ESO, por lo que aplica íntegramente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Digitalizacion</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se aplica el currículo completo del Real Decreto 217/2022 sin añadidos ni modificaciones.</t>
   </si>