--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:33</t>
+    <t>10/07/2026 20:19</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón aplica el currículo del RD 217/2022 sin concreción propia para Digitalización en 2.º ESO.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Digitalizacion</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Competencias específicas y criterios de evaluación idénticos al BOE.</t>
   </si>
@@ -824,269 +824,265 @@
 • D.2. Educación mediática: periodismo digital, blogosfera, estrategias comunicativas y uso crítico de la red. Herramientas para detectar noticias falsas y fraudes.
 • D.3 Gestiones administrativas: servicios públicos en línea, registros digitales y certificados oficiales.
 • D.4 Comercio electrónico: facturas digitales, formas de pago y criptomonedas.
 • D.5 Ética en el uso de datos y herramientas digitales: inteligencia artificial, sesgos algorítmicos e ideológicos, obsolescencia programada, soberanía tecnológica y digitalización sostenible.
 • D.6 Activismo en línea: plataformas de iniciativa ciudadana, cibervoluntariado y comunidades de hardware y software libres.</t>
   </si>
   <si>
     <t>4.1: Hacer un uso ético de los datos y las herramientas digitales, aplicando las normas de etiqueta digital.
 4.2: Reconocer las aportaciones de las tecnologías digitales en las gestiones administrativas y el comercio.
 4.3: Valorar la importancia de la oportunidad, facilidad y libertad de expresión que suponen los medios digitales.
 4.4: Analizar la necesidad y los beneficios globales de un uso y desarrollo ecosocialmente responsable de la tecnología.</t>
   </si>
   <si>
     <t>CE.D.4: Ejercer una ciudadanía digital crítica e identificar repercusiones de las acciones en la red.</t>
   </si>
   <si>
     <t>Debates dirigidos, resolución de formularios administrativos simulados y proyecto final de investigación sobre el impacto ambiental de la tecnología.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Desconecta: tu guía para un uso digital seguro y responsable</t>
+    <t>Conecta con cuidado: blog de ciberseguridad para el barrio</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Crea tu blog sobre bienestar digital</t>
+    <t>Asesoramiento digital para personas mayores</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>El alumnado de 2.º ESO utiliza a diario dispositivos digitales y redes, pero muestra carencias en la gestión de la privacidad, la seguridad y la etiqueta digital. En Aragón, el uso de internet es generalizado, y es necesario formar ciudadanos digitales críticos y responsables.</t>
+    <t>Las personas mayores de nuestro barrio se sienten cada vez más solas digitalmente y son víctimas frecuentes de estafas y desinformación. El centro educativo recibe peticiones de ayuda de las familias para formar a los abuelos. El alumnado de 2º ESO, nativos digitales, puede tender un puente intergeneracional.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos ayudar a los compañeros de 1.º ESO a hacer un uso seguro, ético y saludable de internet?</t>
+    <t>Diseñar y publicar un blog con entradas que den consejos prácticos sobre contraseñas, detección de estafas, privacidad en redes sociales y uso crítico de la información, dirigido a personas mayores de la localidad.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet
-[...4 lines deleted...]
-• Rúbrica de evaluación</t>
+• Cuentas de correo del centro para registrarse en Blogger/WordPress
+• Guía de configuración de privacidad básica
+• Banco de imágenes libres (Pixabay, Unsplash)
+• Herramienta de grabación de pantalla o cámara del centro
+• Lista de verificación para coevaluación</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia en comunicación lingüística (expresión escrita, debate), competencia personal, social y de aprender a aprender (autoevaluación), competencia ciudadana (uso responsable de la red, respeto a la propiedad intelectual).</t>
+    <t>Educación para la ciudadanía digital, competencia en comunicación lingüística, espíritu crítico y empatía intergeneracional.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se plantea el reto mediante un caso real de ciberacoso o suplantación de identidad en Aragón. Los estudiantes reflexionan sobre su propia experiencia digital y completan un cuestionario anónimo sobre hábitos de seguridad. Se presenta el producto final: un blog para 1.º ESO.</t>
-[...2 lines deleted...]
-    <t>Cuestionario inicial de detección de conocimientos previos.</t>
+    <t>Presentación del reto: detectamos la necesidad real de las personas mayores del barrio a través de un testimonio grabado o carta. Lluvia de ideas sobre problemas digitales que sufren. Formación de equipos y asignación de roles (editor, diseñador, redactor, verificador).</t>
+  </si>
+  <si>
+    <t>Lista de problemas detectados y roles asignados.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Talleres prácticos: búsqueda de información fiable sobre contraseñas seguras, privacidad y amenazas (phishing, malware); configuración de privacidad en redes sociales; uso de gestores de contraseñas. Se elabora un organizador gráfico con consejos clave.</t>
-[...2 lines deleted...]
-    <t>Organizador gráfico con consejos de seguridad digital.</t>
+    <t>Talleres breves: (1) búsqueda eficaz de información y licencias Creative Commons, (2) configuración de privacidad en redes sociales y contraseñas seguras, (3) detección de noticias falsas y estafas online. Cada equipo investiga un tema asignado y elabora un pequeño guion.</t>
+  </si>
+  <si>
+    <t>Fichas de trabajo con búsquedas, resúmenes y ejemplos de estafas.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Planificación del blog: estructura, secciones, tono. Cada grupo decide los temas (huella digital, etiqueta, protección de datos). Crean un guion de entradas y diseñan la estética del blog. Configuran la privacidad (público con moderación de comentarios).</t>
-[...2 lines deleted...]
-    <t>Esquema del blog con estructura y borrador de entradas.</t>
+    <t>Los equipos crean el contenido de las entradas del blog: redactan textos, buscan imágenes libres, graban vídeos cortos (máx. 2 min) con consejos. Configuran la plataforma del blog (Blogger/WordPress) y aplican ajustes de privacidad y accesibilidad.</t>
+  </si>
+  <si>
+    <t>Primeras versiones de las entradas y captura de configuración del blog.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
+    <t>Revisión entre pares (coevaluación) usando una lista de verificación. Pulido final: corrección ortográfica, ajuste de tono para la audiencia, inserción de enlaces. Publicación del blog. Preparación de una breve presentación para mostrar el blog a la audiencia real (representantes de la asociación y centro de mayores).</t>
+  </si>
+  <si>
+    <t>Lista de verificación completada y blog final publicado.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Presentación del blog a los invitados (asociación, centro de mayores) en un pequeño acto. Cada equipo explica su proceso y decisiones. Los invitados dan feedback oral. Rellenan una rúbrica de autoevaluación y coevaluación. Asignación individual de niveles de logro por parte del docente basada en las evidencias recogidas.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y grabación del acto (opcional).</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Datos que hablan de nosotros</t>
+  </si>
+  <si>
+    <t>Investigación sobre bienestar digital en el instituto a partir de datos propios</t>
+  </si>
+  <si>
+    <t>El centro educativo quiere actualizar su plan de bienestar digital, pero detecta que las medidas generales no conectan con la realidad del alumnado. Necesita datos reales, no suposiciones.</t>
+  </si>
+  <si>
+    <t>Diseñar, aplicar y analizar una encuesta anónima sobre hábitos digitales del alumnado del centro, y elaborar un informe con recomendaciones para mejorar el bienestar digital.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Cuestionario en Google Forms
+• Hoja de cálculo para análisis de datos
+• Guía de estilo para informes
+• Rúbrica de evaluación
+• Material audiovisual sobre bienestar digital</t>
+  </si>
+  <si>
+    <t>Educación para la salud (bienestar digital) y educación en valores (uso ético de la tecnología).</t>
+  </si>
+  <si>
+    <t>Presentación del reto: el centro necesita datos reales sobre hábitos digitales. Lluvia de ideas sobre bienestar digital y formulación de hipótesis. Se organizan los equipos y se define la pregunta guía.</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis iniciales y preguntas de investigación.</t>
+  </si>
+  <si>
+    <t>Taller sobre bienestar digital (conceptos, indicadores). Aprendizaje sobre diseño de encuestas, escalas, anonimización y ética. Introducción a herramientas de recogida de datos (Google Forms) y hojas de cálculo.</t>
+  </si>
+  <si>
+    <t>Ejercicios de diseño de preguntas y análisis de ejemplos.</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Creación del blog: redacción de entradas, inclusión de imágenes propias o con licencia libre, publicación. Se asignan roles: redactor, editor, diseñador. Se invita a la audiencia (1.º ESO) a comentar y hacer preguntas. Se promociona el blog en el centro.</t>
-[...26 lines deleted...]
-    <t>Investigar un tema de relevancia local (científico o social) utilizando recursos digitales, evaluando la fiabilidad de las fuentes, gestionando la información en su entorno personal de aprendizaje, y comunicando los resultados de manera ética y atractiva para sensibilizar a la comunidad educativa.</t>
+    <t>Cada equipo finaliza el cuestionario, lo distribuye entre el alumnado del centro (muestreo guiado), recoge las respuestas y realiza el análisis estadístico descriptivo con hoja de cálculo. Se extraen gráficos y conclusiones preliminares.</t>
+  </si>
+  <si>
+    <t>Hoja de datos completa y gráficos generados.</t>
+  </si>
+  <si>
+    <t>Elaboración del informe digital: introducción, metodología, resultados, discusión y recomendaciones. Diseño de la presentación para el Consejo Escolar. Ensayo de la exposición oral.</t>
+  </si>
+  <si>
+    <t>Informe digital terminado y presentación preparada.</t>
+  </si>
+  <si>
+    <t>Presentación ante el Consejo Escolar (simulado o real). Coevaluación entre equipos mediante rúbrica. Autoevaluación individual sobre el proceso y aprendizaje. Asignación de niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>El Ebro nos habla</t>
+  </si>
+  <si>
+    <t>Campaña de concienciación digital sobre el río de Aragón</t>
+  </si>
+  <si>
+    <t>El instituto se suma a la campaña 'Ebro Vivo' del Ayuntamiento. El alumnado debe crear una campaña digital dirigida a familias y vecinos para promover conductas responsables con el río.</t>
+  </si>
+  <si>
+    <t>Diseñar y producir una campaña digital (infografías, vídeo corto y folleto interactivo) que se difundirá en la web del centro, redes sociales del AMPA y paneles digitales del ayuntamiento, para sensibilizar sobre la conservación del Ebro.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores/tablets con conexión a internet
-[...96 lines deleted...]
-    <t>Cuestionario de autoevaluación y coevaluación cumplimentado.</t>
+• Canva
+• GIMP
+• OpenShot
+• Buscadores académicos
+• Repositorios de imágenes CC (Pixabay, Wikimedia)
+• Ordenadores con conexión a internet</t>
+  </si>
+  <si>
+    <t>Educación ambiental, competencia digital y conciencia social.</t>
+  </si>
+  <si>
+    <t>Se presenta la pregunta guía y se muestra un reportaje sobre la contaminación del Ebro. El alumnado debate y formula hipótesis sobre causas y soluciones.</t>
+  </si>
+  <si>
+    <t>Listado de ideas y preguntas en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Taller de búsqueda con criterios de fiabilidad, uso de buscadores académicos y repositorios de imágenes libres. Práctica de edición de imágenes con Canva y vídeo con OpenShot.</t>
+  </si>
+  <si>
+    <t>Ejercicios de búsqueda y edición.</t>
+  </si>
+  <si>
+    <t>El alumnado investiga datos concretos sobre el Ebro en su localidad: calidad del agua, especies, basura. Recogen información de asociaciones o noticias. Esbozan los contenidos de la campaña.</t>
+  </si>
+  <si>
+    <t>Ficha de datos y storyboard.</t>
+  </si>
+  <si>
+    <t>Creación de las infografías y el vídeo. Se realiza la publicación en la web del centro y se prepara la presentación a la asociación.</t>
+  </si>
+  <si>
+    <t>Infografías finales y vídeo exportado.</t>
+  </si>
+  <si>
+    <t>Presentación a la asociación (virtual o presencial). Coevaluación y autoevaluación. Asignación de niveles de logro.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y grabación de la exposición.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Utilizar diagramas interactivos de despiece de hardware donde el alumnado pueda clicar en cada componente para ver micro-vídeos de su función y fallos comunes.
@@ -6965,236 +6961,236 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>270</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>271</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>273</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>274</v>
       </c>
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>278</v>
-      </c>
-[...1 lines deleted...]
-        <v>279</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>248</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>250</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>252</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>254</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>256</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>159</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>258</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>259</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>260</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>262</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>266</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>288</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>270</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>267</v>
+        <v>290</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>291</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>273</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>293</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>295</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
         <v>297</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>298</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>248</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>299</v>
@@ -7284,82 +7280,82 @@
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>266</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>306</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>270</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>274</v>
+        <v>267</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>308</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>273</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>310</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>312</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>313</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>