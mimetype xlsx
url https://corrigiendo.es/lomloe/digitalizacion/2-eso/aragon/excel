--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:19</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón aplica el currículo del RD 217/2022 sin concreción propia para Digitalización en 2.º ESO.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Digitalizacion</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Competencias específicas y criterios de evaluación idénticos al BOE.</t>
   </si>