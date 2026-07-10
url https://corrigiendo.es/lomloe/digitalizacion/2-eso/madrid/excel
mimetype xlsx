--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="472">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="473">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Digitalizacion</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 18:34</t>
+    <t>10/07/2026 20:19</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto autonómico; aplica el RD 217/2022 nacional. El currículo es idéntico al estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Digitalizacion</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantiene íntegro el BOE.</t>
   </si>
@@ -882,266 +882,268 @@
   <si>
     <t>3.1: Proteger los datos personales y la huella digital
 3.2: Configurar y actualizar sistemas de seguridad
 3.3: Identificar y reaccionar ante amenazas en la red
 3.4: Valorar la importancia de la ciberseguridad
 4.1: Uso ético de datos y etiqueta digital
 4.2: Reconocer aportaciones en gestiones administrativas y comercio
 4.3: Valorar la libertad de expresión digital
 4.4: Analizar beneficios del desarrollo responsable (IA, sostenibilidad)
 4.5: Autentificar la identidad digital</t>
   </si>
   <si>
     <t>CE.3: Bienestar y seguridad digital
 CE.4: Ciudadanía digital crítica y ética</t>
   </si>
   <si>
     <t>Análisis de casos prácticos sobre privacidad, simulación de trámites administrativos con certificado digital y debate sobre ética de la IA.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Tu huella en la red: crea un blog de ciberseguridad para jóvenes madrileños</t>
+    <t>Guía digital para familias: navega seguro</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Ciudadanía digital responsable y segura en el contexto de Madrid</t>
+    <t>Protege tu privacidad y participa con responsabilidad</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnos de 2º ESO de un centro público en Madrid. El barrio presenta casos de ciberacoso y uso imprudente de redes sociales. Se busca que los estudiantes se conviertan en agentes activos de prevención, creando un recurso digital para otros jóvenes de la Comunidad de Madrid.</t>
+    <t>El instituto ha implantado EducaMadrid para la comunicación con familias (notas, tareas, tutorías). Muchas familias, especialmente las menos familiarizadas con la tecnología, tienen dudas sobre privacidad, contraseñas y comportamiento en línea. El equipo directivo pide al alumnado de 2.º ESO que elabore una guía práctica en formato vídeo para orientar a las familias.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos ayudar a otros adolescentes de Madrid a ser ciudadanos digitales responsables y seguros? Crea un blog con consejos prácticos sobre protección de datos, identificación de amenazas y uso ético de la red, adaptado a la realidad de nuestra comunidad.</t>
+    <t>Diseñar y producir un vídeo tutorial dirigido a las familias que explique, de forma clara y atractiva, cómo configurar la privacidad en EducaMadrid, crear contraseñas seguras, reconocer noticias falsas y actuar con respeto en los foros escolares.</t>
   </si>
   <si>
     <t>Recursos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ordenadores o tablets con conexión a internet
+• Cuentas de EducaMadrid (o similar)
+• Cámara de vídeo o smartphone
+• Software de edición de vídeo (por ejemplo, OpenShot o Clipchamp)
+• Banco de imágenes libres (p.ej., Pixabay)
+• Rúbrica de evaluación
+• Guion y storyboard en plantilla</t>
+  </si>
+  <si>
+    <t>Transversales</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía digital, competencia informacional, prevención de riesgos en internet.</t>
+  </si>
+  <si>
+    <t>Fase</t>
+  </si>
+  <si>
+    <t>Duración</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Evidencia recogida</t>
+  </si>
+  <si>
+    <t>Activación y planteamiento del reto</t>
+  </si>
+  <si>
+    <t>1 sesión</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del equipo directivo: las familias necesitan una guía digital. Se visiona un ejemplo de tutorial y se debate qué aspectos son clave (privacidad, contraseñas, bulos, respeto). Se formula la pregunta guía y se organizan equipos de 4.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas y preguntas iniciales en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Talleres rotativos sobre: 1) Ciberseguridad básica (contraseñas, phishing, privacidad). 2) Búsqueda y selección de información fiable. 3) Licencias y uso ético de recursos. 4) Análisis de noticias falsas. Cada equipo investiga los temas asignados y elabora fichas-resumen.</t>
+  </si>
+  <si>
+    <t>Fichas-resumen de cada taller (incluyen fuentes citadas).</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Cada equipo desarrolla el guion del vídeo: estructura, mensajes, ejemplos, storyboard. Deciden qué herramientas usar (cámara del móvil, editor de vídeo gratuito). Graban las tomas y editan el vídeo, incluyendo imágenes libres de derechos y música. El profesor guía con listas de verificación.</t>
+  </si>
+  <si>
+    <t>Guion y storyboard revisados; avance de edición.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Finalización del vídeo (ajuste de edición, subtítulos, créditos). Se publica en la web del centro (o en EducaMadrid) con una breve descripción. Cada equipo redacta una entrada de blog o publicación en redes de la AMPA presentando el vídeo y animando a verlo. Se prepara una sesión de preguntas y respuestas.</t>
+  </si>
+  <si>
+    <t>Vídeo final publicado; entrada de blog o publicación en redes.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Visionado conjunto de los vídeos en clase. Coevaluación entre equipos usando la rúbrica. Autoevaluación individual y reflexión sobre el aprendizaje. Se recogen comentarios de las familias si los hay. Asignación de niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Investiga y actúa: Datos para mejorar tu barrio</t>
+  </si>
+  <si>
+    <t>Un estudio digital sobre la calidad del espacio público en el distrito de Chamberí</t>
+  </si>
+  <si>
+    <t>El Ayuntamiento de Madrid ha abierto un canal de participación ciudadana. El alumnado de 2º ESO investigará un tema local (contaminación acústica, limpieza, zonas verdes) mediante una encuesta digital a vecinos, analizará los datos con hoja de cálculo y creará un informe visual para la Junta Municipal del Distrito de Chamberí.</t>
+  </si>
+  <si>
+    <t>Diseñar, aplicar y analizar una encuesta digital sobre un problema urbano en Chamberí, y comunicar los resultados con propuestas de mejora a la Junta Municipal.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ordenadores o tablets con conexión
+• Google Forms
+• Hojas de cálculo (Excel/Sheet)
+• Canva o Piktochart
+• Data.madrid.es
+• Padlet
+• Plantillas de consentimiento y rúbrica</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía digital y participación democrática. Competencia en tratamiento de datos.</t>
+  </si>
+  <si>
+    <t>El profesor presenta el encargo de la Junta Municipal: necesitan datos reales sobre un problema del barrio. Lluvia de ideas sobre problemas locales en Chamberí. Cada equipo elige un problema (ruido, limpieza, zonas verdes) y formula una hipótesis.</t>
+  </si>
+  <si>
+    <t>Hipótesis escritas en un documento compartido.</t>
+  </si>
+  <si>
+    <t>Talleres: diseño de encuestas digitales (Google Forms), tratamiento de datos en hojas de cálculo (cálculo de frecuencias, gráficos), búsqueda de datos secundarios en data.madrid.es. Se explica el consentimiento informado y la anonimización.</t>
+  </si>
+  <si>
+    <t>Ejercicios prácticos de diseño de encuesta y de gráficos.</t>
+  </si>
+  <si>
+    <t>Los equipos distribuyen la encuesta en el barrio (on-line a través de grupos de WhatsApp de familias, correo a asociaciones). Recogen respuestas, las depuran y las analizan con hoja de cálculo. Comparan sus datos con fuentes secundarias.</t>
+  </si>
+  <si>
+    <t>Base de datos limpia con gráficos de análisis.</t>
+  </si>
+  <si>
+    <t>Cada equipo elabora la infografía o vídeo con Canva/Piktochart/iMovie, incluyendo contexto, resultados y propuestas. Preparan un breve guion para la presentación final. Publican el producto en un muro colaborativo (Padlet) que se compartirá con la Junta.</t>
+  </si>
+  <si>
+    <t>Infografía/vídeo terminado y subido a Padlet.</t>
+  </si>
+  <si>
+    <t>Exposición breve de cada equipo (5 min) ante la clase, simulando la presentación a la Junta. Coevaluación con rúbrica proporcionada por el profesor. Cada equipo entrega la rúbrica autoevaluada y una reflexión individual sobre lo aprendido.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y reflexión individual.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Protege tu huella: arte digital por la ciberseguridad</t>
+  </si>
+  <si>
+    <t>Creando conciencia digital en el barrio de Lavapiés</t>
+  </si>
+  <si>
+    <t>El centro cultural del barrio de Lavapiés (Madrid) organiza una semana de sensibilización digital y pide al instituto una exposición interactiva que muestre a los vecinos cómo protegerse en la red. El alumnado de 2.º ESO debe diseñar y crear dicha exposición como producto de aprendizaje.</t>
+  </si>
+  <si>
+    <t>Diseñar y desarrollar una exposición virtual interactiva sobre ciberseguridad dirigida a los vecinos del barrio, que incluya consejos prácticos sobre privacidad, contraseñas, redes sociales y detección de amenazas, usando herramientas digitales creativas.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ordenadores con conexión a internet
-• Plataforma de blogs (Blogger o WordPress.com)
-[...188 lines deleted...]
-    <t>Rúbricas cumplimentadas, reflexión escrita individual</t>
+• Herramientas digitales: Genially, Canva, Google Sites
+• Banco de imágenes libres (Pixabay, Unsplash)
+• Guía de configuración de privacidad en redes sociales
+• Plantilla de dosier y rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía digital y fomento de la participación comunitaria.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la asociación de vecinos mediante un vídeo. Debate inicial: ¿qué sabemos sobre ciberseguridad? ¿Qué le preocupa a la gente de nuestro barrio? Se formula la pregunta guía y se forman equipos.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas y preguntas iniciales en un mural colaborativo.</t>
+  </si>
+  <si>
+    <t>Talleres breves sobre: 1) Amenazas y protección (phishing, malware, contraseñas). 2) Derechos digitales y licencias. 3) Herramientas de creación (Genially, Canva o similar). Cada equipo investiga una temática concreta y elabora un dosier informativo.</t>
+  </si>
+  <si>
+    <t>Dosier de investigación grupal con ejemplos y fuentes.</t>
+  </si>
+  <si>
+    <t>Los equipos diseñan las salas de la exposición: definen contenidos, seleccionan imágenes y recursos, y configuran la privacidad y accesibilidad. Documentan las decisiones sobre privacidad y ética.</t>
+  </si>
+  <si>
+    <t>Documento de decisiones de privacidad y boceto digital de la sala.</t>
+  </si>
+  <si>
+    <t>Desarrollo completo de la exposición virtual: integración multimedia, pruebas de funcionamiento, diseño visual atractivo. Preparación de la presentación para la jornada presencial con los vecinos.</t>
+  </si>
+  <si>
+    <t>Exposición virtual terminada y guión de presentación.</t>
+  </si>
+  <si>
+    <t>Presentación de la exposición a un representante de la asociación de vecinos y al resto de la clase. Coevaluación mediante diana. Elaboración individual de un informe de reflexión sobre el impacto del proyecto.</t>
+  </si>
+  <si>
+    <t>Grabación de la presentación y diana de coevaluación cumplimentada.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Utilizar diagramas interactivos de despiece de hardware donde el alumnado pueda clicar en cada componente para ver micro-vídeos de su función y fallos comunes.
 • Proporcionar simuladores virtuales de configuración de routers y redes domésticas que permitan visualizar el flujo de datos y los cuellos de botella de forma gráfica.
 • Ofrecer guías de resolución de problemas técnicos mediante árboles de decisión visuales (diagramas de flujo) que vinculen síntomas de error con soluciones de software o hardware.</t>
   </si>
@@ -2240,615 +2242,615 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>202</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>270</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>162</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>276</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>71</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D3" s="9">
         <v>8.33</v>
       </c>
       <c r="E3" s="9">
         <v>8.33</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D4" s="9">
         <v>8.33</v>
       </c>
       <c r="E4" s="9">
         <v>8.33</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="D5" s="9">
         <v>8.33</v>
       </c>
       <c r="E5" s="9">
         <v>8.33</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D6" s="9">
         <v>6.25</v>
       </c>
       <c r="E6" s="9">
         <v>6.25</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="D7" s="9">
         <v>6.25</v>
       </c>
       <c r="E7" s="9">
         <v>6.25</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.3</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="D8" s="9">
         <v>6.25</v>
       </c>
       <c r="E8" s="9">
         <v>6.25</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>2.4</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="D9" s="9">
         <v>6.25</v>
       </c>
       <c r="E9" s="9">
         <v>6.25</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.1</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D10" s="9">
         <v>5.0</v>
       </c>
       <c r="E10" s="9">
         <v>5.0</v>
       </c>
@@ -2858,1077 +2860,1077 @@
       <c r="A11" s="7">
         <v>3.2</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>126</v>
       </c>
       <c r="D11" s="9">
         <v>5.0</v>
       </c>
       <c r="E11" s="9">
         <v>5.0</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>3.3</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="D12" s="9">
         <v>5.0</v>
       </c>
       <c r="E12" s="9">
         <v>5.0</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>3.4</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D13" s="9">
         <v>5.0</v>
       </c>
       <c r="E13" s="9">
         <v>5.0</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>4.1</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="D14" s="9">
         <v>5.0</v>
       </c>
       <c r="E14" s="9">
         <v>5.0</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>4.2</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="D15" s="9">
         <v>5.0</v>
       </c>
       <c r="E15" s="9">
         <v>5.0</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>4.3</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="D16" s="9">
         <v>5.0</v>
       </c>
       <c r="E16" s="9">
         <v>5.0</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>4.4</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="D17" s="9">
         <v>5.0</v>
       </c>
       <c r="E17" s="9">
         <v>5.0</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>4.5</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D18" s="9">
         <v>5.0</v>
       </c>
       <c r="E18" s="9">
         <v>5.0</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9">
         <f>SUM(E3:E18)</f>
         <v>94.99000000000001</v>
       </c>
       <c r="F19" s="7" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:T31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" s="8" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>2.3</v>
       </c>
       <c r="I1" s="8">
         <v>2.4</v>
       </c>
       <c r="J1" s="8">
         <v>3.1</v>
       </c>
       <c r="K1" s="8">
         <v>3.2</v>
       </c>
       <c r="L1" s="8">
         <v>3.3</v>
       </c>
       <c r="M1" s="8">
         <v>3.4</v>
       </c>
       <c r="N1" s="8">
         <v>4.1</v>
       </c>
       <c r="O1" s="8">
         <v>4.2</v>
       </c>
       <c r="P1" s="8">
         <v>4.3</v>
       </c>
       <c r="Q1" s="8">
         <v>4.4</v>
       </c>
       <c r="R1" s="8">
         <v>4.5</v>
       </c>
       <c r="S1" s="8" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="T1" s="8" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" s="7" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:R2),"")</f>
         <v/>
       </c>
       <c r="T2" s="7"/>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" s="7" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:R3),"")</f>
         <v/>
       </c>
       <c r="T3" s="7"/>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" s="7" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:R4),"")</f>
         <v/>
       </c>
       <c r="T4" s="7"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" s="7" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:R5),"")</f>
         <v/>
       </c>
       <c r="T5" s="7"/>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" s="7" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:R6),"")</f>
         <v/>
       </c>
       <c r="T6" s="7"/>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" s="7" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:R7),"")</f>
         <v/>
       </c>
       <c r="T7" s="7"/>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" s="7" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:R8),"")</f>
         <v/>
       </c>
       <c r="T8" s="7"/>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" s="7" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:R9),"")</f>
         <v/>
       </c>
       <c r="T9" s="7"/>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" s="7" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:R10),"")</f>
         <v/>
       </c>
       <c r="T10" s="7"/>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" s="7" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:R11),"")</f>
         <v/>
       </c>
       <c r="T11" s="7"/>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" s="7" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:R12),"")</f>
         <v/>
       </c>
       <c r="T12" s="7"/>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" s="7" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:R13),"")</f>
         <v/>
       </c>
       <c r="T13" s="7"/>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" s="7" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:R14),"")</f>
         <v/>
       </c>
       <c r="T14" s="7"/>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" s="7" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:R15),"")</f>
         <v/>
       </c>
       <c r="T15" s="7"/>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" s="7" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:R16),"")</f>
         <v/>
       </c>
       <c r="T16" s="7"/>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" s="7" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:R17),"")</f>
         <v/>
       </c>
       <c r="T17" s="7"/>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" s="7" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:R18),"")</f>
         <v/>
       </c>
       <c r="T18" s="7"/>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" s="7" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:R19),"")</f>
         <v/>
       </c>
       <c r="T19" s="7"/>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" s="7" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:R20),"")</f>
         <v/>
       </c>
       <c r="T20" s="7"/>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" s="7" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:R21),"")</f>
         <v/>
       </c>
       <c r="T21" s="7"/>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" s="7" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:R22),"")</f>
         <v/>
       </c>
       <c r="T22" s="7"/>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" s="7" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:R23),"")</f>
         <v/>
       </c>
       <c r="T23" s="7"/>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" s="7" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:R24),"")</f>
         <v/>
       </c>
       <c r="T24" s="7"/>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" s="7" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:R25),"")</f>
         <v/>
       </c>
       <c r="T25" s="7"/>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" s="7" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:R26),"")</f>
         <v/>
       </c>
       <c r="T26" s="7"/>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" s="7" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:R27),"")</f>
         <v/>
       </c>
       <c r="T27" s="7"/>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" s="7" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:R28),"")</f>
         <v/>
       </c>
       <c r="T28" s="7"/>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" s="7" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:R29),"")</f>
         <v/>
       </c>
       <c r="T29" s="7"/>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" s="7" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:R30),"")</f>
         <v/>
       </c>
       <c r="T30" s="7"/>
     </row>
     <row r="31" spans="1:20">
       <c r="A31" s="7" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:R31),"")</f>
         <v/>
       </c>
       <c r="T31" s="7"/>
     </row>
   </sheetData>
@@ -7572,427 +7574,427 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>282</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>284</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>286</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>264</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>266</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>268</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>270</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>272</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>162</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>274</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>275</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>276</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>278</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>282</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>286</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>264</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>266</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>268</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>270</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>272</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>162</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>274</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>275</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>276</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>278</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>282</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>286</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -8001,236 +8003,236 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>202</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>