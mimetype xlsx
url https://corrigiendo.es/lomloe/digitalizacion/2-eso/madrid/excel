--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:19</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto autonómico; aplica el RD 217/2022 nacional. El currículo es idéntico al estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Digitalizacion</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantiene íntegro el BOE.</t>
   </si>