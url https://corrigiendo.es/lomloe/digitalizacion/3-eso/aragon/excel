--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="464">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="462">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Digitalizacion</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>3.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:33</t>
+    <t>10/07/2026 20:19</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón aún no ha publicado decreto propio; aplica el RD 217/2022 sin cambios.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Digitalizacion</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantienen íntegros los 4 criterios de evaluación y competencias específicas del BOE.</t>
   </si>
@@ -827,268 +827,259 @@
 • D.3 Gestiones administrativas: servicios públicos en línea, registros digitales y certificados oficiales.
 • D.4 Comercio electrónico: facturas digitales, formas de pago y criptomonedas.
 • D.5 Ética en el uso de datos y herramientas digitales: IA, sesgos, obsolescencia programada, sostenibilidad.
 • D.6 Activismo en línea: plataformas ciudadanas, cibervoluntariado y comunidades de software/hardware libre.</t>
   </si>
   <si>
     <t>2.4: Interactuar en espacios virtuales de comunicación y plataformas de aprendizaje colaborativo.
 4.1: Hacer un uso ético de los datos y las herramientas digitales, aplicando las normas de etiqueta digital.
 4.2: Reconocer las aportaciones de las tecnologías digitales en las gestiones administrativas y el comercio.
 4.3: Valorar la importancia de la libertad de expresión en los medios digitales.
 4.4: Analizar la necesidad de un uso y desarrollo ecosocialmente responsable de la tecnología.</t>
   </si>
   <si>
     <t>CE.D.4: Ejercer una ciudadanía digital crítica e identificar repercusiones del uso de la red.</t>
   </si>
   <si>
     <t>Simulacros de gestión administrativa, análisis crítico de noticias (fact-checking) y ensayo sobre ética y sostenibilidad tecnológica.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Crea y difunde: tu blog de ciudadanía digital responsable</t>
+    <t>Conecta y protégete: Blog y podcast para familias digitales</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Diseñamos un blog colaborativo para promover un uso crítico, ético y seguro de las tecnologías en nuestro entorno</t>
+    <t>Creando un recurso digital para mejorar la alfabetización mediática de nuestras familias</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>En la sociedad actual, el alumnado de 3.º ESO consume y produce contenido digital a diario, pero a menudo desconoce las implicaciones éticas, legales y de seguridad. Aprovechando el interés por las redes y plataformas, se propone crear un blog gestionado por ellos mismos donde investiguen y compartan buenas prácticas de ciudadanía digital. El entorno aragonés, con iniciativas como el programa 'Educar en Digital' del Gobierno de Aragón, sirve como marco de referencia.</t>
+    <t>Muchas familias de nuestro instituto, especialmente en zonas rurales de Aragón, carecen de conocimientos básicos sobre seguridad digital y uso crítico de la tecnología. El centro necesita un recurso accesible que ayude a cerrar la brecha digital.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos concienciar a nuestros compañeros y familias sobre la importancia de una ciudadanía digital crítica, segura y responsable, mediante la creación de un blog atractivo y bien documentado?</t>
+    <t>Diseñar y publicar un blog con episodios de podcast incrustados que sirva como guía para las familias sobre temas de seguridad, privacidad y uso crítico de las tecnologías digitales.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ordenadores con conexión a internet
-• Plataforma de blogs (Blogger, WordPress.com o similar)
-[...2 lines deleted...]
-• Rúbrica de evaluación del blog</t>
+• Plataforma de blogs (WordPress.com o Blogger)
+• Herramienta de grabación de audio (Audacity o similar)
+• Material impreso: guías de licencias Creative Commons, checklist de seguridad
+• Ejemplos de blogs educativos sobre ciberseguridad</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación para la ciudadanía (ética digital, derechos y deberes). Competencia social y cívica (trabajo en equipo, respeto a la diversidad de opiniones). Competencia en conciencia y expresiones culturales (uso de imágenes libres, creatividad).</t>
+    <t>Educación mediática y educación para la ciudadanía digital.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto mediante un vídeo motivador sobre jóvenes influencers que gestionan mal su huella digital. Debate guiado: ¿Qué riesgos y oportunidades tienen las redes? Se presenta el blog como producto final y se forman equipos de 4-5 alumnos.</t>
-[...2 lines deleted...]
-    <t>Lluvia de ideas en Padlet y diario de equipo inicial.</t>
+    <t>Se presenta el contexto: muchas familias tienen dudas sobre seguridad digital. Se plantea la pregunta guía. Los equipos se autoorganizan y eligen un tema (privacidad, ciberacoso, noticias falsas, etc.).</t>
+  </si>
+  <si>
+    <t>Notas de la lluvia de ideas y preguntas iniciales de cada equipo.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Talleres rotativos: (a) Búsqueda eficaz y evaluación de fuentes; (b) Propiedad intelectual y licencias Creative Commons; (c) Configuración de privacidad y seguridad en redes. Cada equipo investiga un subtema asignado y elabora un documento colaborativo.</t>
-[...2 lines deleted...]
-    <t>Documento colaborativo con resúmenes y enlaces seleccionados.</t>
+    <t>Talleres prácticos: búsqueda y curación de información (sesión 2), derechos de autor y licencias CC (sesión 3), configuración de privacidad y seguridad (sesión 4). Cada equipo realiza ejercicios guiados y los aplica a su tema.</t>
+  </si>
+  <si>
+    <t>Ejercicios resueltos de búsqueda, de selección de licencias, y de configuración de privacidad en un simulador.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Cada equipo planifica y crea el blog: elección de plataforma (se recomienda Blogger por simplicidad), diseño de plantilla, creación de categorías. Redactan borradores de entradas: introducción sobre ciudadanía digital, entrada sobre protección de datos, entrada sobre etiqueta digital, entrada sobre comercio electrónico, y entrada sobre impacto ambiental. Se revisan entre pares.</t>
-[...2 lines deleted...]
-    <t>Borradores de entradas en Google Docs y estructura del blog completada.</t>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Los equipos crean el contenido del blog: redactan artículos, graban episodios de podcast (usando Audacity), seleccionan imágenes con licencia libre y configuran la privacidad del sitio. El docente supervisa y ofrece retroalimentación.</t>
+  </si>
+  <si>
+    <t>Borrador del blog con contenido subido a plataforma (WordPress.com o Blogger) y archivos de audio.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>2 sesiones</t>
-[...5 lines deleted...]
-    <t>Blog publicado y accesible; grabación de presentaciones.</t>
+    <t>Finalización y publicación del blog: diseño, inserción de podcast, revisión de licencias, redacción de una entrada de bienvenida. Preparación de la difusión: cada equipo escribe un mensaje para redes sociales del centro y lo comparte.</t>
+  </si>
+  <si>
+    <t>Blog completo y publicado, capturas de la difusión en redes.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Coevaluación mediante rúbrica: cada equipo evalúa el blog de otro equipo. Autoevaluación individual respondiendo a preguntas sobre el proceso de aprendizaje y la transferencia a su vida digital. Puesta en común de conclusiones y propuestas de mejora.</t>
-[...2 lines deleted...]
-    <t>Rúbricas cumplimentadas y reflexiones escritas individuales.</t>
+    <t>Exposición breve de cada equipo a la clase (3 min) explicando su proceso y decisiones. Coevaluación entre equipos mediante rúbrica. Autoevaluación individual con diana de aprendizaje.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Investiga y actúa: La huella digital de los jóvenes en Aragón</t>
-[...8 lines deleted...]
-    <t>¿Cuál es la situación real del bienestar digital y la protección de datos entre los jóvenes de Aragón? ¿Qué propuestas concretas podemos diseñar para mejorar la concienciación y las prácticas seguras en nuestro entorno?</t>
+    <t>Mide tu huella digital</t>
+  </si>
+  <si>
+    <t>Encuesta y análisis de bienestar digital en el instituto</t>
+  </si>
+  <si>
+    <t>El equipo directivo quiere actualizar el plan de bienestar digital del centro. Necesitan datos reales del propio alumnado, no estadísticas generales. El alumnado de 3.º ESO asume el papel de investigadores sociales: diseñan una encuesta, la aplican a sus compañeros, analizan los resultados y proponen medidas concretas.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una encuesta sobre hábitos digitales (tiempo de pantalla, redes sociales, ciberseguridad, privacidad) entre el alumnado del centro, analizar los datos y presentar un informe con recomendaciones al equipo directivo.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Aula de informática con 1 ordenador por grupo
-[...39 lines deleted...]
-    <t>Autoevaluación individual (formulario Google); reflexión grupal escrita en un Padlet; observaciones del profesor.</t>
+• Formularios de Google o herramientas similares para encuestas
+• Hoja de cálculo (Excel o Google Sheets)
+• Genially/Canva/PowerPoint para infografías/presentaciones
+• Guía de diseño de encuestas con protección de datos
+• Rúbrica de evaluación de los criterios
+• Repositorio de fuentes fiables sobre bienestar digital</t>
+  </si>
+  <si>
+    <t>Educación para la salud (bienestar digital), tratamiento de datos y ciudadanía digital crítica.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del equipo directivo: necesitan datos reales para mejorar el bienestar digital. El alumnado, en equipos, debate qué aspectos investigar (tiempo de pantalla, redes sociales, ciberseguridad, privacidad) y formula hipótesis. Se acota la pregunta guía y se define el plan de trabajo.</t>
+  </si>
+  <si>
+    <t>Cuaderno con preguntas e hipótesis iniciales.</t>
+  </si>
+  <si>
+    <t>Talleres prácticos: diseño de encuestas con protección de datos (anonimato, consentimiento), uso de formularios y hojas de cálculo, búsqueda de fuentes fiables sobre bienestar digital (estudios de la OMS, INE, observatorios), y nociones de licencias Creative Commons. Cada equipo diseña su encuesta y la valida con el docente.</t>
+  </si>
+  <si>
+    <t>Encuesta diseñada y lista de fuentes consultadas.</t>
+  </si>
+  <si>
+    <t>Se administra la encuesta a una muestra (p.ej., compañeros de 3.º ESO). Los equipos recogen datos en hojas de cálculo, los depuran, generan gráficos y los comparan con las fuentes externas. Extraen conclusiones preliminares.</t>
+  </si>
+  <si>
+    <t>Hoja de datos procesada y gráficos.</t>
+  </si>
+  <si>
+    <t>Cada equipo elabora el informe digital (infografía con Genially/Canva o presentación con PowerPoint/Docs) que incluya: objetivo, metodología, resultados, comparación con fuentes, recomendaciones. Se prepara una breve defensa oral.</t>
+  </si>
+  <si>
+    <t>Informe digital terminado.</t>
+  </si>
+  <si>
+    <t>Presentación de los informes ante la comisión de digitalización (equipo directivo y profesorado). Coevaluación entre equipos y autoevaluación mediante rúbrica. Se asignan niveles de logro (1-4) para cada criterio.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Art-Digital: Nuestra herencia aragonesa en la red</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos crear una exposición digital que muestre el patrimonio de nuestra comunidad, respetando los derechos de autor, protegiendo nuestra privacidad y siendo responsables con el medio ambiente digital?</t>
+    <t>Alfabetiza digital a tu barrio</t>
+  </si>
+  <si>
+    <t>Kit de bienestar digital para personas mayores</t>
+  </si>
+  <si>
+    <t>En Aragón, muchas personas mayores viven solas o tienen dificultades con la tecnología. El centro de día municipal ha pedido ayuda al instituto para crear materiales que fomenten un uso seguro y autónomo de internet, especialmente para trámites y comunicación.</t>
+  </si>
+  <si>
+    <t>Diseñar y prototipar un kit de alfabetización digital (guía visual, tutoriales interactivos y póster) para personas mayores, centrado en seguridad, trámites online y ciudadanía crítica, probarlo con usuarios reales y entregarlo al centro de día.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos con conexión a internet (ordenadores o tablets)
-[...37 lines deleted...]
-    <t>Cuestionarios de autoevaluación y coevaluación, reflexión escrita.</t>
+• Plantilla de guía visual (Canva)
+• Software de edición de vídeo (OpenShot o similar)
+• Cuestionario de evaluación de amenazas
+• Impresora para el póster
+• Encuesta de satisfacción en Google Forms</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía digital, competencia social y cívica, conciencia sobre la brecha digital generacional.</t>
+  </si>
+  <si>
+    <t>El equipo directivo del centro de día visita el aula (o videollamada) y plantea la necesidad. El alumnado debate sus experiencias con familiares mayores y formula la pregunta guía. Se forman equipos y se reparten roles.</t>
+  </si>
+  <si>
+    <t>Registro de lluvia de ideas y preguntas iniciales en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Talleres sobre: (a) seguridad digital y amenazas comunes, (b) licencias y etiqueta digital, (c) herramientas de creación de contenidos (Canva, OpenShot, etc.). Cada equipo investiga un aspecto concreto para su kit.</t>
+  </si>
+  <si>
+    <t>Cuestionario de comprensión y boceto del contenido que cubrirá cada equipo.</t>
+  </si>
+  <si>
+    <t>Los equipos elaboran los materiales: guía visual (folleto o infografía), tutoriales (vídeo corto), póster de servicios. Se realizan pruebas de usabilidad con compañeros que simulan ser personas mayores.</t>
+  </si>
+  <si>
+    <t>Borradores de los materiales y feedback de la prueba.</t>
+  </si>
+  <si>
+    <t>Revisión y edición final del kit. Preparan una presentación para entregar al centro de día. Se diseña una breve encuesta de satisfacción para recoger impresiones de los destinatarios.</t>
+  </si>
+  <si>
+    <t>Kit finalizado y presentación.</t>
+  </si>
+  <si>
+    <t>Entrega del kit al centro de día (presencial o virtual). Coevaluación entre equipos usando rúbrica de los criterios. Autoevaluación individual y discusión sobre el impacto del proyecto.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación para la comprensión de hardware y redes.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Utilizar simuladores de montaje de hardware en 3D y entornos virtuales de red (como Cisco Packet Tracer) para visualizar componentes internos y flujo de datos que no son visibles a simple vista.
@@ -2208,615 +2199,615 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>185</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>342</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>343</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>344</v>
-      </c>
-[...4 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="D3" s="7" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>349</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>350</v>
-      </c>
-[...4 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>351</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>353</v>
-      </c>
-[...4 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>356</v>
-      </c>
-[...4 lines deleted...]
-        <v>358</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>358</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>359</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>362</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>363</v>
-      </c>
-[...4 lines deleted...]
-        <v>365</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>366</v>
-      </c>
-[...4 lines deleted...]
-        <v>368</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>369</v>
-      </c>
-[...4 lines deleted...]
-        <v>371</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>372</v>
-      </c>
-[...4 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>254</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>377</v>
-      </c>
-[...4 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>380</v>
-      </c>
-[...4 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>382</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>383</v>
-      </c>
-[...4 lines deleted...]
-        <v>385</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>158</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>260</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>389</v>
+      </c>
+      <c r="D3" s="7" t="s">
         <v>390</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>391</v>
-      </c>
-[...4 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>394</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>395</v>
-      </c>
-[...4 lines deleted...]
-        <v>397</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>398</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>399</v>
-      </c>
-[...4 lines deleted...]
-        <v>401</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>400</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>389</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>401</v>
+      </c>
+      <c r="E6" s="7" t="s">
         <v>402</v>
-      </c>
-[...7 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>404</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>405</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>406</v>
-      </c>
-[...4 lines deleted...]
-        <v>408</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>408</v>
+      </c>
+      <c r="E8" s="7" t="s">
         <v>409</v>
-      </c>
-[...7 lines deleted...]
-        <v>411</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>410</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>411</v>
+      </c>
+      <c r="E9" s="7" t="s">
         <v>412</v>
-      </c>
-[...7 lines deleted...]
-        <v>414</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>71</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>414</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>415</v>
+      </c>
+      <c r="E2" s="8" t="s">
         <v>416</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>417</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D3" s="9">
         <v>6.67</v>
       </c>
       <c r="E3" s="9">
         <v>6.67</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D4" s="9">
         <v>6.67</v>
       </c>
       <c r="E4" s="9">
         <v>6.67</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="D5" s="9">
         <v>6.67</v>
       </c>
       <c r="E5" s="9">
         <v>6.67</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D6" s="9">
         <v>6.25</v>
       </c>
       <c r="E6" s="9">
         <v>6.25</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="D7" s="9">
         <v>6.25</v>
       </c>
       <c r="E7" s="9">
         <v>6.25</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.3</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="D8" s="9">
         <v>6.25</v>
       </c>
       <c r="E8" s="9">
         <v>6.25</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>2.4</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="D9" s="9">
         <v>6.25</v>
       </c>
       <c r="E9" s="9">
         <v>6.25</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.1</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D10" s="9">
         <v>8.33</v>
       </c>
       <c r="E10" s="9">
         <v>8.33</v>
       </c>
@@ -2826,975 +2817,975 @@
       <c r="A11" s="7">
         <v>3.2</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D11" s="9">
         <v>8.33</v>
       </c>
       <c r="E11" s="9">
         <v>8.33</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>3.3</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="D12" s="9">
         <v>8.33</v>
       </c>
       <c r="E12" s="9">
         <v>8.33</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>4.1</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="D13" s="9">
         <v>6.25</v>
       </c>
       <c r="E13" s="9">
         <v>6.25</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>4.2</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="D14" s="9">
         <v>6.25</v>
       </c>
       <c r="E14" s="9">
         <v>6.25</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>4.3</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="D15" s="9">
         <v>6.25</v>
       </c>
       <c r="E15" s="9">
         <v>6.25</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>4.4</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="D16" s="9">
         <v>6.25</v>
       </c>
       <c r="E16" s="9">
         <v>6.25</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="9"/>
       <c r="E17" s="9">
         <f>SUM(E3:E16)</f>
         <v>95</v>
       </c>
       <c r="F17" s="7" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:R31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="8" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>2.3</v>
       </c>
       <c r="I1" s="8">
         <v>2.4</v>
       </c>
       <c r="J1" s="8">
         <v>3.1</v>
       </c>
       <c r="K1" s="8">
         <v>3.2</v>
       </c>
       <c r="L1" s="8">
         <v>3.3</v>
       </c>
       <c r="M1" s="8">
         <v>4.1</v>
       </c>
       <c r="N1" s="8">
         <v>4.2</v>
       </c>
       <c r="O1" s="8">
         <v>4.3</v>
       </c>
       <c r="P1" s="8">
         <v>4.4</v>
       </c>
       <c r="Q1" s="8" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="R1" s="8" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" s="7" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:P2),"")</f>
         <v/>
       </c>
       <c r="R2" s="7"/>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" s="7" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:P3),"")</f>
         <v/>
       </c>
       <c r="R3" s="7"/>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" s="7" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:P4),"")</f>
         <v/>
       </c>
       <c r="R4" s="7"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" s="7" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:P5),"")</f>
         <v/>
       </c>
       <c r="R5" s="7"/>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" s="7" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:P6),"")</f>
         <v/>
       </c>
       <c r="R6" s="7"/>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" s="7" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:P7),"")</f>
         <v/>
       </c>
       <c r="R7" s="7"/>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" s="7" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:P8),"")</f>
         <v/>
       </c>
       <c r="R8" s="7"/>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" s="7" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:P9),"")</f>
         <v/>
       </c>
       <c r="R9" s="7"/>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" s="7" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:P10),"")</f>
         <v/>
       </c>
       <c r="R10" s="7"/>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" s="7" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:P11),"")</f>
         <v/>
       </c>
       <c r="R11" s="7"/>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" s="7" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:P12),"")</f>
         <v/>
       </c>
       <c r="R12" s="7"/>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" s="7" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:P13),"")</f>
         <v/>
       </c>
       <c r="R13" s="7"/>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" s="7" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:P14),"")</f>
         <v/>
       </c>
       <c r="R14" s="7"/>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" s="7" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:P15),"")</f>
         <v/>
       </c>
       <c r="R15" s="7"/>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" s="7" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:P16),"")</f>
         <v/>
       </c>
       <c r="R16" s="7"/>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" s="7" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:P17),"")</f>
         <v/>
       </c>
       <c r="R17" s="7"/>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" s="7" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:P18),"")</f>
         <v/>
       </c>
       <c r="R18" s="7"/>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" s="7" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:P19),"")</f>
         <v/>
       </c>
       <c r="R19" s="7"/>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" s="7" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:P20),"")</f>
         <v/>
       </c>
       <c r="R20" s="7"/>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" s="7" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:P21),"")</f>
         <v/>
       </c>
       <c r="R21" s="7"/>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" s="7" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:P22),"")</f>
         <v/>
       </c>
       <c r="R22" s="7"/>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" s="7" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:P23),"")</f>
         <v/>
       </c>
       <c r="R23" s="7"/>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" s="7" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:P24),"")</f>
         <v/>
       </c>
       <c r="R24" s="7"/>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" s="7" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:P25),"")</f>
         <v/>
       </c>
       <c r="R25" s="7"/>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" s="7" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:P26),"")</f>
         <v/>
       </c>
       <c r="R26" s="7"/>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" s="7" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:P27),"")</f>
         <v/>
       </c>
       <c r="R27" s="7"/>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" s="7" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:P28),"")</f>
         <v/>
       </c>
       <c r="R28" s="7"/>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" s="7" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:P29),"")</f>
         <v/>
       </c>
       <c r="R29" s="7"/>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" s="7" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:P30),"")</f>
         <v/>
       </c>
       <c r="R30" s="7"/>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" s="7" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:P31),"")</f>
         <v/>
       </c>
       <c r="R31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="420">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
@@ -6959,68 +6950,68 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>266</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>268</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>270</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>275</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>277</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>278</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>279</v>
       </c>
     </row>
@@ -7110,276 +7101,276 @@
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>262</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>287</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>266</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>289</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>270</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>291</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>293</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>277</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>295</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>296</v>
+        <v>279</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>248</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>250</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>252</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>254</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>256</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>158</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>258</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>259</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>260</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>262</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>266</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>305</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>270</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>308</v>
-      </c>
-[...1 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>277</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>313</v>
+        <v>279</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -7388,236 +7379,236 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>185</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>313</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>314</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>315</v>
-      </c>
-[...4 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>318</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>319</v>
-      </c>
-[...4 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>322</v>
-      </c>
-[...4 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>328</v>
-      </c>
-[...7 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>335</v>
-      </c>
-[...7 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="D13" s="7" t="s">
         <v>339</v>
-      </c>
-[...7 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>