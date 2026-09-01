--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:19</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón aún no ha publicado decreto propio; aplica el RD 217/2022 sin cambios.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Digitalizacion</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantienen íntegros los 4 criterios de evaluación y competencias específicas del BOE.</t>
   </si>