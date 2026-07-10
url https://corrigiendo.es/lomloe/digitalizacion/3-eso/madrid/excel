--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="476">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="475">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Digitalizacion</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>3.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 18:37</t>
+    <t>10/07/2026 20:27</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto autonómico para Digitalización en 3º ESO; aplica directamente el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Digitalizacion</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantiene íntegro el currículo del Real Decreto 217/2022, tanto competencias específicas como criterios de evaluación y saberes básicos.</t>
   </si>
@@ -884,265 +884,262 @@
   <si>
     <t>3.1: Proteger los datos personales y la huella digital.
 3.2: Configurar contraseñas, sistemas y copias de seguridad.
 3.3: Identificar y reaccionar ante amenazas en la red.
 3.4: Valorar la importancia de la ciberseguridad.
 4.1: Uso ético de datos y etiqueta digital.
 4.2: Reconocer aportaciones en gestiones administrativas y comercio.
 4.3: Valorar la libertad de expresión en medios digitales.
 4.4: Analizar beneficios del desarrollo responsable (IA, sostenibilidad).
 4.5: Autentificar la identidad digital.</t>
   </si>
   <si>
     <t>CE.3: Bienestar y seguridad digital.
 CE.4: Ciudadanía digital crítica.</t>
   </si>
   <si>
     <t>Análisis de casos prácticos de seguridad, debates sobre ética/IA y simulacros de gestiones administrativas digitales.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Crea tu blog de ciberseguridad: protege tu huella digital</t>
+    <t>Crea tu huella digital segura</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Producto digital para concienciar sobre el bienestar en la red</t>
+    <t>Un blog para navegar con cabeza</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>En un centro educativo de la Comunidad de Madrid, el alumnado de 3º ESO reflexiona sobre los riesgos y oportunidades de internet. Muchos estudiantes desconocen cómo proteger su privacidad y gestionar su identidad digital. Se propone crear un blog colaborativo que sirva como recurso de prevención y concienciación para los cursos inferiores.</t>
+    <t>El instituto observa un aumento de problemas relacionados con la seguridad digital (phishing, ciberacoso) y quiere promover un uso saludable de la tecnología.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos crear un blog útil y atractivo que ayude a los estudiantes de 1º y 2º ESO a navegar de forma segura y responsable, protegiendo su privacidad y evitando riesgos online?</t>
+    <t>Diseñar y publicar un blog de consejos sobre identidad digital, seguridad y ciudadanía crítica dirigido a los estudiantes del centro y sus familias, con ejemplos y recursos locales.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet
-[...1 lines deleted...]
-• Tutoriales de ciberseguridad (INCIBE)
+• Blogger (o similar)
 • Guía de licencias Creative Commons
-• Rúbricas de evaluación
-• Mural digital Padlet</t>
+• Ejemplos de noticias falsas locales
+• Lista de verificación de seguridad
+• Rúbrica de evaluación</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Comprensión lectora (selección de información), expresión escrita (redacción de entradas), competencia social y cívica (trabajo en equipo, uso responsable), pensamiento crítico (evaluación de fuentes, detección de bulos).</t>
+    <t>Educación para la ciudadanía digital, fomento de la lectura crítica y competencia en comunicación lingüística.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se presenta el reto mediante un caso real o noticia sobre ciberacoso o robo de datos en Madrid. Se debate en grupos sobre la problemática y se plantea la necesidad de crear un recurso de concienciación. Se forma el equipo y se establecen roles.</t>
-[...2 lines deleted...]
-    <t>Lluvia de ideas inicial (mural colaborativo) y compromisos de equipo.</t>
+    <t>Se plantea el reto: crear un blog de ayuda digital para los compañeros más jóvenes. Se parte de experiencias propias y se fija la audiencia. Se presentan ejemplos de blogs locales sobre ciberseguridad (p.ej., iniciativa Madrid Digital).</t>
+  </si>
+  <si>
+    <t>Anotaciones iniciales sobre ideas y preguntas.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
-    <t>3 sesiones</t>
-[...5 lines deleted...]
-    <t>Fichas de trabajo individual y grupal, test de autoevaluación sobre conceptos clave.</t>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Talleres prácticos sobre: configuración de privacidad en redes (3.1), búsqueda y selección de información fiable (2.1), licencias Creative Commons (4.1) y análisis de noticias falsas con ejemplos reales de Madrid (4.3). Se utiliza el aula virtual para practicar.</t>
+  </si>
+  <si>
+    <t>Ejercicios completados y cuestionario de verificación.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>2 sesiones</t>
-[...5 lines deleted...]
-    <t>Prototipo del blog y borradores de al menos 2 entradas.</t>
+    <t>Por equipos, planifican las entradas del blog, investigan, redactan borradores y seleccionan imágenes con licencia libre. El docente supervisa y da retroalimentación.</t>
+  </si>
+  <si>
+    <t>Borradores de cada entrada.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Los equipos construyen el blog en la plataforma elegida, suben las entradas, ajustan el diseño, y realizan una prueba de funcionamiento. Cada equipo prepara una breve presentación de su blog para la audiencia (1 minuto). Se realiza una exposición oral o vídeo promocional.</t>
-[...2 lines deleted...]
-    <t>Blog completo publicado, con 5 entradas y configuración de privacidad. Rúbrica de coevaluación de la presentación.</t>
+    <t>Maquetación y publicación del blog en plataforma gratuita (p.ej., Blogger). Configuran privacidad del blog (3.1). Comparten el enlace con las familias y el alumnado de 1º-2º ESO mediante un código QR en el tablón del centro.</t>
+  </si>
+  <si>
+    <t>Blog publicado y enlace compartido.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Cada equipo presenta su blog al resto de la clase (audiencia simulada) y recibe feedback. Individualmente, responden a una diana de autoevaluación sobre su aprendizaje y contribución. Se discute en asamblea qué aprendieron y cómo mejorarían.</t>
-[...2 lines deleted...]
-    <t>Autoevaluación individual y coevaluación entre equipos usando rúbrica.</t>
+    <t>Coevaluación entre equipos usando rúbrica; autoevaluación con diana de aprendizaje. El docente asigna nivel de logro 1-4 a cada criterio basándose en la rúbrica y la observación durante el proceso.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y reflexión individual.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Madrid en Datos: Investiga y Comunica con Responsabilidad</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos utilizar datos abiertos del Ayuntamiento de Madrid para investigar un problema real de nuestra ciudad y comunicar nuestras conclusiones de forma clara, atractiva y ética a la comunidad educativa?</t>
+    <t>Investiga la seguridad digital de tu instituto</t>
+  </si>
+  <si>
+    <t>Un estudio de campo sobre hábitos y ciberseguridad</t>
+  </si>
+  <si>
+    <t>El centro educativo necesita actualizar su Plan Digital de Centro con datos reales sobre los hábitos digitales de su alumnado, no con suposiciones. Se encarga a cada clase de Digitalización realizar un estudio de campo para identificar los riesgos más comunes y proponer mejoras.</t>
+  </si>
+  <si>
+    <t>Diseñar, aplicar y analizar una encuesta sobre hábitos de ciberseguridad (uso de contraseñas, gestión de privacidad, identificación de amenazas) entre compañeros de 3.º ESO, extraer conclusiones basadas en datos y presentar un informe con recomendaciones al equipo directivo.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet
-[...36 lines deleted...]
-    <t>Rúbricas cumplimentadas, cuestionarios de reflexión, conclusiones del debate.</t>
+• Formularios de Google o Microsoft Forms
+• Hoja de cálculo (Google Sheets o Excel)
+• Herramientas de infografía (Canva, Genially, Piktochart)
+• Guía de ciberseguridad del INCIBE
+• Vídeos sobre privacidad y contraseñas seguras</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía digital y tratamiento crítico de datos estadísticos.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del equipo directivo: necesitan datos reales sobre los hábitos digitales del alumnado para mejorar el Plan Digital de Centro. Se debate la pregunta guía y se acota el objeto de estudio: ciberseguridad en 3.º ESO.</t>
+  </si>
+  <si>
+    <t>Registro en el cuaderno de equipo con hipótesis iniciales y preguntas de investigación.</t>
+  </si>
+  <si>
+    <t>El alumnado aprende sobre ciberseguridad (tipos de amenazas, contraseñas seguras, privacidad) y sobre técnicas de recogida de datos (encuestas, escalas, anonimización). Además, se forman en herramientas digitales: formularios de Google, hojas de cálculo para gráficos, plataformas colaborativas.</t>
+  </si>
+  <si>
+    <t>Ejercicios prácticos: diseño de una contraseña segura y análisis de un caso de phishing. También un test sobre privacidad en redes.</t>
+  </si>
+  <si>
+    <t>Los equipos administran la encuesta a compañeros de 3.º ESO (previa autorización y anonimización). Recogen datos, los depuran y los analizan con gráficos (barras, sectores). Identifican patrones y riesgos.</t>
+  </si>
+  <si>
+    <t>Hoja de cálculo con datos brutos y gráficos generados.</t>
+  </si>
+  <si>
+    <t>Cada equipo elabora el informe digital interactivo (infografía o presentación) que incluye: introducción, metodología, resultados gráficos, análisis y recomendaciones. Preparan una breve exposición oral de 5 minutos.</t>
+  </si>
+  <si>
+    <t>Informe digital terminado y guion de la exposición.</t>
+  </si>
+  <si>
+    <t>Exposición ante el equipo directivo (real o simulada). Coevaluación entre equipos mediante rúbrica. Autoevaluación individual y reflexión sobre el aprendizaje. Asignación de niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada por el profesor y coevaluación, además de diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Digitaliza tu barrio: un mural interactivo para la comunidad</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos, utilizando herramientas digitales, crear un recurso interactivo que ponga en valor un aspecto del barrio (historia, tradiciones, problemas) y lo difunda de manera ética y responsable?</t>
+    <t>Digitaliza su vida: campaña para un centro de mayores</t>
+  </si>
+  <si>
+    <t>Una campaña de concienciación digital para un centro de mayores de Chamberí</t>
+  </si>
+  <si>
+    <t>El Centro de Mayores Santa Engracia (Chamberí, Madrid) solicita ayuda al instituto para que sus usuarios aprendan a navegar por internet sin riesgos. Muchos mayores han empezado a usar smartphones y redes sociales, pero desconocen los peligros básicos (phishing, privacidad, noticias falsas) y no tienen a quién preguntar.</t>
+  </si>
+  <si>
+    <t>Diseñar y poner en práctica una campaña de concienciación digital (materiales multimedia y una guía práctica) dirigida a los usuarios del Centro de Mayores Santa Engracia, que les permita identificar amenazas, proteger sus datos y hacer un uso ético de la tecnología.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet
-[...36 lines deleted...]
-    <t>Grabación de la presentación (si autorizada), cuestionario de autoevaluación, entrada reflexiva individual en el portfolio digital.</t>
+• Carta real del Centro de Mayores Santa Engracia (simulada o auténtica)
+• Vídeo ejemplo de testimonios de mayores sobre dudas digitales
+• Cuentas de Canva / Genially (versión gratuita)
+• Plantillas de guía práctica y rúbrica de evaluación
+• Simulador de phishing (ej. Phishing Quiz de Google)
+• Repositorio de imágenes con licencia CC (Unsplash, Pixabay)</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía digital, educación inclusiva (brecha digital), competencia en comunicación lingüística.</t>
+  </si>
+  <si>
+    <t>El docente presenta la carta real del centro de mayores pidiendo ayuda. Los estudiantes visionan un vídeo de un mayor explicando sus dudas digitales. Se formula la pregunta guía y se forman equipos de trabajo. Cada equipo elige un ámbito concreto (privacidad, phishing, netiquette) para investigar.</t>
+  </si>
+  <si>
+    <t>Ideas iniciales y preguntas que se hacen sobre el tema anotadas en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Talleres prácticos sobre: configuración de privacidad en redes, detección de phishing, uso de licencias Creative Commons y creación de contenido con Canva/Genially. Se analizan ejemplos de campañas reales y se extraen buenas prácticas.</t>
+  </si>
+  <si>
+    <t>Ejercicios resueltos de identificación de phishing y configuración de privacidad en simulaciones.</t>
+  </si>
+  <si>
+    <t>Los equipos investigan necesidades específicas del centro de mayores (pueden hacer una pequeña encuesta a sus abuelos o al propio centro). Diseñan el contenido de su campaña: guion del vídeo, boceto del cartel y estructura de la guía. El docente facilita plantillas y revisa borradores.</t>
+  </si>
+  <si>
+    <t>Bocetos y guiones revisados por el docente; encuesta realizada (si procede).</t>
+  </si>
+  <si>
+    <t>Los equipos producen los materiales definitivos (cartel, vídeo, guía) usando herramientas digitales. Preparan una presentación resumen para mostrar al centro de mayores. Se realiza una presentación simulada en clase para obtener retroalimentación de los compañeros.</t>
+  </si>
+  <si>
+    <t>Materiales finales subidos a una carpeta compartida (cartel, vídeo, guía en PDF).</t>
+  </si>
+  <si>
+    <t>Los equipos exponen su campaña ante el grupo (o vía videollamada con el centro de mayores, si es posible). Coevaluación mediante rúbrica. Cada estudiante completa una diana de autoevaluación sobre su contribución y aprendizaje.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas (autoevaluación y coevaluación); diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación para la comprensión de hardware y redes.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Utilizar simuladores de montaje de hardware en 3D y entornos virtuales de red (como Cisco Packet Tracer) para visualizar componentes internos y flujo de datos que no son visibles a simple vista.
 • Proporcionar diagramas de flujo interactivos de 'toma de decisiones' para el diagnóstico de fallos técnicos, donde el alumnado pueda seguir diferentes rutas según los síntomas del equipo.
 • Ofrecer glosarios visuales de puertos, cables y componentes de red con códigos de colores y comparativas de velocidad/función para facilitar la identificación física frente a la técnica.</t>
   </si>
@@ -2250,615 +2247,615 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>201</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>355</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>356</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>358</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>359</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>362</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>365</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>368</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>371</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>372</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>375</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>378</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>380</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>381</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>383</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>384</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>385</v>
-      </c>
-[...1 lines deleted...]
-        <v>386</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>270</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>386</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>389</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>390</v>
-      </c>
-[...1 lines deleted...]
-        <v>391</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>391</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>392</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>393</v>
-      </c>
-[...1 lines deleted...]
-        <v>394</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
+        <v>394</v>
+      </c>
+      <c r="B10" s="7" t="s">
         <v>395</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="C10" s="7" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>161</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>398</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>276</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>401</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>402</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>403</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>405</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>405</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>406</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>407</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>409</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>410</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>411</v>
       </c>
-      <c r="D5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>412</v>
-      </c>
-[...1 lines deleted...]
-        <v>413</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>413</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>402</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>414</v>
       </c>
-      <c r="C6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>415</v>
-      </c>
-[...1 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>417</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>418</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>419</v>
-      </c>
-[...1 lines deleted...]
-        <v>420</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>406</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>421</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>422</v>
-      </c>
-[...1 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>410</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>424</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>425</v>
-      </c>
-[...1 lines deleted...]
-        <v>426</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>71</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>427</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>428</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>429</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D3" s="9">
         <v>6.67</v>
       </c>
       <c r="E3" s="9">
         <v>6.67</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D4" s="9">
         <v>6.67</v>
       </c>
       <c r="E4" s="9">
         <v>6.67</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="D5" s="9">
         <v>6.67</v>
       </c>
       <c r="E5" s="9">
         <v>6.67</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D6" s="9">
         <v>6.25</v>
       </c>
       <c r="E6" s="9">
         <v>6.25</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="D7" s="9">
         <v>6.25</v>
       </c>
       <c r="E7" s="9">
         <v>6.25</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.3</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="D8" s="9">
         <v>6.25</v>
       </c>
       <c r="E8" s="9">
         <v>6.25</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>2.4</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="D9" s="9">
         <v>6.25</v>
       </c>
       <c r="E9" s="9">
         <v>6.25</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.1</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D10" s="9">
         <v>6.25</v>
       </c>
       <c r="E10" s="9">
         <v>6.25</v>
       </c>
@@ -2868,1077 +2865,1077 @@
       <c r="A11" s="7">
         <v>3.2</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D11" s="9">
         <v>6.25</v>
       </c>
       <c r="E11" s="9">
         <v>6.25</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>3.3</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="D12" s="9">
         <v>6.25</v>
       </c>
       <c r="E12" s="9">
         <v>6.25</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>3.4</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D13" s="9">
         <v>6.25</v>
       </c>
       <c r="E13" s="9">
         <v>6.25</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>4.1</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="D14" s="9">
         <v>5.0</v>
       </c>
       <c r="E14" s="9">
         <v>5.0</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>4.2</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="D15" s="9">
         <v>5.0</v>
       </c>
       <c r="E15" s="9">
         <v>5.0</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>4.3</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="D16" s="9">
         <v>5.0</v>
       </c>
       <c r="E16" s="9">
         <v>5.0</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>4.4</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="D17" s="9">
         <v>5.0</v>
       </c>
       <c r="E17" s="9">
         <v>5.0</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>4.5</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>159</v>
       </c>
       <c r="D18" s="9">
         <v>5.0</v>
       </c>
       <c r="E18" s="9">
         <v>5.0</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9">
         <f>SUM(E3:E18)</f>
         <v>95.0099999999999909</v>
       </c>
       <c r="F19" s="7" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:T31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" s="8" t="s">
+        <v>442</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>443</v>
-      </c>
-[...1 lines deleted...]
-        <v>444</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>2.3</v>
       </c>
       <c r="I1" s="8">
         <v>2.4</v>
       </c>
       <c r="J1" s="8">
         <v>3.1</v>
       </c>
       <c r="K1" s="8">
         <v>3.2</v>
       </c>
       <c r="L1" s="8">
         <v>3.3</v>
       </c>
       <c r="M1" s="8">
         <v>3.4</v>
       </c>
       <c r="N1" s="8">
         <v>4.1</v>
       </c>
       <c r="O1" s="8">
         <v>4.2</v>
       </c>
       <c r="P1" s="8">
         <v>4.3</v>
       </c>
       <c r="Q1" s="8">
         <v>4.4</v>
       </c>
       <c r="R1" s="8">
         <v>4.5</v>
       </c>
       <c r="S1" s="8" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="T1" s="8" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" s="7" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:R2),"")</f>
         <v/>
       </c>
       <c r="T2" s="7"/>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" s="7" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:R3),"")</f>
         <v/>
       </c>
       <c r="T3" s="7"/>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" s="7" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:R4),"")</f>
         <v/>
       </c>
       <c r="T4" s="7"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" s="7" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:R5),"")</f>
         <v/>
       </c>
       <c r="T5" s="7"/>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" s="7" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:R6),"")</f>
         <v/>
       </c>
       <c r="T6" s="7"/>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" s="7" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:R7),"")</f>
         <v/>
       </c>
       <c r="T7" s="7"/>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" s="7" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:R8),"")</f>
         <v/>
       </c>
       <c r="T8" s="7"/>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" s="7" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:R9),"")</f>
         <v/>
       </c>
       <c r="T9" s="7"/>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" s="7" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:R10),"")</f>
         <v/>
       </c>
       <c r="T10" s="7"/>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" s="7" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:R11),"")</f>
         <v/>
       </c>
       <c r="T11" s="7"/>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" s="7" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:R12),"")</f>
         <v/>
       </c>
       <c r="T12" s="7"/>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" s="7" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:R13),"")</f>
         <v/>
       </c>
       <c r="T13" s="7"/>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" s="7" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:R14),"")</f>
         <v/>
       </c>
       <c r="T14" s="7"/>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" s="7" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:R15),"")</f>
         <v/>
       </c>
       <c r="T15" s="7"/>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" s="7" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:R16),"")</f>
         <v/>
       </c>
       <c r="T16" s="7"/>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" s="7" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:R17),"")</f>
         <v/>
       </c>
       <c r="T17" s="7"/>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" s="7" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:R18),"")</f>
         <v/>
       </c>
       <c r="T18" s="7"/>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" s="7" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:R19),"")</f>
         <v/>
       </c>
       <c r="T19" s="7"/>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" s="7" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:R20),"")</f>
         <v/>
       </c>
       <c r="T20" s="7"/>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" s="7" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:R21),"")</f>
         <v/>
       </c>
       <c r="T21" s="7"/>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" s="7" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:R22),"")</f>
         <v/>
       </c>
       <c r="T22" s="7"/>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" s="7" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:R23),"")</f>
         <v/>
       </c>
       <c r="T23" s="7"/>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" s="7" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:R24),"")</f>
         <v/>
       </c>
       <c r="T24" s="7"/>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" s="7" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:R25),"")</f>
         <v/>
       </c>
       <c r="T25" s="7"/>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" s="7" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:R26),"")</f>
         <v/>
       </c>
       <c r="T26" s="7"/>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" s="7" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:R27),"")</f>
         <v/>
       </c>
       <c r="T27" s="7"/>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" s="7" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:R28),"")</f>
         <v/>
       </c>
       <c r="T28" s="7"/>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" s="7" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:R29),"")</f>
         <v/>
       </c>
       <c r="T29" s="7"/>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" s="7" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:R30),"")</f>
         <v/>
       </c>
       <c r="T30" s="7"/>
     </row>
     <row r="31" spans="1:20">
       <c r="A31" s="7" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:R31),"")</f>
         <v/>
       </c>
       <c r="T31" s="7"/>
     </row>
   </sheetData>
@@ -7582,427 +7579,427 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>282</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>284</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>286</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>287</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>289</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>290</v>
       </c>
-      <c r="C12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>264</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>266</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>268</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>270</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>272</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>161</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>274</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>275</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>276</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>278</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>282</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>304</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>286</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>264</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>266</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>268</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>270</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>272</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>161</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>274</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>275</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>276</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>278</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>282</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>286</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -8011,236 +8008,236 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>201</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>330</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>331</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>334</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>337</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>340</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="C6" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="C7" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="C8" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>