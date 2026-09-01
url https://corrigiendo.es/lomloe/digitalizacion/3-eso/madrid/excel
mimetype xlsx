--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:27</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto autonómico para Digitalización en 3º ESO; aplica directamente el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Digitalizacion</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantiene íntegro el currículo del Real Decreto 217/2022, tanto competencias específicas como criterios de evaluación y saberes básicos.</t>
   </si>