--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="469">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="468">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Digitalizacion</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>4.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:33</t>
+    <t>10/07/2026 20:19</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Digitalización en 4º ESO; aplica íntegramente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Digitalizacion</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantienen íntegramente las competencias específicas y criterios de evaluación del RD 217/2022.</t>
   </si>
@@ -827,269 +827,265 @@
 • D.5 Ética en el uso de datos y herramientas digitales: inteligencia artificial, sesgos algorítmicos e ideológicos, obsolescencia programada, soberanía tecnológica y digitalización sostenible.
 • D.6 Activismo en línea: plataformas de iniciativa ciudadana, cibervoluntariado y comunidades de hardware y software libres.</t>
   </si>
   <si>
     <t>3.1: Proteger los datos personales y la huella digital generada en internet, configurando las condiciones
 3.3: Identificar y saber reaccionar ante situaciones que representan una amenaza en la red, escogiendo la
 4.1: Hacer un uso ético de los datos y las herramientas digitales, aplicando las normas de etiqueta digit
 4.2: Reconocer las aportaciones de las tecnologías digitales en las gestiones administrativas y el comerc
 4.3: Valorar la importancia de la oportunidad, facilidad y libertad de expresión que suponen los medios d
 4.4: Analizar la necesidad y los beneficios globales de un uso y desarrollo ecosocialmente responsable de</t>
   </si>
   <si>
     <t xml:space="preserve">CE.D.3: Desarrollar hábitos que fomenten el bienestar digital, aplicando medidas preventivas y correctivas, para proteger dispositivos, datos personales y la 
 CE.D.4: Ejercer una ciudadanía digital crítica, conociendo las posibles acciones que realizar en la red, e identificando sus repercusiones, para hacer un uso </t>
   </si>
   <si>
     <t>Debates dirigidos, análisis de casos prácticos sobre ética y e-commerce, y proyecto final de activismo digital o sostenibilidad.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Conecta con tu tierra: crea un podcast sobre el patrimonio aragonés</t>
+    <t>Alerta Digital: El Blog de tu Barrio</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Situación de aprendizaje: Digitalización 4º ESO</t>
+    <t>Cómo jóvenes aragoneses promueven el bienestar digital en su comunidad</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Aragón, con su riqueza cultural y natural, afronta retos como la despoblación y la conservación del patrimonio. Esta SDA propone que el alumnado investigue, seleccione y difunda información mediante un podcast, desarrollando competencias digitales y una ciudadanía crítica.</t>
+    <t>El barrio o localidad del instituto tiene una alta proporción de personas mayores o con menos acceso a la tecnología. El ayuntamiento nos pide que diseñemos un recurso digital que informe y proteja a los vecinos ante los riesgos de internet y fomente un uso crítico de la información. El blog será alojado en una plataforma gratuita y gestionado por el alumnado.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos utilizar un podcast para poner en valor el patrimonio cultural y natural de Aragón y fomentar su conservación?</t>
+    <t>Crear y gestionar un blog colectivo que ofrezca a la comunidad local información veraz, consejos de seguridad y un espacio de interacción crítica sobre la actualidad digital, respetando la privacidad y las licencias.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet y auriculares con micrófono
-[...3 lines deleted...]
-• Fichas de guion, rúbrica de evaluación</t>
+• Guía de licencias Creative Commons
+• Tutorial de WordPress.com
+• Lista de fuentes fiables (instituciones aragonesas: Gobierno de Aragón, IECA, CITA)
+• Ejemplos de blogs de ciberconvivencia
+• Encuesta tipo para el barrio</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación en valores: responsabilidad en el uso de la red, respeto al patrimonio cultural/natural, trabajo en equipo. Expresión oral, escritura creativa y conciencia ecosocial.</t>
+    <t>Educación mediática, competencia digital, emprendimiento social y responsabilidad cívica.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se presenta el reto con ejemplos de podcasts sobre patrimonio. Los equipos eligen un tema aragonés y definen su audiencia. Se introduce la rúbrica de evaluación.</t>
-[...2 lines deleted...]
-    <t>Ficha de equipo con tema, objetivos y audiencia.</t>
+    <t>Presentación del reto: el ayuntamiento o asociación local solicita un blog para ayudar a los vecinos a navegar seguros. Se debate la pregunta guía y se forman equipos de 3-4. Cada equipo elige un tema del barrio (ej. comercio electrónico en tiendas locales, bulos sobre salud, uso de apps para mayores).</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas por equipos recogida en un documento compartido.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Talleres prácticos: búsqueda avanzada en internet, uso de licencias Creative Commons, configuración de privacidad en redes, y edición de audio con Audacity.</t>
-[...2 lines deleted...]
-    <t>Ejercicios de búsqueda y edición breve (30 segundos).</t>
+    <t>Talleres sobre PLE (herramientas de búsqueda, gestores de fuentes), licencias Creative Commons y configuración de privacidad en plataformas de blogs. También se analizan ejemplos de blogs locales (ej. de la Universidad de Zaragoza).</t>
+  </si>
+  <si>
+    <t>Ejercicios prácticos: crear un PLE en Symbaloo, buscar noticias falsas recientes en Aragón y rellenar una guía de licencias.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>4 sesiones</t>
-[...5 lines deleted...]
-    <t>Guion del episodio, archivos de audio en proceso, versión beta.</t>
+    <t>Investigación de campo: los equipos recogen información sobre la percepción de riesgos digitales en el barrio (encuesta rápida a familiares o vecinos) y documentan casos reales. Analizan críticamente noticias sobre estafas o bulos locales. Preparan borradores de entradas.</t>
+  </si>
+  <si>
+    <t>Resultados de encuesta y análisis de fuentes.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Publicación en Spotify for Podcasters (o similar). Creación de carátula con Canva. Difusión en redes sociales del centro y envío a la asociación cultural.</t>
-[...2 lines deleted...]
-    <t>Enlace al podcast publicado, captura de la publicación, comentarios de la audiencia.</t>
+    <t>Creación del blog: configuración de la plataforma (usar WordPress.com o Blogger), ajustes de privacidad, elección de licencias. Los equipos redactan, maquetan y suben las entradas, incluyendo elementos multimedia. Se realiza una prueba de navegación entre equipos.</t>
+  </si>
+  <si>
+    <t>Blog en línea con al menos 5 entradas completas y configuración de privacidad verificada.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Autoevaluación y coevaluación mediante rúbrica. Debate sobre el impacto del podcast y propuestas de mejora. Cierre del reto.</t>
-[...2 lines deleted...]
-    <t>Cuestionarios de autoevaluación y coevaluación, reflexión individual escrita.</t>
+    <t>Presentación del blog a la audiencia invitada (p. ej., representantes de la asociación de vecinos o del ayuntamiento, que asisten virtualmente o en persona). Coevaluación entre equipos y autoevaluación con rúbrica. Se asigna nivel de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada por el docente y coevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Investiga el aire que respiras</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos evaluar la calidad del aire en Zaragoza a partir de datos oficiales y comunicar propuestas de mejora a la ciudadanía y al Ayuntamiento?</t>
+    <t>Diagnóstico Digital: ¿Conectados o Desconectados?</t>
+  </si>
+  <si>
+    <t>Una investigación sobre la brecha digital en nuestro entorno</t>
+  </si>
+  <si>
+    <t>El Ayuntamiento ha lanzado un plan de inclusión digital y necesita un diagnóstico real basado en datos de los propios vecinos para diseñar acciones efectivas. El alumnado actuará como equipo de investigación social.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una encuesta sobre acceso, uso y competencias digitales en el entorno del centro, analizar los datos obtenidos y elaborar un informe con recomendaciones para reducir la brecha digital local.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Portales de datos abiertos: datos.gob.es, zaragoza.es (calidad del aire)
-[...20 lines deleted...]
-    <t>Ejercicio práctico individual: descarga de un dataset y creación de una tabla resumen con los primeros cálculos.</t>
+• Plantilla de encuesta en Google Forms
+• Hoja de cálculo con instrucciones de análisis
+• Artículos y noticias sobre brecha digital en Aragón
+• Guía de ética digital y protección de datos
+• Rúbrica de evaluación (criterios 2.2, 3.1, 3.3, 4.1, 4.3, 4.4)
+• Herramientas de creación digital (Canva, Genially, o similar)</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía digital, competencia en comunicación lingüística, competencia matemática y en ciencia, tecnología e ingeniería.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del Ayuntamiento y se visualizan ejemplos de brecha digital en Aragón (noticias de Teruel, Huesca). El alumnado debate y formula preguntas de investigación iniciales.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas y preguntas registradas en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Taller sobre brecha digital, diseño de encuestas, ética en la recogida de datos y herramientas digitales (Google Forms, hojas de cálculo). Cada equipo diseña su encuesta y la valida con el docente.</t>
+  </si>
+  <si>
+    <t>Borrador de encuesta con preguntas y consentimiento informado.</t>
+  </si>
+  <si>
+    <t>El alumnado distribuye la encuesta a familiares y vecinos (presencial u online), recoge respuestas, depura datos y realiza análisis descriptivo con gráficos (barras, sectores).</t>
+  </si>
+  <si>
+    <t>Hoja de cálculo con datos y gráficos generados.</t>
   </si>
   <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Los grupos trabajan autónomamente con apoyo del docente. Sesión 1: Recopilación de datos históricos (últimos 5 años) del contaminante elegido en la estación de medida asignada. Sesión 2: Limpieza de datos, cálculo de medias mensuales/anuales y comparación con umbrales legales (Real Decreto 102/2011). Sesión 3: Elaboración de borrador del informe: estructura, gráficos y primeras conclusiones.</t>
-[...14 lines deleted...]
-    <t>Formulario de coevaluación y autoevaluación cumplimentados. Reflexión escrita individual.</t>
+    <t>Elaboración del informe interactivo (vídeo, infografía o presentación) que incluya introducción, metodología, resultados, análisis crítico, propuestas y referencias éticas. Se prepara la presentación al Ayuntamiento.</t>
+  </si>
+  <si>
+    <t>Producto final (informe digital).</t>
+  </si>
+  <si>
+    <t>Presentación de los informes al grupo y coevaluación mediante rúbrica. Se entregan los productos al Ayuntamiento. Autoevaluación individual y grupal. Asignación de niveles de logro 1-4.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Aragón en redes: galería virtual de arte y naturaleza</t>
-[...8 lines deleted...]
-    <t>Diseñar y crear una galería virtual colaborativa sobre la diversidad cultural y natural de Aragón, utilizando herramientas digitales para exponer producciones artísticas (fotos, vídeos, textos) que reflejen la riqueza del entorno, con conciencia ética y ecosocial.</t>
+    <t>Mudéjar Interactivo: Un legado digital</t>
+  </si>
+  <si>
+    <t>Prototipo de experiencia digital para la conservación del patrimonio</t>
+  </si>
+  <si>
+    <t>La Asociación de Amigos del Mudéjar Aragonés ha lanzado un concurso entre centros educativos para crear una propuesta digital que dinamice la visita a un monumento mudéjar de la localidad o la comunidad. El alumnado actuará como equipo de diseño tecnológico.</t>
+  </si>
+  <si>
+    <t>Diseñar y prototipar una experiencia digital interactiva (web interactiva, app básica o mapa digital con recursos) que permita a los visitantes descubrir la historia, los detalles arquitectónicos y la importancia cultural de un monumento mudéjar aragonés, promoviendo su conservación.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ordenadores con conexión a internet
-• Cámaras o móviles para capturar imágenes/vídeo
-[...35 lines deleted...]
-    <t>Rúbricas cumplimentadas; diario de reflexión individual.</t>
+• Herramientas digitales: Canva, Genially, Google Sites, editor de audio/ vídeo
+• Guía de licencias Creative Commons
+• Plantilla de diario de seguridad
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación patrimonial, competencia digital y conciencia crítica sobre el uso ético de la tecnología.</t>
+  </si>
+  <si>
+    <t>Presentación del encargo de la asociación y visualización de ejemplos de experiencias digitales sobre patrimonio. Lluvia de ideas sobre qué monumento mudéjar local o aragonés trabajar. Formulación de la pregunta guía y constitución de equipos.</t>
+  </si>
+  <si>
+    <t>Anotaciones iniciales en el cuaderno de equipo y selección del monumento.</t>
+  </si>
+  <si>
+    <t>Talleres sobre: búsqueda avanzada de información y selección crítica de fuentes (B.1); creación y edición de contenidos digitales (B.2) con herramientas como Canva, Genially o HTML básico; introducción a la seguridad digital: contraseñas, antivirus, privacidad (C.1, C.2); repaso de licencias Creative Commons y etiqueta digital (D.1).</t>
+  </si>
+  <si>
+    <t>Ejercicios prácticos: búsqueda documentada de 3 fuentes fiables sobre el monumento, creación de un elemento digital (imagen editada, audio breve) y configuración de un perfil seguro en una plataforma de prueba.</t>
+  </si>
+  <si>
+    <t>Los equipos investigan en profundidad el monumento elegido, seleccionan y archivan contenidos (fotos, textos, vídeos), y diseñan el esquema de la experiencia interactiva. Definen los puntos de interacción, el recorrido y los elementos multimedia. Documentan las decisiones sobre privacidad y licencias.</t>
+  </si>
+  <si>
+    <t>Mapa conceptual o guion gráfico de la experiencia y repositorio de recursos con licencias anotadas.</t>
+  </si>
+  <si>
+    <t>Desarrollo del prototipo digital: maqueta navegable con herramientas como Genially, Google Sites, o un prototipo en papel con elementos interactivos simulados. Se integran los contenidos, se aplican medidas de seguridad básicas (contraseña de acceso si procede) y se prepara la presentación para la asociación.</t>
+  </si>
+  <si>
+    <t>Prototipo funcional (enlace o archivo) y presentación oral.</t>
+  </si>
+  <si>
+    <t>Exposición de los prototipos ante el resto de la clase (simulación de audiencia real). Coevaluación mediante rúbrica y autoevaluación con diana. Debate sobre la experiencia y propuestas de mejora. Entrega de la memoria final del proyecto.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada, diana de autoevaluación y memoria final.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación de la información y los contenidos.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer un diagrama interactivo de topologías de red (estrella, bus, malla) donde el alumnado pueda seleccionar cada elemento para ver su función y especificaciones técnicas.
@@ -2221,615 +2217,615 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>186</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>348</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>349</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>351</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>352</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>353</v>
-      </c>
-[...1 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>355</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>358</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>360</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>361</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>364</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>365</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>368</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>371</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>374</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>377</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="B7" s="7" t="s">
         <v>380</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="C7" s="7" t="s">
         <v>381</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>382</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>383</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>384</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>386</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>254</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>159</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>391</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>260</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>394</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>395</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>396</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>399</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>400</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>402</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>402</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>403</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>404</v>
       </c>
-      <c r="D5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>406</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>395</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>407</v>
       </c>
-      <c r="C6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>409</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>410</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>411</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>412</v>
-      </c>
-[...1 lines deleted...]
-        <v>413</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>413</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>399</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>414</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>415</v>
-      </c>
-[...1 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>417</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>420</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>421</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>422</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>423</v>
-      </c>
-[...1 lines deleted...]
-        <v>424</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D3" s="9">
         <v>6.67</v>
       </c>
       <c r="E3" s="9">
         <v>6.67</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D4" s="9">
         <v>6.67</v>
       </c>
       <c r="E4" s="9">
         <v>6.67</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="D5" s="9">
         <v>6.67</v>
       </c>
       <c r="E5" s="9">
         <v>6.67</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D6" s="9">
         <v>5.0</v>
       </c>
       <c r="E6" s="9">
         <v>5.0</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="D7" s="9">
         <v>5.0</v>
       </c>
       <c r="E7" s="9">
         <v>5.0</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.3</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="D8" s="9">
         <v>5.0</v>
       </c>
       <c r="E8" s="9">
         <v>5.0</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>2.4</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="D9" s="9">
         <v>5.0</v>
       </c>
       <c r="E9" s="9">
         <v>5.0</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.1</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D10" s="9">
         <v>8.33</v>
       </c>
       <c r="E10" s="9">
         <v>8.33</v>
       </c>
@@ -2839,975 +2835,975 @@
       <c r="A11" s="7">
         <v>3.2</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D11" s="9">
         <v>8.33</v>
       </c>
       <c r="E11" s="9">
         <v>8.33</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>3.3</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="D12" s="9">
         <v>8.33</v>
       </c>
       <c r="E12" s="9">
         <v>8.33</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>4.1</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="D13" s="9">
         <v>5.0</v>
       </c>
       <c r="E13" s="9">
         <v>5.0</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>4.2</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="D14" s="9">
         <v>5.0</v>
       </c>
       <c r="E14" s="9">
         <v>5.0</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>4.3</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="D15" s="9">
         <v>5.0</v>
       </c>
       <c r="E15" s="9">
         <v>5.0</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>4.4</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="D16" s="9">
         <v>5.0</v>
       </c>
       <c r="E16" s="9">
         <v>5.0</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="9"/>
       <c r="E17" s="9">
         <f>SUM(E3:E16)</f>
         <v>85</v>
       </c>
       <c r="F17" s="7" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:R31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="8" t="s">
+        <v>435</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>436</v>
-      </c>
-[...1 lines deleted...]
-        <v>437</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>2.3</v>
       </c>
       <c r="I1" s="8">
         <v>2.4</v>
       </c>
       <c r="J1" s="8">
         <v>3.1</v>
       </c>
       <c r="K1" s="8">
         <v>3.2</v>
       </c>
       <c r="L1" s="8">
         <v>3.3</v>
       </c>
       <c r="M1" s="8">
         <v>4.1</v>
       </c>
       <c r="N1" s="8">
         <v>4.2</v>
       </c>
       <c r="O1" s="8">
         <v>4.3</v>
       </c>
       <c r="P1" s="8">
         <v>4.4</v>
       </c>
       <c r="Q1" s="8" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="R1" s="8" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" s="7" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:P2),"")</f>
         <v/>
       </c>
       <c r="R2" s="7"/>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" s="7" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:P3),"")</f>
         <v/>
       </c>
       <c r="R3" s="7"/>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" s="7" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:P4),"")</f>
         <v/>
       </c>
       <c r="R4" s="7"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" s="7" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:P5),"")</f>
         <v/>
       </c>
       <c r="R5" s="7"/>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" s="7" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:P6),"")</f>
         <v/>
       </c>
       <c r="R6" s="7"/>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" s="7" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:P7),"")</f>
         <v/>
       </c>
       <c r="R7" s="7"/>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" s="7" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:P8),"")</f>
         <v/>
       </c>
       <c r="R8" s="7"/>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" s="7" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:P9),"")</f>
         <v/>
       </c>
       <c r="R9" s="7"/>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" s="7" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:P10),"")</f>
         <v/>
       </c>
       <c r="R10" s="7"/>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" s="7" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:P11),"")</f>
         <v/>
       </c>
       <c r="R11" s="7"/>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" s="7" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:P12),"")</f>
         <v/>
       </c>
       <c r="R12" s="7"/>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" s="7" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:P13),"")</f>
         <v/>
       </c>
       <c r="R13" s="7"/>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" s="7" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:P14),"")</f>
         <v/>
       </c>
       <c r="R14" s="7"/>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" s="7" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:P15),"")</f>
         <v/>
       </c>
       <c r="R15" s="7"/>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" s="7" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:P16),"")</f>
         <v/>
       </c>
       <c r="R16" s="7"/>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" s="7" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:P17),"")</f>
         <v/>
       </c>
       <c r="R17" s="7"/>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" s="7" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:P18),"")</f>
         <v/>
       </c>
       <c r="R18" s="7"/>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" s="7" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:P19),"")</f>
         <v/>
       </c>
       <c r="R19" s="7"/>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" s="7" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:P20),"")</f>
         <v/>
       </c>
       <c r="R20" s="7"/>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" s="7" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:P21),"")</f>
         <v/>
       </c>
       <c r="R21" s="7"/>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" s="7" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:P22),"")</f>
         <v/>
       </c>
       <c r="R22" s="7"/>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" s="7" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:P23),"")</f>
         <v/>
       </c>
       <c r="R23" s="7"/>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" s="7" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:P24),"")</f>
         <v/>
       </c>
       <c r="R24" s="7"/>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" s="7" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:P25),"")</f>
         <v/>
       </c>
       <c r="R25" s="7"/>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" s="7" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:P26),"")</f>
         <v/>
       </c>
       <c r="R26" s="7"/>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" s="7" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:P27),"")</f>
         <v/>
       </c>
       <c r="R27" s="7"/>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" s="7" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:P28),"")</f>
         <v/>
       </c>
       <c r="R28" s="7"/>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" s="7" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:P29),"")</f>
         <v/>
       </c>
       <c r="R29" s="7"/>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" s="7" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:P30),"")</f>
         <v/>
       </c>
       <c r="R30" s="7"/>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" s="7" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:P31),"")</f>
         <v/>
       </c>
       <c r="R31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="420">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
@@ -6972,427 +6968,427 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>266</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>268</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>270</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>271</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D12" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="E12" s="7" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>278</v>
-      </c>
-[...1 lines deleted...]
-        <v>279</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>248</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>250</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>252</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>254</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>256</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>159</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>258</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>259</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>260</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>262</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>266</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>288</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>270</v>
       </c>
       <c r="C24" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>290</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>291</v>
-      </c>
-[...4 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>263</v>
+        <v>292</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>248</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>250</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>252</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>254</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>256</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>159</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>258</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>259</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>260</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>262</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>304</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>266</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>270</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>291</v>
+        <v>267</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -7401,236 +7397,236 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>186</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>315</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>316</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>319</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>320</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>322</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>323</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>326</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>329</v>
       </c>
-      <c r="B6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="C7" s="7" t="s">
+        <v>331</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="C8" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>336</v>
       </c>
-      <c r="B9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="7" t="s">
+      <c r="D9" s="7" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="C10" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>340</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>343</v>
-      </c>
-[...7 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="C14" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="D14" s="7" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>