--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:19</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Digitalización en 4º ESO; aplica íntegramente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Digitalizacion</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantienen íntegramente las competencias específicas y criterios de evaluación del RD 217/2022.</t>
   </si>