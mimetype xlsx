--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="480">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="479">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Digitalizacion</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>4.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 18:36</t>
+    <t>10/07/2026 20:27</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para Digitalización en 4º ESO, aplica íntegramente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Digitalizacion</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantiene el currículo del BOE sin cambios.</t>
   </si>
@@ -885,269 +885,261 @@
 • Ética en el uso de datos e IA: sesgos, obsolescencia programada y digitalización sostenible.</t>
   </si>
   <si>
     <t>3.1: Proteger los datos personales y la huella digital.
 3.3: Identificar y saber reaccionar ante amenazas en la red.
 4.1: Uso ético de datos y herramientas digitales.
 4.2: Reconocer aportaciones en gestiones administrativas y comercio.
 4.3: Valorar la libertad de expresión en medios digitales.
 4.4: Analizar beneficios del desarrollo tecnológico responsable.
 4.5: Autentificar la identidad en el mundo digital.</t>
   </si>
   <si>
     <t>CE.3: Bienestar digital y protección personal.
 CE.4: Ciudadanía digital crítica y ética.</t>
   </si>
   <si>
     <t>Simulacros de trámites administrativos, ensayos críticos sobre ética digital y análisis de casos de ciberseguridad social.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Crea tu blog de ciberseguridad para adolescentes</t>
+    <t>CiberConCiencia: tu blog de convivencia digital</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Protege tu huella digital y construye una ciudadanía responsable</t>
+    <t>Protege tu privacidad y combate los bulos en Madrid</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnado de 4.º ESO de un instituto público de Madrid. Muchos pasan horas en redes sociales y desconocen riesgos de privacidad. Se propone crear un recurso útil para sus compañeros más jóvenes (1.º-2.º ESO) que les ayude a navegar seguros.</t>
+    <t>El centro ha detectado que muchas familias carecen de nociones básicas de ciberseguridad y caen en fraudes o bulos en redes. El alumnado de 4.º ESO, como nativos digitales, puede tender un puente intergeneracional con un producto digital útil y cercano.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos ayudar a los estudiantes de 1.º-2.º ESO a proteger su privacidad, identificar ciberamenazas y actuar éticamente en la red, mediante un blog atractivo y riguroso?</t>
+    <t>Diseñar y publicar un blog (o podcast) con contenido práctico sobre protección de datos, detección de bulos y uso ético de la tecnología, dirigido a las familias del centro y a los compañeros de 1.º ESO.</t>
   </si>
   <si>
     <t>Recursos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Tutoriales de Blogger/WordPress
+• Guía de licencias Creative Commons
+• Base de datos de bulos verificados (ej. Maldita.es)
+• Rúbrica de evaluación integrada
+• Estudio sobre brecha digital en Madrid (INE o Ayuntamiento)</t>
+  </si>
+  <si>
+    <t>Transversales</t>
+  </si>
+  <si>
+    <t>Educación mediática e informacional; competencia digital y tratamiento crítico de la información.</t>
+  </si>
+  <si>
+    <t>Fase</t>
+  </si>
+  <si>
+    <t>Duración</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Evidencia recogida</t>
+  </si>
+  <si>
+    <t>Activación y planteamiento del reto</t>
+  </si>
+  <si>
+    <t>1 sesión</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: 'Vuestras familias necesitan ayuda para navegar seguras en internet. Vamos a crear un blog que les sirva de guía.' Se muestra el dato local (brecha digital en Madrid) y se lanza la pregunta guía. Se forman equipos.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas inicial y compromiso de equipo en un documento compartido.</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Talleres breves sobre: búsqueda de fuentes fiables, licencias Creative Commons, detección de bulos, configuración de privacidad en plataformas. Se entregan tutoriales y ejemplos. El alumnado investiga sobre ciberseguridad en Madrid y recopila fuentes.</t>
+  </si>
+  <si>
+    <t>Banco de fuentes con anotaciones (documento compartido).</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Cada equipo selecciona un bulo real de Madrid (proporcionado por el docente o buscado) y lo analiza críticamente. También diseñan la estructura de las entradas y eligen plantilla del blog. Comienzan a redactar borradores.</t>
+  </si>
+  <si>
+    <t>Borrador de la entrada sobre bulos con análisis y fuentes.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Creación del blog: configuración de privacidad, subida de entradas, inserción de imágenes con atribución, ajuste de diseño. Se graban o escriben las 4 entradas. Se prepara una breve presentación para la audiencia.</t>
+  </si>
+  <si>
+    <t>Blog completo y funcionando con todas las entradas.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Cada equipo presenta su blog a la clase (simulando la audiencia real). Coevaluación con rúbrica. Autoevaluación individual sobre el proceso. Se asignan niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Radiografía digital: investigamos con datos la seguridad de nuestro centro</t>
+  </si>
+  <si>
+    <t>Recogida, análisis y comunicación de datos propios sobre ciberseguridad</t>
+  </si>
+  <si>
+    <t>El centro educativo necesita un diagnóstico sobre los hábitos de ciberseguridad de su alumnado para diseñar un plan de mejora. En lugar de usar estadísticas generales, el equipo directivo solicita al alumnado de Digitalización que realice una investigación con datos propios, recogiendo información mediante encuestas anónimas y analizándola críticamente.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una encuesta anónima sobre hábitos de ciberseguridad al alumnado del centro, analizar los datos obtenidos y presentar un informe con recomendaciones al departamento de orientación y a las familias, contribuyendo así a la mejora de la seguridad digital colectiva.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ordenadores con conexión a internet
-• Plataforma Blogger, Wix o WordPress.com
-[...37 lines deleted...]
-    <t>Adquisición guiada de saberes</t>
+• Herramienta de encuestas (Google Forms o similar)
+• Hoja de cálculo (Google Sheets o Excel)
+• Presentación digital (Canva, Google Slides)
+• Guía interactiva de ciberseguridad (recurso del INTEF o similar)</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía digital y tratamiento de datos.</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: el equipo directivo necesita un diagnóstico real sobre ciberseguridad. Se forman equipos y se discuten conocimientos previos sobre amenazas y protección. Cada equipo formula una pregunta de investigación acotada.</t>
+  </si>
+  <si>
+    <t>Documento compartido con preguntas iniciales e hipótesis.</t>
+  </si>
+  <si>
+    <t>Talleres prácticos sobre ciberseguridad (tipos de amenazas, medidas preventivas), ética de datos (anonimato, consentimiento) y uso de herramientas digitales (formularios, hoja de cálculo). Ejercicios de identificación de riesgos y configuración de privacidad.</t>
+  </si>
+  <si>
+    <t>Ejercicios prácticos resueltos en un cuaderno digital.</t>
   </si>
   <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Talleres prácticos: 1) Configuración de privacidad y contraseñas seguras (práctica en simulador). 2) Búsqueda y selección de información fiable (contraste de fuentes, marcadores). 3) Creación de contenidos digitales (tutorial de Blogger/Wix, licencias Creative Commons, diseño accesible). Cada taller se cierra con un mini-cuestionario o ejercicio aplicado.</t>
-[...47 lines deleted...]
-    <t>¿Cómo podemos usar los datos abiertos de Madrid para identificar un problema real (social o ambiental) y proponer una acción ciudadana responsable que mejore la convivencia o el entorno?</t>
+    <t>Diseño colaborativo de la encuesta anónima, validación por el docente, aplicación al grupo-clase y a otro curso. Recogida de datos, depuración y análisis con hoja de cálculo (tablas, gráficos).</t>
+  </si>
+  <si>
+    <t>Encuesta finalizada, datos recogidos y archivo de hoja de cálculo con análisis.</t>
+  </si>
+  <si>
+    <t>Elaboración del informe digital: presentación o infografía con los resultados, gráficos, conclusiones y recomendaciones. Preparación de la exposición oral dirigida al Departamento de Orientación.</t>
+  </si>
+  <si>
+    <t>Borrador y versión final del informe digital.</t>
+  </si>
+  <si>
+    <t>Exposición de los informes ante el Departamento de Orientación (simulada si no es posible presencialmente). Coevaluación entre equipos y autoevaluación mediante diana. Asignación de niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Tu barrio, tu huella digital</t>
+  </si>
+  <si>
+    <t>Campaña de concienciación para una ciudadanía digital crítica en Usera</t>
+  </si>
+  <si>
+    <t>El distrito de Usera presenta una alta diversidad cultural y una brecha digital relevante, según el informe de la Dirección General de Innovación del Ayuntamiento de Madrid. Las asociaciones vecinales demandan materiales de alfabetización digital adaptados a la realidad local.</t>
+  </si>
+  <si>
+    <t>Crear un recurso digital (infografía interactiva, vídeo o cartel digital) que promueva un aspecto de ciudadanía digital crítica (desinformación, privacidad, brecha digital) y difundirlo en espacios públicos del barrio.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Portal de datos abiertos del Ayuntamiento de Madrid (datos.madrid.es)
-[...95 lines deleted...]
-    <t>Reflexión escrita individual; diana de autoevaluación cumplimentada.</t>
+• Padlet
+• Genially/Canva/Shotcut
+• Herramientas de accesibilidad (WAVE, comprobador de contraste)
+• Guía de licencias Creative Commons
+• Ejemplo de 2FA (Google Authenticator o similar)</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía digital crítica, competencia en comunicación lingüística, tratamiento de la información.</t>
+  </si>
+  <si>
+    <t>Se presenta la pregunta guía y el contexto del distrito Usera. Se visiona un vídeo corto sobre brecha digital en barrios de Madrid. Se forman equipos y cada uno elige un aspecto de ciudadanía digital (desinformación, privacidad, brecha, etc.).</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas y decisión del tema por equipo en un Padlet.</t>
+  </si>
+  <si>
+    <t>Talleres breves: (1) Herramientas de creación digital (Genially, Canva, o Shotcut); (2) Licencias Creative Commons y citación; (3) Accesibilidad básica (contraste, texto alternativo); (4) Métodos de autenticación (ejemplo: doble factor en plataformas educativas).</t>
+  </si>
+  <si>
+    <t>Ejercicios prácticos: crear una cuenta con 2FA, citar una imagen con licencia CC, y diseñar un boceto accesible.</t>
+  </si>
+  <si>
+    <t>Los equipos elaboran el recurso digital. Deben integrar los saberes trabajados: contenido, licencias, accesibilidad. Cada equipo prueba la accesibilidad con herramientas como WAVE o el comprobador de contraste. Se autentican con 2FA en la plataforma de publicación (p.ej. Padlet para compartir enlace).</t>
+  </si>
+  <si>
+    <t>Recurso digital en proceso, capturas de prueba de accesibilidad.</t>
+  </si>
+  <si>
+    <t>Finalización del recurso. Cada equipo prepara una breve presentación (3 min) para justificar sus decisiones técnicas y éticas. Se publica en un espacio virtual común (padlet). Se contacta simbólicamente con la biblioteca (simulación de envío de propuesta).</t>
+  </si>
+  <si>
+    <t>Recurso final publicado y presentación grabada o en vivo.</t>
+  </si>
+  <si>
+    <t>Coevaluación mediante rúbrica entre equipos. Autoevaluación individual con diana de aprendizaje. Cada equipo recibe feed-back del docente y asigna niveles de logro 1-4 a cada criterio.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación de la información y los contenidos.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer un diagrama interactivo de topologías de red (estrella, bus, malla) donde el alumnado pueda seleccionar cada elemento para ver su función y especificaciones técnicas.
 • Proporcionar una simulación virtual de montaje de hardware (placa base, RAM, discos) con etiquetas textuales y auditivas que expliquen cada paso.
 • Facilitar un glosario visual de términos técnicos (router, switch, IP, DNS) con imágenes y definiciones simplificadas, accesible en aula virtual.</t>
   </si>
@@ -2267,615 +2259,615 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>202</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>359</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>360</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>363</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>366</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>369</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>372</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>375</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>376</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>379</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>382</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>383</v>
-      </c>
-[...1 lines deleted...]
-        <v>384</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>385</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>387</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>388</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="B7" s="7" t="s">
         <v>391</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="C7" s="7" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>394</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>397</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>270</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>399</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>162</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>402</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>276</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>405</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>406</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>407</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>409</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>410</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>411</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>412</v>
-      </c>
-[...1 lines deleted...]
-        <v>413</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>413</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>414</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>415</v>
       </c>
-      <c r="D5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>416</v>
-      </c>
-[...1 lines deleted...]
-        <v>417</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>406</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>418</v>
       </c>
-      <c r="C6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>419</v>
-      </c>
-[...1 lines deleted...]
-        <v>420</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>421</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>422</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>423</v>
-      </c>
-[...1 lines deleted...]
-        <v>424</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>424</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>410</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>425</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>426</v>
-      </c>
-[...1 lines deleted...]
-        <v>427</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>427</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>414</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>428</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>429</v>
-      </c>
-[...1 lines deleted...]
-        <v>430</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>431</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>432</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>433</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D3" s="9">
         <v>6.67</v>
       </c>
       <c r="E3" s="9">
         <v>6.67</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D4" s="9">
         <v>6.67</v>
       </c>
       <c r="E4" s="9">
         <v>6.67</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="D5" s="9">
         <v>6.67</v>
       </c>
       <c r="E5" s="9">
         <v>6.67</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D6" s="9">
         <v>5.0</v>
       </c>
       <c r="E6" s="9">
         <v>5.0</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="D7" s="9">
         <v>5.0</v>
       </c>
       <c r="E7" s="9">
         <v>5.0</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.3</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="D8" s="9">
         <v>5.0</v>
       </c>
       <c r="E8" s="9">
         <v>5.0</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>2.4</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="D9" s="9">
         <v>5.0</v>
       </c>
       <c r="E9" s="9">
         <v>5.0</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.1</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D10" s="9">
         <v>6.25</v>
       </c>
       <c r="E10" s="9">
         <v>6.25</v>
       </c>
@@ -2885,1077 +2877,1077 @@
       <c r="A11" s="7">
         <v>3.2</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D11" s="9">
         <v>6.25</v>
       </c>
       <c r="E11" s="9">
         <v>6.25</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>3.3</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="D12" s="9">
         <v>6.25</v>
       </c>
       <c r="E12" s="9">
         <v>6.25</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>3.4</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D13" s="9">
         <v>6.25</v>
       </c>
       <c r="E13" s="9">
         <v>6.25</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>4.1</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="D14" s="9">
         <v>4.0</v>
       </c>
       <c r="E14" s="9">
         <v>4.0</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>4.2</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="D15" s="9">
         <v>4.0</v>
       </c>
       <c r="E15" s="9">
         <v>4.0</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>4.3</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="D16" s="9">
         <v>4.0</v>
       </c>
       <c r="E16" s="9">
         <v>4.0</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>4.4</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="D17" s="9">
         <v>4.0</v>
       </c>
       <c r="E17" s="9">
         <v>4.0</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>4.5</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D18" s="9">
         <v>4.0</v>
       </c>
       <c r="E18" s="9">
         <v>4.0</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9">
         <f>SUM(E3:E18)</f>
         <v>85.0099999999999909</v>
       </c>
       <c r="F19" s="7" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:T31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" s="8" t="s">
+        <v>446</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>447</v>
-      </c>
-[...1 lines deleted...]
-        <v>448</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>2.3</v>
       </c>
       <c r="I1" s="8">
         <v>2.4</v>
       </c>
       <c r="J1" s="8">
         <v>3.1</v>
       </c>
       <c r="K1" s="8">
         <v>3.2</v>
       </c>
       <c r="L1" s="8">
         <v>3.3</v>
       </c>
       <c r="M1" s="8">
         <v>3.4</v>
       </c>
       <c r="N1" s="8">
         <v>4.1</v>
       </c>
       <c r="O1" s="8">
         <v>4.2</v>
       </c>
       <c r="P1" s="8">
         <v>4.3</v>
       </c>
       <c r="Q1" s="8">
         <v>4.4</v>
       </c>
       <c r="R1" s="8">
         <v>4.5</v>
       </c>
       <c r="S1" s="8" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="T1" s="8" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" s="7" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:R2),"")</f>
         <v/>
       </c>
       <c r="T2" s="7"/>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" s="7" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:R3),"")</f>
         <v/>
       </c>
       <c r="T3" s="7"/>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" s="7" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:R4),"")</f>
         <v/>
       </c>
       <c r="T4" s="7"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" s="7" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:R5),"")</f>
         <v/>
       </c>
       <c r="T5" s="7"/>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" s="7" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:R6),"")</f>
         <v/>
       </c>
       <c r="T6" s="7"/>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" s="7" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:R7),"")</f>
         <v/>
       </c>
       <c r="T7" s="7"/>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" s="7" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:R8),"")</f>
         <v/>
       </c>
       <c r="T8" s="7"/>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" s="7" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:R9),"")</f>
         <v/>
       </c>
       <c r="T9" s="7"/>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" s="7" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:R10),"")</f>
         <v/>
       </c>
       <c r="T10" s="7"/>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" s="7" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:R11),"")</f>
         <v/>
       </c>
       <c r="T11" s="7"/>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" s="7" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:R12),"")</f>
         <v/>
       </c>
       <c r="T12" s="7"/>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" s="7" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:R13),"")</f>
         <v/>
       </c>
       <c r="T13" s="7"/>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" s="7" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:R14),"")</f>
         <v/>
       </c>
       <c r="T14" s="7"/>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" s="7" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:R15),"")</f>
         <v/>
       </c>
       <c r="T15" s="7"/>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" s="7" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:R16),"")</f>
         <v/>
       </c>
       <c r="T16" s="7"/>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" s="7" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:R17),"")</f>
         <v/>
       </c>
       <c r="T17" s="7"/>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" s="7" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:R18),"")</f>
         <v/>
       </c>
       <c r="T18" s="7"/>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" s="7" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:R19),"")</f>
         <v/>
       </c>
       <c r="T19" s="7"/>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" s="7" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:R20),"")</f>
         <v/>
       </c>
       <c r="T20" s="7"/>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" s="7" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:R21),"")</f>
         <v/>
       </c>
       <c r="T21" s="7"/>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" s="7" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:R22),"")</f>
         <v/>
       </c>
       <c r="T22" s="7"/>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" s="7" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:R23),"")</f>
         <v/>
       </c>
       <c r="T23" s="7"/>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" s="7" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:R24),"")</f>
         <v/>
       </c>
       <c r="T24" s="7"/>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" s="7" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:R25),"")</f>
         <v/>
       </c>
       <c r="T25" s="7"/>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" s="7" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:R26),"")</f>
         <v/>
       </c>
       <c r="T26" s="7"/>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" s="7" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:R27),"")</f>
         <v/>
       </c>
       <c r="T27" s="7"/>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" s="7" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:R28),"")</f>
         <v/>
       </c>
       <c r="T28" s="7"/>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" s="7" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:R29),"")</f>
         <v/>
       </c>
       <c r="T29" s="7"/>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" s="7" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:R30),"")</f>
         <v/>
       </c>
       <c r="T30" s="7"/>
     </row>
     <row r="31" spans="1:20">
       <c r="A31" s="7" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:R31),"")</f>
         <v/>
       </c>
       <c r="T31" s="7"/>
     </row>
   </sheetData>
@@ -7616,233 +7608,233 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>286</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>287</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>289</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>290</v>
       </c>
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>264</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>266</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>268</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>270</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>272</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>162</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>274</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>275</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>276</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>278</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>282</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>304</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>286</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>283</v>
+        <v>306</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>307</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>289</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>290</v>
+        <v>283</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>309</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>311</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
         <v>313</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>314</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>264</v>
@@ -7952,74 +7944,74 @@
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>286</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>324</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>289</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>290</v>
+        <v>306</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>326</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>328</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>329</v>
+        <v>312</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -8028,236 +8020,236 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>202</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>330</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>331</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>334</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>337</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>340</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="C6" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="C7" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="C8" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="C9" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="C10" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>353</v>
-      </c>
-[...1 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="C14" s="7" t="s">
+        <v>356</v>
+      </c>
+      <c r="D14" s="7" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>