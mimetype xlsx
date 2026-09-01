--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:27</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para Digitalización en 4º ESO, aplica íntegramente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Digitalizacion</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantiene el currículo del BOE sin cambios.</t>
   </si>