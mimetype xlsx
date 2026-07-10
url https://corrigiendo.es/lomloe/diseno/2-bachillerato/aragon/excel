--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:34</t>
+    <t>10/07/2026 20:20</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón aplica sin modificaciones el currículo estatal de Diseño en 2.º de Bachillerato, al no tener decreto autonómico publicado.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Diseno</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
@@ -905,267 +905,265 @@
 • La diversidad como riqueza patrimonial. Aportación de las culturas no occidentales al canon del diseño universal. La apropiación cultural.
 • Diseño de espacios. Organización del espacio habitable, público o privado. Distribución de espacios y recorridos.
 • Elementos constructivos. Principios de iluminación. Diseño de espacios interiores.
 • Percepción psicológica del espacio.
 • El diseño inclusivo de espacios.</t>
   </si>
   <si>
     <t>4.1: Proyectar soluciones innovadoras de diseño en respuesta a necesidades personales.
 5.3: Identificar las posibilidades de intervención del diseño inclusivo.
 5.4: Realizar colectivamente un proyecto de diseño inclusivo.</t>
   </si>
   <si>
     <t>CE.D.4: Desarrollar propuestas personales a partir de ideas preexistentes.
 CE.D.5: Crear productos de diseño inclusivo.</t>
   </si>
   <si>
     <t>Presentación pública del proyecto final (maqueta o render). Autoevaluación del compromiso con la sostenibilidad. Rúbrica de diseño inclusivo.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Construye una web inclusiva</t>
+    <t>Rediseña para todos</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Investigación, planificación y creación de un producto digital sobre diseño accesible en Aragón</t>
+    <t>Una campaña de diseño inclusivo en vídeo</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Aragón es una comunidad con marcadas diferencias geográficas y sociales. El diseño inclusivo permite que personas con diversas capacidades puedan acceder y usar espacios, productos y servicios. En esta situación, el alumnado actuará como equipo de diseño para crear un recurso web que visibilice y proponga soluciones inclusivas en su entorno.</t>
+    <t>El ayuntamiento de la localidad ha lanzado una convocatoria para recibir propuestas de mejora de la accesibilidad en espacios públicos. El alumnado, en equipos, debe diseñar una intervención inclusiva en un espacio real (plaza, parque, edificio) y presentarla mediante un vídeo de 2-3 minutos que convenza a la concejalía de urbanismo.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos diseñar una página web que muestre soluciones de diseño inclusivo aplicadas a espacios, productos o servicios en nuestro entorno aragonés?</t>
+    <t>Diseñar una propuesta de rediseño inclusivo de un espacio público real de la localidad y comunicarla mediante un vídeo persuasivo dirigido a la concejalía correspondiente.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet
-[...3 lines deleted...]
-• Rúbrica de evaluación</t>
+• Cámara o móvil con grabación de vídeo
+• Software de edición de vídeo (OpenShot, DaVinci Resolve o similar)
+• Plantilla de storyboard
+• Rúbrica de evaluación (proporcionada al inicio)
+• Acceso a internet para investigación
+• Material de dibujo y maquetas (cartón, papel, etc.)</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (creación y difusión de contenido web), Competencia social y cívica (conciencia de accesibilidad e inclusión), Sentido de iniciativa y emprendimiento (gestión de proyecto y comunicación).</t>
+    <t>Educación para la ciudadanía (derechos de las personas con discapacidad), competencia digital (creación de contenido audiovisual) y emprendimiento social.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se presenta el reto mediante ejemplos de diseño inclusivo (señalética táctil, apps con contraste, webs con lectores de pantalla). Se forman equipos de 4 personas y se realiza una lluvia de ideas sobre posibles casos reales en Aragón. Cada equipo elige un ámbito (espacio público, producto cotidiano, comunicación impresa o digital) y un perfil de usuario con discapacidad.</t>
-[...2 lines deleted...]
-    <t>Acta de equipo con ideas iniciales y elección de caso.</t>
+    <t>Presentación de la convocatoria del ayuntamiento y visualización de ejemplos de diseño inclusivo. Los equipos eligen un espacio público de su localidad a analizar y formulan sus primeras hipótesis sobre barreras y soluciones.</t>
+  </si>
+  <si>
+    <t>Cuaderno de equipo con preguntas iniciales y elección del espacio.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Talleres sobre diseño inclusivo (normativa, discapacidades, diseño universal), lenguaje visual (composición, tipografía, color) y planificación de proyectos. Análisis de casos reales (ej. accesibilidad en el casco histórico de Zaragoza).</t>
+  </si>
+  <si>
+    <t>Ejercicios de análisis formal y propuestas de mejora sobre casos dados.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Los equipos investigan el espacio elegido (medidas, uso actual, obstáculos) y diseñan su propuesta de intervención: planos, maquetas rápidas, selección de materiales y recursos gráficos. Elaboran storyboard del vídeo y guion.</t>
+  </si>
+  <si>
+    <t>Bocetos, planos y storyboard.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Los equipos investigan principios del diseño inclusivo (Pautas WCAG, Diseño Universal), normativa española y ejemplos de buenas prácticas. Analizan críticamente un producto de diseño existente (señalización, web, envase) identificando barreras y aciertos. Reciben una ficha guía para estructurar el análisis.</t>
-[...20 lines deleted...]
-    <t>Web funcional o prototipo navegable, y guión de presentación.</t>
+    <t>Grabación y edición del vídeo (uso de móviles o cámaras, software libre). Incluye presentación del problema, propuesta de diseño y argumentación de beneficios inclusivos. Revisión entre pares.</t>
+  </si>
+  <si>
+    <t>Vídeo terminado y versión final del dossier.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Cada equipo presenta su web a la clase y a un representante de la asociación invitado (virtual). Se realiza coevaluación con rúbrica centrada en creatividad, inclusión y claridad. Individualmente, cada alumno redacta una reflexión sobre lo aprendido y cómo el diseño puede transformar la realidad.</t>
-[...2 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada, reflexión individual escrita y cuestionario de autoevaluación.</t>
+    <t>Visionado de los vídeos en clase, coevaluación mediante rúbrica, autoevaluación del equipo y discusión sobre la viabilidad de las propuestas. Se invita a un representante del ayuntamiento o asociación local (si es posible) o se envía el producto por correo.</t>
+  </si>
+  <si>
+    <t>Rúbricas de coevaluación y autoevaluación cumplimentadas.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Investiga con datos: el diseño femenino en Aragón</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos visibilizar y analizar el impacto de las mujeres en el diseño aragonés mediante una investigación que combine datos históricos y análisis visual?</t>
+    <t>Diseña para todos: orientación inclusiva en un espacio aragonés</t>
+  </si>
+  <si>
+    <t>Investigación con datos primarios para mejorar la accesibilidad</t>
+  </si>
+  <si>
+    <t>El alumnado recibe el encargo del ayuntamiento o gestor de un espacio local (museo, biblioteca, centro cívico) para evaluar y rediseñar su sistema de orientación desde una perspectiva inclusiva. Para ello, deberán recoger datos primarios mediante entrevistas y observaciones con usuarios reales con discapacidad visual, motora o cognitiva.</t>
+  </si>
+  <si>
+    <t>Diseñar un sistema de orientación inclusivo (señalética, mapa háptico, códigos cromáticos) para un espacio real de Aragón, fundamentado en datos primarios recogidos entre usuarios con diversidad funcional, y presentarlo a los gestores del espacio y a las asociaciones colaboradoras.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet
-[...40 lines deleted...]
-    <t>Fichas de coevaluación, autoevaluación y nota final del docente.</t>
+• Cámara de fotos/tablets
+• Plantillas de consentimiento informado
+• Guía de entrevista semiestructurada
+• Material de dibujo y maquetación (cartulina, rotuladores, impresora 3D opcional)
+• Ordenadores con software de diseño (Canva, Illustrator o similar)</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía (inclusión social), competencia digital (tratamiento de datos), y emprendimiento social.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo (carta del ayuntamiento/gestor) y se debate la pregunta guía. El alumnado selecciona el espacio local y contacta con asociaciones. Se forman equipos y se asignan roles.</t>
+  </si>
+  <si>
+    <t>Acuerdo escrito del espacio elegido y listado de contactos asociativos.</t>
+  </si>
+  <si>
+    <t>Talleres sobre diseño inclusivo (normativa, principios), recogida ética de datos (cómo diseñar entrevistas, consentimientos) y análisis formal de espacios. Se analiza un caso de éxito (ej. señalética del Museo Reina Sofía adaptada).</t>
+  </si>
+  <si>
+    <t>Ejercicio práctico de análisis formal de un espacio conocido (fotos, esquemas).</t>
+  </si>
+  <si>
+    <t>Visita al espacio para recoger datos: fotografiar, medir, entrevistar a usuarios reales (con cita previa) y tomar notas. De vuelta en el aula, se tabulan y analizan los datos, identificando problemas de accesibilidad.</t>
+  </si>
+  <si>
+    <t>Hoja de datos primarios (entrevistas transcritas, observaciones, fotografías) con consentimientos firmados y anonimizados.</t>
+  </si>
+  <si>
+    <t>Cada equipo diseña su propuesta de sistema de orientación inclusivo (croquis, maqueta a escala, planos) y elabora el informe final que justifique las decisiones basadas en los datos. Se prepara una presentación para la audiencia real.</t>
+  </si>
+  <si>
+    <t>Prototipo (maqueta o plano detallado) e informe escrito.</t>
+  </si>
+  <si>
+    <t>Jornada de presentación a la audiencia real (gestores y asociaciones invitados). Tras las exposiciones, coevaluación entre equipos y autoevaluación individual mediante rúbrica. El docente asigna niveles de logro.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas (autoevaluación, coevaluación y evaluación del docente).</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Diseña para tu barrio: un mural accesible</t>
-[...8 lines deleted...]
-    <t>Diseñar un mural inclusivo que responda a las necesidades de accesibilidad visual y represente un valor comunitario, presentando la propuesta a la asociación de vecinos para su posible realización.</t>
+    <t>Señaliza inclusivo: tu patrimonio al alcance de todos</t>
+  </si>
+  <si>
+    <t>Diseño de un sistema de señalización accesible para un espacio patrimonial aragonés</t>
+  </si>
+  <si>
+    <t>El ayuntamiento de la localidad quiere mejorar la accesibilidad cognitiva y física de un conjunto mudéjar (o espacio patrimonial relevante) mediante una nueva señalización que integre pictogramas, lectura fácil, contraste cromático y tipografía legible, y ha pedido propuestas al alumnado de Diseño del instituto.</t>
+  </si>
+  <si>
+    <t>Diseñar y prototipar un sistema de señalización inclusivo (carteles informativos, señales direccionales y elementos táctiles) para un espacio patrimonial del entorno, aplicando principios de diseño universal, y presentarlo a la corporación municipal como propuesta de mejora.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Pizarra digital, proyector
-[...38 lines deleted...]
-    <t>Rúbricas de autoevaluación y coevaluación, acta de la presentación, diario de aprendizaje.</t>
+• Software de diseño vectorial (Illustrator, Inkscape o Canva Pro)
+• Plantilla de diagnóstico de accesibilidad
+• Ejemplos de señalización inclusiva (web de Fundación ONCE, CEAPAT)
+• Impresora y papel para prototipos
+• Rúbricas de evaluación de criterios</t>
+  </si>
+  <si>
+    <t>Educación inclusiva y accesibilidad universal; patrimonio cultural y ciudadanía activa.</t>
+  </si>
+  <si>
+    <t>Se presenta la petición del ayuntamiento. El alumnado visita (física o virtualmente) el espacio patrimonial elegido, realiza un diagnóstico de la señalización existente, identifica barreras de accesibilidad y acota el reto en equipos.</t>
+  </si>
+  <si>
+    <t>Cuaderno de campo con observaciones y fotografías anotadas.</t>
+  </si>
+  <si>
+    <t>Talleres sobre diseño universal, normativa de accesibilidad (UNE 170002), uso de pictogramas, tipografía legible y contraste cromático. Análisis de buenas prácticas en señalización inclusiva. Cada equipo investiga el perfil de sus usuarios destinatarios.</t>
+  </si>
+  <si>
+    <t>Fichas de análisis de ejemplos existentes.</t>
+  </si>
+  <si>
+    <t>Los equipos realizan bocetos de los carteles y señales, seleccionan tipografías, colores y pictogramas, y crean prototipos en papel o maquetas básicas. Se realiza una coevaluación intermedia de los bocetos.</t>
+  </si>
+  <si>
+    <t>Bocetos y prototipos por equipo.</t>
+  </si>
+  <si>
+    <t>Digitalización de los diseños con software vectorial (Illustrator o similar), producción del conjunto final de carteles y redacción de la memoria de diseño que incluya decisiones metodológicas y de accesibilidad.</t>
+  </si>
+  <si>
+    <t>Archivos digitales y memoria impresa.</t>
+  </si>
+  <si>
+    <t>Presentación de los proyectos al ayuntamiento (simulada en el aula con portavoces). Coevaluación entre equipos mediante rúbrica y autoevaluación individual. Se asignan niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Utilizar fichas visuales con diagramas anotados que relacionen elementos de diseño (línea, forma, color, textura) con su función simbólica en productos 2D y 3D reales.
@@ -7884,233 +7882,233 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>293</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>290</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>294</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>296</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>290</v>
+        <v>297</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>286</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>271</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>273</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>275</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>277</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>279</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>163</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>281</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>282</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>283</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>285</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>286</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>289</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>290</v>
+        <v>297</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>293</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>313</v>
+        <v>290</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>314</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>296</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>290</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>316</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>286</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>318</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
         <v>320</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>321</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>271</v>
@@ -8186,99 +8184,99 @@
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>285</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>286</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>327</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>289</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>290</v>
+        <v>297</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>329</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>293</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>290</v>
+        <v>297</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>331</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>296</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>290</v>
+        <v>297</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>333</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>286</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>335</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>336</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>