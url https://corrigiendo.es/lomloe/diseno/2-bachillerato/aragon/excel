--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:20</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón aplica sin modificaciones el currículo estatal de Diseño en 2.º de Bachillerato, al no tener decreto autonómico publicado.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Diseno</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí</t>
   </si>