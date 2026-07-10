--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="551">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="548">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Diseno</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 18:44</t>
+    <t>10/07/2026 21:45</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para Diseño en 2º Bachillerato; aplicación directa del RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Diseno</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se aplica íntegramente el currículo estatal del RD 217/2022 para Diseño en 2º Bachillerato.</t>
   </si>
@@ -1053,275 +1053,264 @@
 • Sistemas de representación: diédrico, axonométrico y cónico aplicados
 • El packaging: troqueles, desarrollos y acotación
 • Diseño de espacios: interiorismo, iluminación y percepción psicológica del espacio
 • Materiales y sistemas de producción sostenibles</t>
   </si>
   <si>
     <t>6.1: Realizar proyectos de diseño industrial o de espacios
 6.2: Evaluar de manera crítica trabajos propios y ajenos
 6.3: Identificar posibilidades de intervención del diseño inclusivo
 6.4: Realizar un proyecto de diseño inclusivo</t>
   </si>
   <si>
     <t>CE.5: Desarrollar propuestas personales
 CE.6: Crear productos de diseño con rigor técnico</t>
   </si>
   <si>
     <t>Proyecto final de volumen/espacio, maquetas (físicas o digitales) y memoria técnica final.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>El diseño habla en Madrid: crea un videoensayo crítico</t>
+    <t>Diseña una campaña por un Madrid más limpio</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Situación de Aprendizaje para Diseño en 2.º Bachillerato</t>
+    <t>Comunicación visual para la movilidad sostenible</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Madrid es un laboratorio de diseño urbano, gráfico e industrial. Sus plazas, transportes, comercios y señaléctica ofrecen un sinfín de objetos que conforman la experiencia cotidiana. En esta situación, el alumnado actuará como crítico de diseño, analizando un objeto real de la ciudad y comunicando sus hallazgos a través de un videoensayo dirigido a la comunidad del Madrid Design Festival.</t>
+    <t>El Ayuntamiento de Madrid ha implantado la Zona de Bajas Emisiones (Madrid 360) pero muchos vecinos del distrito de Usera desconocen sus beneficios o son escépticos. La junta municipal nos pide una campaña digital que explique con claridad y atractivo visual los datos de mejora de la calidad del aire y la reducción de ruido.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo el diseño transforma la experiencia cotidiana en Madrid? Selecciona un objeto de diseño madrileño (señal, mobiliario urbano, cartel, logotipo, producto) y realiza un videoensayo de 3-4 minutos que explique y evalúe sus dimensiones funcionales, simbólicas y estéticas, proponiendo una mejora desde los principios del diseño inclusivo.</t>
+    <t>Diseñar y construir una página web (o blog) que, mediante infografías, tipografía y composición visual, comunique los beneficios de la Zona de Bajas Emisiones y persuada a los vecinos escépticos a apoyar la medida.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Catálogo de objetos de diseño madrileños (fotos y referencias: banco de la Cibeles, señalética de Metro, carteles de cine, mobiliario urbano).
-[...4 lines deleted...]
-• Vídeos ejemplo de videoensayos de diseño (en abierto).</t>
+• Ordenadores con editor HTML/CSS (p. ej., Visual Studio Code)
+• Acceso a internet para investigar datos oficiales: datos.madrid.es
+• Proyector para visionar ejemplos
+• Plantilla de plan de proyecto
+• Rúbrica de coevaluación impresa</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación para la ciudadanía: concienciación sobre diseño inclusivo y accesibilidad. Competencia digital: uso de herramientas de edición y publicación. Aprendizaje social y emocional: trabajo en equipo, autoevaluación y gestión de críticas.</t>
+    <t>Educación ambiental, competencia digital y participación ciudadana.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
-    <t>1 sesión (50 min)</t>
-[...5 lines deleted...]
-    <t>Lista de ideas iniciales por equipo y selección justificada del objeto.</t>
+    <t>1 sesión</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la junta municipal y se proyecta un vídeo sobre la Zona de Bajas Emisiones. Cada equipo anota ideas sobre qué mensaje clave transmitir y a quién. Se formula la pregunta guía y se acota el reto.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas en cuaderno de equipo.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
-    <t>2 sesiones (100 min)</t>
-[...5 lines deleted...]
-    <t>Fichas de análisis individuales de objetos modelo corregidas.</t>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes necesarios: teoría del color, jerarquía visual, tipografía y composición para web. Se analizan ejemplos de campañas exitosas (como las de la EMT o el Ayuntamiento). Cada equipo elabora un plan de proyecto detallado.</t>
+  </si>
+  <si>
+    <t>Plan de proyecto con objetivos, fases y cronograma.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Cada equipo aplica los saberes a su objeto madrileño. Realizan: 1) Investigación (fotos, historia, contexto); 2) Análisis formal y funcional; 3) Identificación de aspectos no inclusivos. Documentan en un guion preliminar del video. El docente supervisa y da retroalimentación.</t>
-[...2 lines deleted...]
-    <t>Guion preliminar del videoensayo con análisis y propuesta de mejora.</t>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Los equipos investigan datos reales sobre la ZBE (fuentes: web del Ayuntamiento, informes de calidad del aire). Crean un moodboard con referencias visuales y bocetan al menos dos propuestas de página web. Seleccionan la mejor y la desarrollan en HTML/CSS.</t>
+  </si>
+  <si>
+    <t>Moodboard y bocetos; observación del trabajo en equipo.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>3 sesiones (150 min)</t>
-[...5 lines deleted...]
-    <t>Producto final: videoensayo en .mp4.</t>
+    <t>Finalizan la página web: incluyen infografías con datos reales (ej: reducción de NO2), textos persuasivos y un diseño cuidado. Preparan una breve presentación (5 min) para mostrar su trabajo a la clase simulando la junta vecinal.</t>
+  </si>
+  <si>
+    <t>Página web terminada y presentación oral.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Visionado de los videoensayos en clase. Coevaluación entre equipos mediante la rúbrica. Autoevaluación individual respondiendo: ¿Qué he aprendido? ¿Qué dificultades he tenido? ¿Cómo mejoraría mi video? Se recogen las rúbricas y reflexiones. El docente devuelve nota y comentarios.</t>
-[...2 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada y autoevaluación individual.</t>
+    <t>Cada equipo presenta su web, recibe feedback de otro equipo usando una rúbrica de criterios de diseño. Después, autoevalúan su proceso y producto final. Se asigna nivel de logro 1-4 para cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas de coevaluación y autoevaluación cumplimentadas.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Diseño con datos: rediseñando la accesibilidad en el Metro de Madrid</t>
-[...8 lines deleted...]
-    <t>Analizar críticamente la accesibilidad actual de una línea de Metro de Madrid a partir de datos reales y diseñar una propuesta de mejora que integre principios de diseño inclusivo, comunicando los resultados a la Consejería de Transportes.</t>
+    <t>Rediseña tu barrio con datos</t>
+  </si>
+  <si>
+    <t>Investigación social y propuesta de diseño urbano en Madrid</t>
+  </si>
+  <si>
+    <t>La asociación vecinal del barrio (p. ej., Malasaña, Lavapiés o cualquier otro de Madrid) nos pide una propuesta de diseño basada en las necesidades reales de los vecinos, no en suposiciones. Debemos recoger datos propios y comunicarlos de forma visual y argumentada.</t>
+  </si>
+  <si>
+    <t>Investigar mediante datos primarios (encuestas y observación) cómo los vecinos usan y perciben un elemento de diseño urbano (señalética, mobiliario, iluminación) y, a partir de los hallazgos, proponer un nuevo diseño que mejore su funcionalidad y estética.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Datos abiertos del Consorcio Regional de Transportes de Madrid (accesibilidad, planos)
-[...45 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada y reflexión individual.</t>
+• Plantillas de encuesta (Google Forms, papel)
+• Hoja de cálculo para análisis de datos
+• Material de dibujo y maquetas (cartón, impresora 3D si disponible)
+• Ejemplos de señalética y mobiliario urbano de Madrid
+• Rúbricas de evaluación</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía (participación vecinal, diseño inclusivo) y tratamiento de datos (alfabetización digital).</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la asociación vecinal. Se realiza una salida breve al entorno del centro para identificar posibles elementos a rediseñar (banco, señal, farola, panel informativo). Se formula la pregunta guía.</t>
+  </si>
+  <si>
+    <t>Registro de ideas iniciales y observaciones.</t>
+  </si>
+  <si>
+    <t>Se trabajan: principios de investigación social (tipos de preguntas, muestreo), análisis de datos, y fundamentos de diseño urbano (funcionalidad, ergonomía, comunicación visual). Se enseña a diseñar una encuesta y ficha de observación.</t>
+  </si>
+  <si>
+    <t>Ejercicios de diseño de encuesta y análisis de casos.</t>
+  </si>
+  <si>
+    <t>Los equipos recogen datos en el barrio: realizan encuestas (presenciales o digitales) y observaciones. De vuelta al aula, tabulan y analizan los datos, extrayendo patrones y necesidades.</t>
+  </si>
+  <si>
+    <t>Datos brutos y tablas/gráficos de análisis.</t>
+  </si>
+  <si>
+    <t>En base al análisis, cada equipo diseña su propuesta (plano, maqueta, infografía). Elaboran el dossier de investigación que integra datos y propuesta. Preparan una presentación para la asociación vecinal.</t>
+  </si>
+  <si>
+    <t>Dossier completo y borrador de presentación.</t>
+  </si>
+  <si>
+    <t>Presentación oral ante un jurado simulado (compañeros, docente, posible representante vecinal). Coevaluación con rúbrica. Autoevaluación del proceso y nivel de logro.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada, diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Tu barrio, tu mural: diseño participativo para una intervención urbana</t>
-[...8 lines deleted...]
-    <t>Diseñar una propuesta de mural comunitario que integre las voces del barrio, utilizando principios de diseño gráfico, composición y comunicación visual, y que pueda presentarse a la asociación vecinal.</t>
+    <t>Plaza para todos</t>
+  </si>
+  <si>
+    <t>Diseño de mobiliario urbano inclusivo para un barrio de Madrid</t>
+  </si>
+  <si>
+    <t>La asociación de vecinos de un barrio de Madrid ha solicitado ideas para mejorar la accesibilidad y uso de una plaza local. El alumnado, como equipo de diseño, debe proponer un prototipo de mobiliario urbano que fomente la interacción comunitaria y sea accesible para todas las personas.</t>
+  </si>
+  <si>
+    <t>Diseñar y construir una maqueta a escala de un elemento de mobiliario urbano (banco, mesa, toldo, etc.) que mejore la inclusión en una plaza madrileña, aplicando los principios del diseño inclusivo y considerando las dimensiones simbólica, funcional y estética.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Fotografías de murales de Madrid (centro cultural, espacio público).
-[...37 lines deleted...]
-    <t>Rúbrica cumplimentada, autoevaluación individual.</t>
+• Plantilla de plan de proyecto
+• Fichas de análisis de referentes
+• Materiales para maqueta (cartón, pegamento, impresora 3D o plastilina)
+• Cámara o móvil para documentar la plaza
+• Rubricas de evaluación (plan, diseño, inclusión, autoevaluación)</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía (participación comunitaria, accesibilidad universal) y fomento de la creatividad e innovación social.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la asociación de vecinos. El alumnado visita la plaza elegida (virtual o presencial) y recoge observaciones sobre necesidades de accesibilidad, uso actual y perfiles de usuarios. Se formula la pregunta guía y se exploran ideas iniciales.</t>
+  </si>
+  <si>
+    <t>Diario de campo con observaciones sobre la plaza.</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes necesarios: diseño de producto, ergonomía, materiales, diseño inclusivo (tipos de diversidad funcional). Se analizan referentes de mobiliario urbano inclusivo (ej. proyectos de Madrid). Se explican los principios de planificación de proyectos.</t>
+  </si>
+  <si>
+    <t>Fichas de análisis de referentes y ejercicios de representación técnica.</t>
+  </si>
+  <si>
+    <t>Por equipos, elaboran el plan de proyecto y los primeros bocetos. Realizan una coevaluación de los planes entre equipos (criterio 4.3) y ajustan. Se inicia el diseño del prototipo, definiendo materiales y medidas, considerando las necesidades inclusivas.</t>
+  </si>
+  <si>
+    <t>Plan de proyecto escrito y primer boceto con anotaciones de coevaluación.</t>
+  </si>
+  <si>
+    <t>Construcción de la maqueta a escala (usando cartón, impresión 3D, etc.) y redacción de la memoria técnica que incluye planos, justificación del diseño, análisis de inclusión (dossier) y referentes. Preparación de la presentación para la asociación de vecinos.</t>
+  </si>
+  <si>
+    <t>Maqueta final y memoria técnica completa.</t>
+  </si>
+  <si>
+    <t>Cada equipo presenta su prototipo a la audiencia ficticia (o real si es posible). Se realiza autoevaluación (criterio 5.2) y coevaluación del producto final mediante rúbrica. Se asignan niveles de logro 1-4 a los criterios trabajados.</t>
+  </si>
+  <si>
+    <t>Grabación de presentación, autoevaluación escrita y hojas de coevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Utilizar fichas visuales con diagramas anotados que relacionen elementos de diseño (línea, forma, color, textura) con su función simbólica en productos 2D y 3D reales.
 • Ofrecer un repositorio digital con modelos 3D interactivos (Thinglink o Sketchfab) que permitan girar, ampliar y etiquetar los componentes del diseño para analizar su dimensión semántica.
 • Presentar tablas comparativas de lenguajes de diseño (funcionalista, orgánico, posmoderno) acompañadas de ejemplos visuales y descripciones auditivas para facilitar la comprensión de la diversidad de enfoques.</t>
   </si>
@@ -2507,661 +2496,661 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>246</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>63</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>444</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>447</v>
       </c>
-      <c r="B4" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C4" s="7" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>462</v>
+        <v>459</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>463</v>
+        <v>460</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>322</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>171</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>328</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>470</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>472</v>
+      </c>
+      <c r="E3" s="7" t="s">
         <v>473</v>
-      </c>
-[...7 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>475</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>476</v>
+      </c>
+      <c r="E4" s="7" t="s">
         <v>477</v>
-      </c>
-[...7 lines deleted...]
-        <v>480</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>478</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>479</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>480</v>
+      </c>
+      <c r="E5" s="7" t="s">
         <v>481</v>
-      </c>
-[...7 lines deleted...]
-        <v>484</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>482</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>483</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>484</v>
+      </c>
+      <c r="E6" s="7" t="s">
         <v>485</v>
-      </c>
-[...7 lines deleted...]
-        <v>488</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>495</v>
+        <v>492</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>496</v>
+        <v>493</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>497</v>
+        <v>494</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>83</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>496</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>497</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>498</v>
+      </c>
+      <c r="F2" s="8" t="s">
         <v>499</v>
-      </c>
-[...7 lines deleted...]
-        <v>502</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="D3" s="9">
         <v>10.0</v>
       </c>
       <c r="E3" s="9">
         <v>10.0</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="D4" s="9">
         <v>10.0</v>
       </c>
       <c r="E4" s="9">
         <v>10.0</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>505</v>
+        <v>502</v>
       </c>
       <c r="D5" s="9">
         <v>10.0</v>
       </c>
       <c r="E5" s="9">
         <v>10.0</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.3</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="D6" s="9">
         <v>10.0</v>
       </c>
       <c r="E6" s="9">
         <v>10.0</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>3.1</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
       <c r="D7" s="9">
         <v>12.5</v>
       </c>
       <c r="E7" s="9">
         <v>12.5</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.2</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>508</v>
+        <v>505</v>
       </c>
       <c r="D8" s="9">
         <v>12.5</v>
       </c>
       <c r="E8" s="9">
         <v>12.5</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>4.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>63</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="D9" s="9">
         <v>6.67</v>
       </c>
       <c r="E9" s="9">
         <v>6.67</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>4.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>63</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>510</v>
+        <v>507</v>
       </c>
       <c r="D10" s="9">
         <v>6.67</v>
       </c>
       <c r="E10" s="9">
         <v>6.67</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>4.3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>63</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D11" s="9">
         <v>6.67</v>
       </c>
       <c r="E11" s="9">
         <v>6.67</v>
       </c>
@@ -3171,1008 +3160,1008 @@
       <c r="A12" s="7">
         <v>5.1</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>70</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D12" s="9">
         <v>12.5</v>
       </c>
       <c r="E12" s="9">
         <v>12.5</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>5.2</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>70</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="D13" s="9">
         <v>12.5</v>
       </c>
       <c r="E13" s="9">
         <v>12.5</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>6.1</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>512</v>
+        <v>509</v>
       </c>
       <c r="D14" s="9">
         <v>6.25</v>
       </c>
       <c r="E14" s="9">
         <v>6.25</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>6.2</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>513</v>
+        <v>510</v>
       </c>
       <c r="D15" s="9">
         <v>6.25</v>
       </c>
       <c r="E15" s="9">
         <v>6.25</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>6.3</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>514</v>
+        <v>511</v>
       </c>
       <c r="D16" s="9">
         <v>6.25</v>
       </c>
       <c r="E16" s="9">
         <v>6.25</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>6.4</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>515</v>
+        <v>512</v>
       </c>
       <c r="D17" s="9">
         <v>6.25</v>
       </c>
       <c r="E17" s="9">
         <v>6.25</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9">
         <f>SUM(E3:E17)</f>
         <v>135.0099999999999909</v>
       </c>
       <c r="F18" s="7" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:S31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="8" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>519</v>
+        <v>516</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>2.3</v>
       </c>
       <c r="G1" s="8">
         <v>3.1</v>
       </c>
       <c r="H1" s="8">
         <v>3.2</v>
       </c>
       <c r="I1" s="8">
         <v>4.1</v>
       </c>
       <c r="J1" s="8">
         <v>4.2</v>
       </c>
       <c r="K1" s="8">
         <v>4.3</v>
       </c>
       <c r="L1" s="8">
         <v>5.1</v>
       </c>
       <c r="M1" s="8">
         <v>5.2</v>
       </c>
       <c r="N1" s="8">
         <v>6.1</v>
       </c>
       <c r="O1" s="8">
         <v>6.2</v>
       </c>
       <c r="P1" s="8">
         <v>6.3</v>
       </c>
       <c r="Q1" s="8">
         <v>6.4</v>
       </c>
       <c r="R1" s="8" t="s">
-        <v>520</v>
+        <v>517</v>
       </c>
       <c r="S1" s="8" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" s="7" t="s">
-        <v>521</v>
+        <v>518</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:Q2),"")</f>
         <v/>
       </c>
       <c r="S2" s="7"/>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" s="7" t="s">
-        <v>522</v>
+        <v>519</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:Q3),"")</f>
         <v/>
       </c>
       <c r="S3" s="7"/>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" s="7" t="s">
-        <v>523</v>
+        <v>520</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:Q4),"")</f>
         <v/>
       </c>
       <c r="S4" s="7"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" s="7" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:Q5),"")</f>
         <v/>
       </c>
       <c r="S5" s="7"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="7" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:Q6),"")</f>
         <v/>
       </c>
       <c r="S6" s="7"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="7" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:Q7),"")</f>
         <v/>
       </c>
       <c r="S7" s="7"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="7" t="s">
-        <v>527</v>
+        <v>524</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:Q8),"")</f>
         <v/>
       </c>
       <c r="S8" s="7"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="7" t="s">
-        <v>528</v>
+        <v>525</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:Q9),"")</f>
         <v/>
       </c>
       <c r="S9" s="7"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="7" t="s">
-        <v>529</v>
+        <v>526</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:Q10),"")</f>
         <v/>
       </c>
       <c r="S10" s="7"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="7" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:Q11),"")</f>
         <v/>
       </c>
       <c r="S11" s="7"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="7" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:Q12),"")</f>
         <v/>
       </c>
       <c r="S12" s="7"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="7" t="s">
-        <v>532</v>
+        <v>529</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:Q13),"")</f>
         <v/>
       </c>
       <c r="S13" s="7"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="7" t="s">
-        <v>533</v>
+        <v>530</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:Q14),"")</f>
         <v/>
       </c>
       <c r="S14" s="7"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="7" t="s">
-        <v>534</v>
+        <v>531</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:Q15),"")</f>
         <v/>
       </c>
       <c r="S15" s="7"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="7" t="s">
-        <v>535</v>
+        <v>532</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:Q16),"")</f>
         <v/>
       </c>
       <c r="S16" s="7"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="7" t="s">
-        <v>536</v>
+        <v>533</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:Q17),"")</f>
         <v/>
       </c>
       <c r="S17" s="7"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="7" t="s">
-        <v>537</v>
+        <v>534</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:Q18),"")</f>
         <v/>
       </c>
       <c r="S18" s="7"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="7" t="s">
-        <v>538</v>
+        <v>535</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:Q19),"")</f>
         <v/>
       </c>
       <c r="S19" s="7"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="7" t="s">
-        <v>539</v>
+        <v>536</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:Q20),"")</f>
         <v/>
       </c>
       <c r="S20" s="7"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="7" t="s">
-        <v>540</v>
+        <v>537</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:Q21),"")</f>
         <v/>
       </c>
       <c r="S21" s="7"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="7" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:Q22),"")</f>
         <v/>
       </c>
       <c r="S22" s="7"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" s="7" t="s">
-        <v>542</v>
+        <v>539</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:Q23),"")</f>
         <v/>
       </c>
       <c r="S23" s="7"/>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" s="7" t="s">
-        <v>543</v>
+        <v>540</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:Q24),"")</f>
         <v/>
       </c>
       <c r="S24" s="7"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" s="7" t="s">
-        <v>544</v>
+        <v>541</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:Q25),"")</f>
         <v/>
       </c>
       <c r="S25" s="7"/>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" s="7" t="s">
-        <v>545</v>
+        <v>542</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:Q26),"")</f>
         <v/>
       </c>
       <c r="S26" s="7"/>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" s="7" t="s">
-        <v>546</v>
+        <v>543</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:Q27),"")</f>
         <v/>
       </c>
       <c r="S27" s="7"/>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" s="7" t="s">
-        <v>547</v>
+        <v>544</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:Q28),"")</f>
         <v/>
       </c>
       <c r="S28" s="7"/>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" s="7" t="s">
-        <v>548</v>
+        <v>545</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:Q29),"")</f>
         <v/>
       </c>
       <c r="S29" s="7"/>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:Q30),"")</f>
         <v/>
       </c>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:Q31),"")</f>
         <v/>
       </c>
       <c r="S31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="450">
@@ -8580,68 +8569,68 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>334</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>335</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>336</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>338</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>343</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>345</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>331</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>346</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>347</v>
       </c>
     </row>
@@ -8714,293 +8703,293 @@
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>171</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>326</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>327</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>328</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>330</v>
       </c>
       <c r="C22" s="7" t="s">
+        <v>331</v>
+      </c>
+      <c r="D22" s="7" t="s">
         <v>355</v>
       </c>
-      <c r="D22" s="7" t="s">
+      <c r="E22" s="7" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>334</v>
       </c>
       <c r="C23" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>358</v>
-      </c>
-[...4 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>338</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>361</v>
+        <v>335</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>358</v>
+        <v>335</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>345</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>355</v>
+        <v>331</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>316</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>318</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>320</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>322</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>324</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>171</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>326</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>327</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>328</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>330</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>355</v>
+        <v>331</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>334</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>358</v>
+        <v>335</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>338</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>358</v>
+        <v>335</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>358</v>
+        <v>335</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>345</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>355</v>
+        <v>331</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -9009,320 +8998,320 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>246</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
         <v>63</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
         <v>63</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>