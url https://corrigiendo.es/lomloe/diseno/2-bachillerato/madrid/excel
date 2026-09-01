--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 21:45</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para Diseño en 2º Bachillerato; aplicación directa del RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Diseno</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se aplica íntegramente el currículo estatal del RD 217/2022 para Diseño en 2º Bachillerato.</t>
   </si>