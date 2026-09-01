--- v0 (2026-05-19)
+++ v1 (2026-09-01)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="220">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="416">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Economía</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Cataluña</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -94,227 +94,491 @@
   <si>
     <t>Currículo BOE nacional</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
-    <t>Sin enriquecimiento todavía</t>
+    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 17:39</t>
+    <t>01/09/2026 13:27</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
-    <t>Prendre consciència de la importància de prendre decisions a escala econòmica, comparant els sistemes econòmics i reflexionant sobre la interdependència dels factors i dels agents econòmics, valorant els processos d'integració econòmica per intervenir en la realitat econòmica actual. Criteris d'avaluació 1.1 Interpretar la realitat econòmica prenent consciència de la importància de prendre decisions econòmiques i de les seves repercussions, segons els diferents sistemes econòmics. 1.2 Identificar l'escassetat com a problema bàsic de l'economia determinant el comportament i les interrelacions dels agents econòmics, i valorar les diferents estratègies econòmiques per resoldre'l. 1.3 Analitzar els processos de presa de decisions econòmiques, tant individuals com col·lectives, i l'impacte que tenen en la societat. Ser conscients de la realitat actual des d'una perspectiva econòmica permet comprendre millor el nostre comportament a l'hora de prendre decisions responsables, ja sigui en la recerca de la satisfacció de necessitats pròpies com en la distribució equitativa dels recursos. Cal estudiar en tota l'extensió el problema econòmic de l'escassetat i analitzar com afecta els diferents sectors, així com les solucions alternatives que proposen els diferents sistemes econòmics, i aprendre a valorar amb esperit crític els avantatges i els inconvenients de cadascun. Així mateix, és necessari reflexionar sobre com la globalització i els processos de cooperació i integració econòmica estan modificant no només l'estructura productiva global, sinó també l'estructura econòmica i la mateixa societat en conjunt.</t>
+    <t>Prendre consciència de la importància de prendre decisions a escala econòmica, comparant els sistemes econòmics i reflexionant sobre la interdependència dels factors i dels agents econòmics, valorant els processos d'integració econòmica per intervenir en la realitat econòmica actual.</t>
+  </si>
+  <si>
+    <t>El alumnado valora el impacto de la escasez y compara sistemas económicos para entender cómo funciona la realidad económica.</t>
+  </si>
+  <si>
+    <t>El alumnado analiza cómo la escasez afecta a distintos sectores y compara las soluciones de diferentes sistemas económicos para explicar el funcionamiento real de la economía.</t>
+  </si>
+  <si>
+    <t>No es memorizar definiciones de escasez o sistemas. Tampoco es enumerar sectores sin analizar su interrelación con la toma de decisiones.</t>
+  </si>
+  <si>
+    <t>Compara en un informe cómo un bien escaso (agua) se asigna en un sistema capitalista y socialista y analiza los efectos en sectores doméstico, agrícola e industrial.</t>
+  </si>
+  <si>
+    <t>valorar</t>
   </si>
   <si>
     <t>CE.2</t>
   </si>
   <si>
-    <t>Analitzar el funcionament de mercat, utilitzant i valorant els models per a l'anàlisi de la realitat econòmica, per prendre decisions en l'àmbit microeconòmic. Criteris d'avaluació 2.1 Analitzar les fallades de mercat i identificar mesures de correcció, amb esperit crític, proposant-ne solucions. 2.2 Utilitzar els models econòmics per comprendre el funcionament del mercat i els seus elements, per actuar com a ciutadans formats i informats. 2.3 Valorar l'estat del benestar i les polítiques econòmiques com a font de millora econòmica i social.</t>
+    <t>Analitzar el funcionament de mercat, utilitzant i valorant els models per a l'anàlisi de la realitat econòmica, per prendre decisions en l'àmbit microeconòmic.</t>
+  </si>
+  <si>
+    <t>Analizar fallos del mercado para entender su impacto y tomar mejores decisiones económicas.</t>
+  </si>
+  <si>
+    <t>El alumnado analiza casos reales de fallos del mercado (externalidades, monopolios) y evalúa sus consecuencias en el entorno, proponiendo soluciones razonadas.</t>
+  </si>
+  <si>
+    <t>No es memorizar tipos de mercado ni repetir definiciones de fallos; es aplicar el análisis a situaciones concretas y valorar su repercusión.</t>
+  </si>
+  <si>
+    <t>Analizar el mercado de emisiones de CO2 como fallo de externalidad y debatir posibles políticas correctoras.</t>
+  </si>
+  <si>
+    <t>analizar</t>
   </si>
   <si>
     <t>CE.3</t>
   </si>
   <si>
-    <t>Interpretar les interrelacions que es produeixen entre els agents econòmics en el flux circular de la renda, valorant-ne els beneficis i els costos que provoquen, per contribuir a un desenvolupament econòmic sostenible i al benestar de la societat. Criteris d'avaluació 3.1 Analitzar les funcions i les interrelacions dels diferents agents en el flux circular de la renda determinant-ne la repercussió en el desenvolupament econòmic. 3.2 Valorar-ne la contribució al desenvolupament sostenible i al benestar social. Per entendre la realitat econòmica des d'un punt de vista macroeconòmic cal analitzar el paper que els diferents agents econòmics —Estat, empreses, famílies i altres— juguen en el desenvolupament econòmic i en el benestar de la societat. Cadascú, amb la seva participació, col·labora en aquest desenvolupament econòmic, ja sigui a través del treball, l'estalvi/despesa, les polítiques fiscals o les subvencions. Aquest creixement derivat del flux de la renda genera molts beneficis, però també alguns desequilibris, que l'alumnat ha de valorar amb esperit crític, com ara la desocupació i els seus costos, els fluxos migratoris com a conseqüència de la concentració empresarial, l'economia submergida o el desequilibri mediambiental. Conèixer i valorar aquests elements permetrà que l'alumnat adquireixi progressivament, al llarg de la vida, els coneixements necessaris per plantejar alternatives i vies de solució a situacions problemàtiques.</t>
+    <t>Interpretar les interrelacions que es produeixen entre els agents econòmics en el flux circular de la renda, valorant-ne els beneficis i els costos que provoquen, per contribuir a un desenvolupament econòmic sostenible i al benestar de la societat.</t>
+  </si>
+  <si>
+    <t>El alumnado identifica y evalúa el rol de los agentes económicos en el flujo circular de la renta para explicar el desarrollo y el bienestar.</t>
+  </si>
+  <si>
+    <t>El alumnado distingue a familias, empresas y Estado, valora sus interacciones y los costes y beneficios, y elabora explicaciones sobre el desarrollo económico y su relación con el bienestar.</t>
+  </si>
+  <si>
+    <t>No es memorizar definiciones de agentes ni dibujar el flujo sin comprenderlo. No es repetir el ciclo sin analizar efectos sociales.</t>
+  </si>
+  <si>
+    <t>El alumnado analiza un artículo sobre el PIB y la desigualdad, identifica los agentes implicados y redacta un informe crítico.</t>
   </si>
   <si>
     <t>CE.4</t>
   </si>
   <si>
-    <t>Comprendre i valorar el funcionament del sistema financer, comparant diverses fonts de finançament, valorant-ne els efectes sobre l'economia real, per planificar i gestionar les pròpies finances com a ciutadans responsables. Criteris d'avaluació 4.1 Comprendre el funcionament del sistema financer en l'economia real, analitzant els elements que hi intervenen. 4.2 Identificar diferents fonts de finançament per prendre decisions financeres fonamentades. 4.3 Aplicar els coneixements financers adquirits per planificar i gestionar amb responsabilitat i autonomia les finances personals. Adquirir coneixements de cultura financera permet millorar la planificació i la gestió de les pròpies finances personals, així com contribuir a una ciutadania crítica i responsable. Posar a l'abast dels estudiants eines, habilitats i coneixements per prendre decisions financeres informades, apropiades i ajustades al seu perfil de risc, necessitats i expectatives, redunda en una millora de l'estabilitat i la confiança en el sistema financer i el creixement econòmic sostenible. Com millor comprenem el món en què vivim, més capaços som de prendre decisions que ens permetin millorar la nostra vida, la societat i l'entorn en el qual vivim.</t>
+    <t>Comprendre i valorar el funcionament del sistema financer, comparant diverses fonts de finançament, valorant-ne els efectes sobre l'economia real, per planificar i gestionar les pròpies finances com a ciutadans responsables.</t>
+  </si>
+  <si>
+    <t>Analiza el sistema financiero y la política monetaria para gestionar con autonomía sus finanzas personales.</t>
+  </si>
+  <si>
+    <t>El alumnado analiza productos financieros y evalúa cómo la política monetaria afecta al ahorro, la inversión y el consumo diario.</t>
+  </si>
+  <si>
+    <t>No es memorizar tipos de interés ni calcular sin contexto. Es entender el impacto real de las decisiones financieras y monetarias.</t>
+  </si>
+  <si>
+    <t>El alumnado compara dos ofertas de préstamo reales y argumenta cuál eligiría según su situación simulada.</t>
   </si>
   <si>
     <t>CE.5</t>
   </si>
   <si>
-    <t>Identificar i valorar els reptes i els desafiaments de l'economia actual, analitzant críticament la globalització, la nova economia i la revolució digital, per proposar iniciatives que fomentin l'equitat, la justícia i la sostenibilitat. Criteris d'avaluació 5.1 Identificar els reptes que planteja l'economia analitzant, amb sentit crític, l'impacte que provoca la globalització, la nova economia i la revolució digital al benestar econòmic i social dels ciutadans. 5.2 Argumentar, de manera crítica i constructiva, per proposar iniciatives que fomentin l'equitat, la justícia i la sostenibilitat a partir dels desafiaments de l'economia actual. L'economia actual s'enfronta a reptes importants dins un context globalitzat on les relacions econòmiques són cada cop més complexes. És molt important en aquest nou context saber reconèixer l'impacte que la nova economia i la revolució digital representen sobre l'ocupació i la distribució de la renda. L'alumnat ha de valorar de manera crítica el seu comportament com a futurs consumidors, usuaris i generadors de renda i, per això, és necessari que conegui i comprengui aspectes sobre l'empremta de la globalització i els problemes associats, com ara la desocupació, l'esgotament de recursos, la pobresa o el consumisme. Adquirir aquests coneixements els proporcionarà una base teòrica necessària per estimular iniciatives dins del seu entorn més proper i dur a terme accions que propiciïn la igualtat, el consum responsable, la millora contínua i el benestar social, participant activament en l'economia.</t>
+    <t>Identificar i valorar els reptes i els desafiaments de l'economia actual, analitzant críticament la globalització, la nova economia i la revolució digital, per proposar iniciatives que fomentin l'equitat, la justícia i la sostenibilitat.</t>
+  </si>
+  <si>
+    <t>Analiza retos económicos actuales y propone soluciones para más equidad y sostenibilidad.</t>
+  </si>
+  <si>
+    <t>El alumnado analiza problemas económicos ligados a la globalización y la revolución digital, valora sus consecuencias y propone iniciativas justas y sostenibles.</t>
+  </si>
+  <si>
+    <t>No es memorizar definiciones ni describir la globalización sin emitir un juicio crítico sobre sus efectos.</t>
+  </si>
+  <si>
+    <t>Analiza el impacto de la economía digital en el empleo local y propone una iniciativa para mejorar la equidad.</t>
   </si>
   <si>
     <t>CE.6</t>
   </si>
   <si>
-    <t>Analitzar els problemes econòmics actuals, utilitzant diverses fonts d'informació, tècniques de l'anàlisi econòmica i procediments de recerca, per plantejar solucions innovadores i sostenibles que responguin a necessitats individuals i col·lectives. Criteris d'avaluació 6.1 Utilitzar procediments de recerca i tècniques d'anàlisi econòmica, seleccionant i emprant fonts diverses d'informació, per plantejar solucions innovadores i sostenibles als problemes de la societat actual. 6.2 Comprendre els factors psicològics, socials, cognitius, emocionals i mediambientals que condicionen les decisions dels agents econòmics que responguin a necessitats individuals i col·lectives. L'estudi de la realitat socioeconòmica és complex. Per això és important disposar de diversos mètodes d'anàlisi d'aquesta realitat que en permetin una comprensió més profunda i representin una ajuda per poder intervenir-hi oferint propostes i solucions de valor que contribueixin a la millora i el benestar de la societat. És important que l'alumnat aprengui a utilitzar eines pròpies de l'economia experimental, per exemple, dissenyant i posant en marxa experiments econòmics senzills sobre qüestions properes, analitzant el cost-benefici en un projecte de caràcter economicoempresarial bàsic o fent un estudi de casos sobre la realitat econòmica aplicant el mètode científic. D'altra banda, també és interessant que sàpiga analitzar la realitat econòmica des de la perspectiva de l'economia del comportament, per la qual cosa hauran d'observar, a més dels aspectes econòmics, altres factors de caràcter sociològic, psicològic o emocional, per oferir respostes a problemes actuals.</t>
+    <t>Analitzar els problemes econòmics actuals, utilitzant diverses fonts d'informació, tècniques de l'anàlisi econòmica i procediments de recerca, per plantejar solucions innovadores i sostenibles que responguin a necessitats individuals i col·lectives.</t>
+  </si>
+  <si>
+    <t>El alumnado analiza problemas económicos reales mediante casos e investigaciones, proponiendo soluciones sostenibles.</t>
+  </si>
+  <si>
+    <t>El alumnado estudia casos reales, investiga datos y experimenta con herramientas económicas para entender los problemas y plantear soluciones innovadoras.</t>
+  </si>
+  <si>
+    <t>No es memorizar teorías económicas ni resolver problemas matemáticos abstractos sin contexto real.</t>
+  </si>
+  <si>
+    <t>Analizan un caso de inflación en un país, buscan datos del IPC y proponen medidas para controlarla.</t>
   </si>
   <si>
     <t>Economia, Emprenedoria i Activitat Empresarial</t>
   </si>
   <si>
-    <t>Analitzar i reflexionar sobre les aportacions de la ciència econòmica i la interrelació amb altres disciplines, de manera crítica, per entendre la realitat del món des d'una visió integral i actuar com a ciutadans responsables, autònoms i compromesos. Criteris d'avaluació 1.1 Incorporar les aportacions de la ciència econòmica i d'altres disciplines interrelacionades per fer propostes de resolució a reptes del món global com a ciutadà responsable, autònom i compromès. 1.2 Utilitzar models de la ciència econòmica per a l'anàlisi de la realitat, sent conscients de les seves limitacions. 1.3 Caracteritzar les funcions dels diferents agents en el sistema econòmic de mercat, mostrant-ne les interrelacions.</t>
-[...14 lines deleted...]
-    <t>Reconèixer la importància de la innovació i la revolució digital en l'activitat empresarial, analitzant la transformació econòmica i social, per interpretar i valorar les respostes de les empreses en una economia globalitzada. Criteris d'avaluació 6.1 Comprendre les respostes que ofereixen les empreses als desafiaments actuals, analitzant la transformació econòmica i social que està experimentant la societat. 6.2 Proposar solucions emprenedores sostenibles, reconeixent la importància de la innovació i la revolució digital en un món globalitzat. La ràpida transformació tecnològica, econòmica i social està provocant canvis profunds en l'activitat empresarial, cosa que obliga les empreses a adaptar-se i innovar per sobreviure en un món cada cop més competitiu, donar resposta a problemes cada cop més complexos i oferir solucions als desafiaments actuals. Comprendre com les empreses estan duent a terme aquesta transformació permetrà a l'alumnat avaluar els efectes de la revolució tecnològica i la transformació digital en l'economia, el mercat de treball i la seva organització, i poder plantejar alternatives per millorar la societat.</t>
+    <t>Analitzar i reflexionar sobre les aportacions de la ciència econòmica i la interrelació amb altres disciplines, de manera crítica, per entendre la realitat del món des d'una visió integral i actuar com a ciutadans responsables, autònoms i compromesos.</t>
+  </si>
+  <si>
+    <t>Contrastar la presa de decisions econòmiques, individuals i col·lectives, amb un enfocament interdisciplinari, reflexionant sobre el problema de l'escassetat i els seus efectes, per comprendre els canvis econòmics i socials que se'n deriven i actuar en conseqüència.</t>
+  </si>
+  <si>
+    <t>Relacionar els objectius de desenvolupament sostenible amb el desenvolupament econòmic i social, emprant eines econòmiques i empresarials, per donar resposta als reptes actuals com a ciutadà responsable i proactiu.</t>
+  </si>
+  <si>
+    <t>Identificar i valorar les habilitats i les competències emprenedores, així com la forma d'afrontar reptes, analitzant el perfil de l'emprenedor actual, per aplicarles a situacions reals de la vida.</t>
+  </si>
+  <si>
+    <t>Interpretar les estratègies empresarials i els nous models de negoci de diferents àmbits i sectors, per reconèixer i valorar, amb sentit crític, l'activitat de l'empresa a la societat actual.</t>
+  </si>
+  <si>
+    <t>Reconèixer la importància de la innovació i la revolució digital en l'activitat empresarial, analitzant la transformació econòmica i social, per interpretar i valorar les respostes de les empreses en una economia globalitzada.</t>
   </si>
   <si>
     <t>Competencia</t>
   </si>
   <si>
     <t>Verbo de desempeño</t>
   </si>
   <si>
     <t>Evidencia observable</t>
   </si>
   <si>
     <t>Instrumento sugerido</t>
   </si>
   <si>
     <t>Contexto en el aula</t>
   </si>
   <si>
     <t>Errata típica a evitar</t>
   </si>
   <si>
     <t>Peso sugerido %</t>
   </si>
   <si>
     <t>Interpretar la realitat econòmica prenent consciència de la importància de prendre decisions econòmiques i de les seves repercussions, segons els diferents sistemes econòmics.</t>
   </si>
   <si>
+    <t>Analizar la repercusión de decisiones económicas, valorar la integración y comparar sistemas para comprender la realidad actual.</t>
+  </si>
+  <si>
+    <t>El alumnado elabora un informe comparativo donde analiza repercusiones de decisiones económicas, valora procesos de integración y compara soluciones de distintos sistemas.</t>
+  </si>
+  <si>
+    <t>Rubrica produccion</t>
+  </si>
+  <si>
+    <t>Análisis de un caso real de integración económica (ej. UE) y comparación con otro sistema.</t>
+  </si>
+  <si>
+    <t>Evaluar solo la memorización de características de sistemas económicos sin exigir análisis comparativo.</t>
+  </si>
+  <si>
+    <t>Identificar l’escassetat com a problema bàsic de l’economia determinant el comportament i les interrelacions dels agents econòmics, i valorar les diferents estratègies econòmiques per resoldre’l.</t>
+  </si>
+  <si>
+    <t>Identificar las causas de la escasez y comparar distintas estrategias económicas, justificando cuál es más eficiente.</t>
+  </si>
+  <si>
+    <t>justificar</t>
+  </si>
+  <si>
+    <t>El alumnado produce un informe escrito comparando dos sistemas económicos y justifica cuál aborda mejor la escasez.</t>
+  </si>
+  <si>
+    <t>Estudio de casos de capitalismo y economía planificada, con debate y argumentación.</t>
+  </si>
+  <si>
+    <t>Afirmar que la escasez solo afecta a países pobres, sin considerar su universalidad.</t>
+  </si>
+  <si>
+    <t>Analitzar els processos de presa de decisions econòmiques, tant individuals com col·lectives, i l’impacte que tenen en la societat.</t>
+  </si>
+  <si>
+    <t>Analizar los procesos individuales y colectivos en la toma de decisiones económicas y su impacto social.</t>
+  </si>
+  <si>
+    <t>El alumnado produce un informe escrito donde analiza un caso real de decisión económica y sus consecuencias sociales.</t>
+  </si>
+  <si>
+    <t>Estudio de casos reales de decisiones económicas (empresariales o gubernamentales) y debate en grupo.</t>
+  </si>
+  <si>
+    <t>Confundir el coste de oportunidad con el coste contable al evaluar decisiones individuales.</t>
+  </si>
+  <si>
+    <t>Analitzar les fallades de mercat i identificar mesures de correcció, amb esperit crític, proposant-ne solucions.</t>
+  </si>
+  <si>
+    <t>Valorar los efectos de fallos del mercado microeconómicos y aplicar ese análisis a la toma de decisiones.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un informe escrito analizando un fallo de mercado real y propone decisiones fundamentadas.</t>
+  </si>
+  <si>
+    <t>Análisis grupal de un caso (ej. contaminación, monopolio) y redacción de conclusiones individuales.</t>
+  </si>
+  <si>
+    <t>Utilitzar els models econòmics per comprendre el funcionament del mercat i els seus elements, per actuar com a ciutadans formats i informats.</t>
+  </si>
+  <si>
+    <t>Explica el funcionamiento del mercado analizando oferta, demanda, precios y tipos de mercado.</t>
+  </si>
+  <si>
+    <t>explicar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un informe escrito donde analiza un mercado real, identificando agentes y fallos.</t>
+  </si>
+  <si>
+    <t>Estudio de caso de un mercado local con datos de oferta y demanda.</t>
+  </si>
+  <si>
+    <t>Confundir 'demanda' con 'cantidad demandada' al interpretar desplazamientos de la curva.</t>
+  </si>
+  <si>
+    <t>Valorar l’estat del benestar i les polítiques econòmiques com a font de millora econòmica i social.</t>
+  </si>
+  <si>
+    <t>Analizar críticamente los fallos del mercado, evaluar sus consecuencias y reflexionar sobre soluciones.</t>
+  </si>
+  <si>
+    <t>El alumnado produce un informe o participa en un debate donde analiza un fallo de mercado real, evalúa sus consecuencias y propone soluciones razonadas.</t>
+  </si>
+  <si>
+    <t>Estudio de casos reales como monopolios o externalidades.</t>
+  </si>
+  <si>
+    <t>Evaluar solo la identificación de tipos de fallos en lugar del análisis crítico y la propuesta de soluciones.</t>
+  </si>
+  <si>
+    <t>Analitzar les funcions i les interrelacions dels diferents agents en el flux circular de la renda determinant-ne la repercussió en el desenvolupament econòmic.</t>
+  </si>
+  <si>
+    <t>Valorar críticamente el papel de los agentes económicos en el flujo circular de la renta y su contribución al desarrollo y bienestar.</t>
+  </si>
+  <si>
+    <t>El alumnado elabora un informe o esquema que analice las interacciones de los agentes y emite un juicio crítico sobre su impacto en el desarrollo económico y bienestar social.</t>
+  </si>
+  <si>
+    <t>Análisis de un caso real o simulado del flujo circular de la renta, identificando agentes y valorando su contribución.</t>
+  </si>
+  <si>
+    <t>Evaluar solo la definición del flujo circular sin exigir un juicio crítico sobre sus beneficios y costes.</t>
+  </si>
+  <si>
+    <t>Valorar-ne la contribució al desenvolupament sostenible i al benestar social.</t>
+  </si>
+  <si>
+    <t>Diferencia costes y beneficios de los agentes en el flujo circular y analiza su impacto en desarrollo y bienestar.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un informe escrito donde diferencia los costes y beneficios para cada agente económico, establece relaciones y explica su repercusión en el desarrollo y bienestar social.</t>
+  </si>
+  <si>
+    <t>Examen escrito</t>
+  </si>
+  <si>
+    <t>Análisis de un flujo circular de la renta simplificado, identificando agentes y sus costes/beneficios.</t>
+  </si>
+  <si>
+    <t>Se evalúa solo la identificación de los agentes, omitiendo la diferenciación de costes y beneficios y su repercusión en el bienestar.</t>
+  </si>
+  <si>
+    <t>Comprendre el funcionament del sistema financer en l’economia real, analitzant els elements que hi intervenen.</t>
+  </si>
+  <si>
+    <t>Analiza el sistema financiero y la política monetaria, valorando sus efectos en la economía real y en las decisiones financieras personales.</t>
+  </si>
+  <si>
+    <t>El alumnado elabora un informe escrito que analiza un caso real de política monetaria y sus efectos en productos financieros, inversión y ahorro.</t>
+  </si>
+  <si>
+    <t>Estudio de caso sobre política monetaria y productos financieros, con datos reales actuales.</t>
+  </si>
+  <si>
+    <t>Confundir el sistema financiero solo con la banca u olvidar que la política monetaria afecta al crecimiento y empleo además de la inflación.</t>
+  </si>
+  <si>
+    <t>Identificar diferents fonts de finançament per prendre decisions financeres fonamentades.</t>
+  </si>
+  <si>
+    <t>Planificar y gestionar finanzas personales usando conocimientos del sistema financiero, valorando su impacto en la economía real.</t>
+  </si>
+  <si>
+    <t>planificar</t>
+  </si>
+  <si>
+    <t>El alumnado produce un plan financiero personal o una propuesta de gestión de recursos, justificando sus decisiones con argumentos basados en el sistema financiero.</t>
+  </si>
+  <si>
+    <t>Simulación de gestión de finanzas personales con casos prácticos y productos financieros reales.</t>
+  </si>
+  <si>
+    <t>Confundir la comprensión teórica del sistema financiero con la aplicación práctica en decisiones personales.</t>
+  </si>
+  <si>
+    <t>Aplicar els coneixements financers adquirits per planificar i gestionar amb responsabilitat i autonomia les finances personals.</t>
+  </si>
+  <si>
+    <t>Conectar el análisis del sistema financiero con las decisiones financieras personales cotidianas.</t>
+  </si>
+  <si>
+    <t>conectar</t>
+  </si>
+  <si>
+    <t>El alumnado produce un informe o esquema que relaciona efectos del sistema financiero con su planificación financiera personal.</t>
+  </si>
+  <si>
+    <t>Análisis de casos reales de ahorro, inversión y endeudamiento personal.</t>
+  </si>
+  <si>
+    <t>Evaluar solo la memorización de productos financieros en lugar de la conexión con decisiones personales.</t>
+  </si>
+  <si>
+    <t>Identificar els reptes que planteja l’economia analitzant, amb sentit crític, l’impacte que provoca la globalització, la nova economia i la revolució digital al benestar econòmic i social dels ciutadans.</t>
+  </si>
+  <si>
+    <t>Propone iniciativas que fomentan equidad, justicia y sostenibilidad, analizando críticamente los impactos de la globalización, nueva economía y revolución digital.</t>
+  </si>
+  <si>
+    <t>diseñar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un informe escrito con propuestas concretas de iniciativas basadas en el análisis crítico del impacto de la globalización y la digitalización.</t>
+  </si>
+  <si>
+    <t>Los estudiantes analizan casos reales de globalización y elaboran propuestas por escrito en grupos.</t>
+  </si>
+  <si>
+    <t>Las propuestas suelen ser genéricas y no vinculan el análisis del impacto con las iniciativas propuestas.</t>
+  </si>
+  <si>
+    <t>Argumentar, de manera crítica i constructiva, per proposar iniciatives que fomentin l’equitat, la justícia i la sostenibilitat a partir dels desafiaments de l’economia actual.</t>
+  </si>
+  <si>
+    <t>Analizar críticamente los retos económicos actuales y proponer iniciativas equitativas y sostenibles.</t>
+  </si>
+  <si>
+    <t>El alumnado elabora un informe o presentación donde identifica los retos económicos actuales, analiza sus causas y propone iniciativas para fomentar la equidad y sostenibilidad.</t>
+  </si>
+  <si>
+    <t>Trabajo en grupos sobre un caso real de globalización o digitalización, con exposición final.</t>
+  </si>
+  <si>
+    <t>Confundir retos económicos con problemas coyunturales sin proponer soluciones estructurales.</t>
+  </si>
+  <si>
+    <t>Utilitzar procediments de recerca i tècniques d’anàlisi econòmica, seleccionant i emprant fonts diverses d’informació, per plantejar solucions innovadores i sostenibles als problemes de la societat actual.</t>
+  </si>
+  <si>
+    <t>El alumnado diseña propuestas de solución a problemas económicos reales usando herramientas de análisis económico y considerando factores individuales y colectivos.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un informe escrito con una propuesta de solución socioeconómica argumentada, que incluye análisis de factores y uso de herramientas económicas.</t>
+  </si>
+  <si>
+    <t>Estudio de un caso real (ej. inflación, desempleo) en pequeño grupo para proponer soluciones.</t>
+  </si>
+  <si>
+    <t>Los estudiantes se limitan a describir el problema sin llegar a proponer una solución viable ni aplicar herramientas económicas.</t>
+  </si>
+  <si>
+    <t>Comprendre els factors psicològics, socials, cognitius, emocionals i mediambientals que condicionen les decisions dels agents econòmics que responguin a necessitats individuals i col·lectives.</t>
+  </si>
+  <si>
     <t>Caso, gráfica o análisis de datos</t>
   </si>
   <si>
-    <t>Identificar l’escassetat com a problema bàsic de l’economia determinant el comportament i les interrelacions dels agents econòmics, i valorar les diferents estratègies econòmiques per resoldre’l.</t>
-[...40 lines deleted...]
-  <si>
     <t>Incorporar les aportacions de la ciència econòmica i d’altres disciplines interrelacionades per fer propostes de resolució a reptes del món global com a ciutadà responsable, autònom i compromès.</t>
   </si>
   <si>
     <t>Utilitzar models de la ciència econòmica per a l’anàlisi de la realitat, sent conscients de les seves limitacions.</t>
   </si>
   <si>
     <t>Caracteritzar les funcions dels diferents agents en el sistema econòmic de mercat, mostrant-ne les interrelacions.</t>
   </si>
   <si>
     <t>Identificar els rols que assumeixen els diferents agents en el sistema econòmic, la interdependència de les seves decisions i els efectes en el medi ambient.</t>
   </si>
   <si>
     <t>Reflexionar i posicionar-se sobre les desigualtats que l’escassetat genera en l’accés als recursos i en la distribució de la riquesa al món.</t>
   </si>
   <si>
     <t>Relacionar casos reals amb els objectius de desenvolupament sostenible proposant solucions solidàries i responsables.</t>
   </si>
   <si>
     <t>Prendre consciència dels problemes mundials analitzant-los mitjançant eines econòmiques i empresarials.</t>
   </si>
   <si>
     <t>Reconèixer i valorar habilitats i competències de persones emprenedores reals, per potenciar les pròpies.</t>
   </si>
   <si>
     <t>Aplicar destreses emprenedores per afrontar reptes de la vida quotidiana.</t>
@@ -478,135 +742,537 @@
   <si>
     <t>Valoració dels drets de propietat sobre idees, productes i marca de negoci</t>
   </si>
   <si>
     <t>Valoració de la revolució tecnològica en els models de negoci per innovar de manera sostenible: nous models de negoci i màrqueting digital</t>
   </si>
   <si>
     <t>Reflexió sobre el paper de la transformació digital en l’estratègia i la gestió de l’empresa</t>
   </si>
   <si>
     <t>Anàlisi de l’evolució del mercat de treball: l’empresa del futur, talent i lideratge, i el paper de la dona</t>
   </si>
   <si>
     <t>Anàlisi estratègica de l’entorn intern i extern amb la matriu DAFO</t>
   </si>
   <si>
     <t>Utilització de diferents models gràfics del mercat de competència per descriure el funcionament dels mercats i valorar-ne els avantatges i els inconvenients. Elasticitat</t>
   </si>
   <si>
     <t>Anàlisi de la interacció entre els agents econòmics i el flux circular de la renta a escala macroeconòmic: la demanda agregada, l’oferta agregada i el seu funcionament</t>
   </si>
   <si>
     <t>Identificació dels factors de creixement econòmic i desenvolupament sostenible. Els reptes del creixement econòmic. Limitacions ecològiques. Creixement demogràfic Economia circular. Economia col·laborativa i solidària. Acompliment dels ODS</t>
   </si>
   <si>
-    <t>Rúbrica orientativa 1-4</t>
+    <t>Rúbricas IA por competencia específica</t>
+  </si>
+  <si>
+    <t>CE</t>
+  </si>
+  <si>
+    <t>Peso recom. %</t>
+  </si>
+  <si>
+    <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
-    <t>Descriptor</t>
-[...14 lines deleted...]
-    <t>Refuerzo guiado y nueva evidencia corta.</t>
+    <t>Etiqueta</t>
+  </si>
+  <si>
+    <t>Rango</t>
+  </si>
+  <si>
+    <t>Descriptor / Ejemplo evidencia</t>
+  </si>
+  <si>
+    <t>Rúbrica genérica</t>
+  </si>
+  <si>
+    <t>No conseguido</t>
+  </si>
+  <si>
+    <t>0-49%</t>
+  </si>
+  <si>
+    <t>Identifica parcialmente el problema de la escasez, pero no logra relacionarlo con la toma de decisiones ni diferenciar sistemas económicos. Reconoce algunos recursos limitados sin vincularlos a la necesidad de elegir.
+→ En una tarea de análisis, enumera recursos escasos como el petróleo o el agua, pero no explica cómo afecta la escasez a las decisiones de producción en un sector concreto.</t>
   </si>
   <si>
     <t>En proceso</t>
   </si>
   <si>
-    <t>Comprende parte del criterio con ayuda.</t>
-[...20 lines deleted...]
-    <t>Ampliación o mentoría entre iguales.</t>
+    <t>50-69%</t>
+  </si>
+  <si>
+    <t>Explica la escasez y reconoce la necesidad de tomar decisiones, pero al comparar sistemas económicos comete errores relevantes o su justificación es incompleta. Menciona las repercusiones en sectores sin profundidad.
+→ Compara dos sistemas económicos señalando algunas características (p. ej., propiedad privada vs. colectiva), pero no analiza cómo afectan a sectores como el agrícola o el tecnológico.</t>
+  </si>
+  <si>
+    <t>Adquirido</t>
+  </si>
+  <si>
+    <t>70-89%</t>
+  </si>
+  <si>
+    <t>Valora el problema de la escasez, analiza la repercusión de decisiones en distintos sectores y compara sistemas económicos justificando sus ventajas e inconvenientes. Comprende el funcionamiento básico de la realidad económica.
+→ Realiza un informe que contrasta cómo resuelven la escasez dos sistemas (capitalismo y socialismo), señalando efectos en sectores primario, secundario y terciario, y argumenta cuál es más eficiente en un contexto dado.</t>
+  </si>
+  <si>
+    <t>Avanzado</t>
+  </si>
+  <si>
+    <t>90-100%</t>
+  </si>
+  <si>
+    <t>Transfiere el análisis de la escasez y la toma de decisiones a contextos novedosos o interdisciplinares (sostenibilidad, globalización) y evalúa críticamente las soluciones de diferentes sistemas económicos, integrando criterios éticos y de eficiencia.
+→ Elabora un estudio de caso sobre un país real (p. ej., Venezuela o Noruega) aplicando modelos teóricos para proponer mejoras en la gestión de la escasez de un recurso, valorando impactos sociales y medioambientales.</t>
+  </si>
+  <si>
+    <t>Exposición / interacción oral</t>
+  </si>
+  <si>
+    <t>Identifica con ayuda elementos aislados del mercado (oferta, demanda, precio) pero no reconoce fallos de mercado ni su repercusión. Sus respuestas son muy imprecisas o incompletas.
+→ Al preguntarle por los fallos del mercado, responde únicamente 'el monopolio' sin explicar su efecto ni relación con la toma de decisiones.</t>
+  </si>
+  <si>
+    <t>Distingue los principales fallos de mercado (externalidades, bienes públicos, poder de mercado) en ejemplos sencillos y los relaciona de manera básica con el bienestar social, pero con limitaciones en el análisis de consecuencias y en la formulación de soluciones.
+→ Enumera fallos como 'contaminación' o 'monopolio' y explica que perjudican a los consumidores, pero no logra proponer medidas correctoras concretas.</t>
+  </si>
+  <si>
+    <t>Analiza los fallos del mercado identificando sus causas y consecuencias microeconómicas, evalúa su impacto en el entorno y propone soluciones razonadas (regulación, impuestos, subvenciones) en contextos conocidos. Relaciona el análisis con la toma de decisiones económicas de agentes.
+→ Redacta un informe de una página sobre el fallo de mercado de una externalidad negativa (p.ej., contaminación de una fábrica), explicando sus efectos sobre el excedente del consumidor y del productor y sugiriendo un impuesto pigouviano.</t>
+  </si>
+  <si>
+    <t>Evalúa críticamente los fallos del mercado en contextos diversos y novedosos, integrando conceptos de otras áreas (sostenibilidad, bienestar social, eficiencia), y formula decisiones económicas fundamentadas considerando ventajas y desventajas de distintas soluciones. Transfiere el análisis a la resolución de problemas complejos.
+→ Elabora un análisis comparativo de dos políticas alternativas para abordar el problema de los bienes comunes (p.ej., cuotas de pesca vs. licencias de mercado), evaluando su eficiencia, equidad y viabilidad, y defiende una decisión con argumentos económicos.</t>
+  </si>
+  <si>
+    <t>Identifica de forma aislada algún agente económico (familias, empresas, sector público) pero no establece relaciones entre ellos ni describe el flujo circular de la renta. No reconoce beneficios ni costes generados.
+→ En un ejercicio de completar un esquema del flujo circular, solo nombra un agente sin asignar flujos correctamente.</t>
+  </si>
+  <si>
+    <t>Describe el flujo circular de la renta mencionando los principales agentes y las transacciones básicas (bienes, factores, rentas), pero de forma incompleta o con errores. Reconoce algún beneficio o coste, sin profundizar en su valoración crítica.
+→ En un mapa conceptual, representa correctamente el flujo entre familias y empresas, pero omite al sector público o el mercado financiero.</t>
+  </si>
+  <si>
+    <t>Distingue con claridad todos los agentes económicos y explica sus interacciones en el flujo circular de la renta, valorando críticamente los beneficios (ingresos, bienes, servicios) y costes (externalidades, desigualdad) que genera. Relaciona este proceso con el desarrollo económico y el bienestar social.
+→ Analiza un texto sobre el PIB y el Índice de Desarrollo Humano, identificando cómo las decisiones de cada agente afectan al bienestar.</t>
+  </si>
+  <si>
+    <t>Transfiere el modelo del flujo circular a contextos reales (economía digital, globalización, crisis) y argumenta, con sentido crítico, las consecuencias de cambios en las decisiones de los agentes sobre el desarrollo y el bienestar. Propone alternativas para mejorar la equidad o sostenibilidad del sistema.
+→ Redacta un ensayo sobre el impacto de la automatización en el flujo circular, señalando costes sociales y proponiendo políticas redistributivas.</t>
+  </si>
+  <si>
+    <t>Identifica los elementos básicos del sistema financiero (bancos, tipos de interés, préstamos) pero no logra explicar su funcionamiento ni relacionarlos con la economía real. Muestra dificultades para reconocer productos financieros o para planificar un presupuesto personal sencillo.
+→ En una prueba tipo test, acierta menos del 50% de preguntas sobre funciones del Banco Central Europeo o diferencia entre ahorro e inversión.</t>
+  </si>
+  <si>
+    <t>Describe el funcionamiento básico del sistema financiero y de la política monetaria, y reconoce su influencia en la economía real. Elabora un presupuesto personal con ayuda, pero no analiza críticamente productos financieros ni justifica sus decisiones financieras.
+→ En una actividad guiada, completa un cuadro con los principales instrumentos de política monetaria (tipos de interés, reservas) y explica oralmente cómo afectan a la inflación, aunque con imprecisiones.</t>
+  </si>
+  <si>
+    <t>Explica con claridad el funcionamiento del sistema financiero y la política monetaria, y analiza sus efectos sobre variables como inflación, crecimiento y empleo. Planifica un presupuesto personal justificando decisiones de ahorro, inversión y endeudamiento, y selecciona productos financieros adecuados a distintas etapas vitales.
+→ En una prueba escrita, desarrolla un caso práctico: una persona joven que quiere ahorrar para la jubilación; el alumno recomienda un plan de pensiones y un fondo de inversión, argumentando riesgos y rentabilidades.</t>
+  </si>
+  <si>
+    <t>Evalúa críticamente el impacto de la política monetaria y los cambios tecnológicos y sociales en el sistema financiero, y propone estrategias financieras personales adaptadas a contextos cambiantes. Integra conocimientos de otras áreas (economía, sociología, tecnología) para valorar dilemas éticos y sostenibles en las finanzas.
+→ Elabora un informe analizando las diferencias entre una política monetaria expansiva y contractiva en la eurozona, y propone un plan financiero personal que incluya criptomonedas y banca ética, justificando riesgos y beneficios con datos reales.</t>
+  </si>
+  <si>
+    <t>Identifica de forma aislada y con ayuda algunos conceptos básicos sobre los retos económicos actuales, sin llegar a analizar su impacto ni proponer medidas concretas para la equidad o la sostenibilidad.
+→ El alumno nombra términos como 'globalización' o 'digitalización' pero no es capaz de explicar cómo afectan a la economía de su entorno.</t>
+  </si>
+  <si>
+    <t>Describe los retos de la globalización y la revolución digital de manera descriptiva, identificando impactos básicos en la sociedad y planteando iniciativas genéricas o poco fundamentadas para mejorar la justicia social.
+→ Presentación que enumera ventajas y desventajas de la deslocalización industrial, sugiriendo soluciones genéricas como 'crear más empleo' sin especificar el cómo.</t>
+  </si>
+  <si>
+    <t>Analiza críticamente el impacto de la globalización y la nueva economía, valorando sus retos y proponiendo iniciativas coherentes y fundamentadas que fomenten activamente la equidad, la justicia y la sostenibilidad.
+→ Informe analítico sobre la brecha digital en el que se proponen medidas concretas de fiscalidad redistributiva o programas de formación para colectivos vulnerables.</t>
+  </si>
+  <si>
+    <t>Evalúa de forma exhaustiva e integrada la interdependencia de los retos económicos actuales, diseñando propuestas originales, sistémicas y transformadoras que demuestran un compromiso profundo con la justicia global y la sostenibilidad a largo plazo.
+→ Diseño de un modelo de economía circular para una empresa local que integra la digitalización para reducir la huella de carbono y mejorar la transparencia salarial.</t>
+  </si>
+  <si>
+    <t>Identifica el problema económico superficialmente, pero no utiliza herramientas de análisis ni considera factores condicionantes. Las soluciones propuestas son genéricas o no responden a las necesidades planteadas.
+→ En un estudio de caso sobre el desempleo juvenil, enumera causas como 'falta de estudios' sin aplicar conceptos económicos ni plantear soluciones concretas.</t>
+  </si>
+  <si>
+    <t>Analiza el problema con ayuda de guías o plantillas, emplea al menos una herramienta económica básica (como oferta y demanda) y menciona algún factor condicionante. Propone soluciones simples pero coherentes con el análisis.
+→ En un caso sobre inflación, utiliza el índice de precios y señala el aumento de costes como factor. Propone controlar precios sin evaluar sostenibilidad.</t>
+  </si>
+  <si>
+    <t>Analiza autónomamente el problema económico, selecciona y aplica herramientas de análisis adecuadas (elasticidad, costes, etc.) y considera múltiples factores que afectan a los agentes. Propone soluciones innovadoras y sostenibles que integran necesidades individuales y colectivas.
+→ En un caso sobre pobreza energética, calcula la elasticidad-precio de la demanda, analiza el impacto de subvenciones y propone un sistema de tarifas progresivas con energías renovables, justificando su viabilidad.</t>
+  </si>
+  <si>
+    <t>Integra perspectivas interdisciplinares (sociales, ambientales) y evalúa críticamente las soluciones existentes. Transfiere el análisis a contextos no trabajados en clase, propone soluciones originales con alto nivel de detalle y anticipa consecuencias a largo plazo.
+→ Compara modelos de renta básica universal en varios países, utiliza simulaciones económicas, identifica trade-offs y propone un diseño adaptado a la economía local, incluyendo indicadores de seguimiento.</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas</t>
   </si>
   <si>
     <t>Las SDAs sugeridas aún no están disponibles para esta materia.</t>
   </si>
   <si>
-    <t>Sugerencias DUA por CE</t>
-[...8 lines deleted...]
-    <t>El mapeo aún no está disponible para esta materia.</t>
+    <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
+  </si>
+  <si>
+    <t>Eje DUA</t>
+  </si>
+  <si>
+    <t>Principio</t>
+  </si>
+  <si>
+    <t>Sugerencias prácticas</t>
+  </si>
+  <si>
+    <t>Representación</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer un organizador gráfico interactivo que relacione el problema de la escasez con los sectores económicos y los sistemas.
+• Proporcionar un podcast breve de un economista real explicando cómo la escasez afecta a la toma de decisiones en una empresa.
+• Incluir un texto con apoyos visuales (diagramas de flujo) que muestre el proceso de decisión en diferentes sistemas económicos.</t>
+  </si>
+  <si>
+    <t>Acción y expresión</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• El alumnado puede elaborar un vídeo corto (3 minutos) explicando cómo la escasez afecta a un sector elegido libremente.
+• Permitir la creación de un mapa conceptual digital que compare las soluciones de al menos dos sistemas económicos frente a un mismo problema de escasez.
+• Facultar la realización de un debate grabado en grupo sobre las ventajas e inconvenientes de los sistemas económicos para resolver la escasez.</t>
+  </si>
+  <si>
+    <t>Implicación / motivación</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de motivación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Comenzar con un problema de escasez cotidiano (ej. tiempo vs. tareas) y pedir que propongan soluciones, conectando con su realidad.
+• Ofrecer opciones sobre qué sector analizar (primario, secundario, terciario) para la valoración de la repercusión de decisiones económicas.
+• Utilizar un juego de simulación corto en el que gestionen recursos escasos en distintos sistemas económicos y observen resultados.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer un mapa conceptual interactivo donde se relacionen oferta, demanda, equilibrio y fallos de mercado (externalidades, bienes públicos, etc.) con enlaces a ejemplos reales.
+• Facilitar vídeos breves (3-5 min) explicando cada fallo de mercado con casos actuales (contaminación, monopolios), acompañados de transcripción y subtítulos.
+• Incluir una simulación en línea (por ejemplo, de un mercado de subastas) donde se pueda modificar variables y observar efectos en tiempo real en el precio y cantidad.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado elabore un informe escrito, una infografía o un vídeo corto explicando un fallo de mercado concreto y sus consecuencias en la toma de decisiones económicas.
+• Proponer la creación de un debate estructurado (oral o mediante foro) donde cada estudiante defienda una postura sobre cómo corregir un fallo de mercado (por ejemplo, impuesto pigouviano vs. regulación).
+• Ofrecer la opción de modelizar gráficamente (con papel milimetrado o software) el efecto de un impuesto sobre el equilibrio de mercado, explicando el resultado en un audio de 2 minutos.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantear un reto semanal: cada estudiante trae una noticia de actualidad sobre un fallo de mercado y explica cómo afecta a su entorno cercano (precios, empleo, impuestos).
+• Ofrecer opciones de profundización: elegir entre analizar externalidades negativas (contaminación), bienes públicos (sanidad) o información asimétrica (seguros), según su interés personal.
+• Diseñar un juego de rol económico donde cada alumno asuma un agente (consumidor, empresa, regulador) y deba tomar decisiones ante un fallo de mercado simulado, compitiendo por el mejor resultado social.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación: ofrecer el contenido sobre el flujo circular de la renta en formatos diversos (visual, auditivo, textual) para facilitar la comprensión de las interacciones entre agentes.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Simulación interactiva del flujo circular (ej. software Econland) que permita modificar variables (inversión, impuestos) y observe cambios en tiempo real en el bienestar.
+• Galería de infografías animadas que representen el flujo en diferentes contextos históricos (crisis 2008, posguerra) con énfasis en costes y beneficios sociales.
+• Mapa conceptual jerárquico con nodos expandibles para cada agente (hogares, empresas, estado, sector exterior) que incluya ejemplos concretos de sus decisiones y efectos sobre el desarrollo.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de expresión: ofrecer opciones para que el alumnado demuestre su comprensión del papel de los agentes y su valoración crítica del desarrollo económico.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Elaborar un vídeo breve (3 min) explicando cómo un cambio en el consumo de las familias afecta al flujo y al bienestar, usando datos reales de la economía española.
+• Redactar un informe de asesoría para un ayuntamiento: proponer medidas para redistribuir la renta y mejorar el bienestar, justificando los efectos sobre cada agente.
+• Diseñar un juego de rol donde cada estudiante represente un agente (banco central, sindicato, multinacional) y deba negociar decisiones que impacten el flujo, justificando sus acciones.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de motivación: fomentar el interés y la persistencia mediante opciones significativas, conexión con la realidad y desafío ajustable.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer a elegir entre analizar el flujo desde la perspectiva de un agente concreto: hogar, empresa o gobierno, investigando su papel real en la economía local.
+• Debatir la pregunta: '¿El modelo de flujo circular explica adecuadamente la desigualdad en España?', usando noticias de actualidad sobre brecha salarial o pobreza.
+• Plantear un reto por equipos: diseñar una política económica (inversión en educación, subida del SMI) y predecir su impacto en el flujo y el bienestar, compitiendo por la propuesta más sólida.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación de la información y los contenidos.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer un simulador interactivo de política monetaria (ej. simulador del BCE) donde los estudiantes modifiquen tipos de interés y observen efectos en inflación y empleo.
+• Presentar la evolución del sistema financiero mediante una línea del tiempo interactiva con imágenes de medios de pago históricos y actuales (trueque, monedas, tarjetas, criptomonedas).
+• Proporcionar fichas descriptivas de productos financieros (cuentas, préstamos, fondos) en distintos formatos: texto, audio con resumen y tabla comparativa.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de expresión y representación de lo aprendido.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Crear un 'plan financiero personal' para un supuesto de vida (alumno/a de 16 años, trabajador/a de 30, jubilado/a de 65) eligiendo entre ahorro, inversión y seguros, y presentarlo en formato póster o presentación oral.
+• Realizar un debate grabado sobre los pros y contras de una subida de tipos de interés por el BCE, argumentando con datos reales y consecuencias para familias y empresas.
+• Elaborar un informe escrito o infografía que compare dos pólizas de seguro (hogar, coche, salud) analizando coberturas, exclusiones y coste-beneficio.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de implicación y motivación.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer la opción de analizar un extracto bancario real (anonimizado) de un mes de la familia del alumno/a para decidir dónde recortar gastos y aumentar ahorro, conectando con su vida cotidiana.
+• Plantear un juego de rol en el que cada estudiante adopte un perfil financiero (inversor conservador, arriesgado, etc.) y deba tomar decisiones de inversión en un mercado simulado con noticias reales de economía.
+• Permitir la elección del producto financiero a investigar (cuenta nómina, tarjeta, hipoteca, etc.) y presentar sus conclusiones al grupo como 'asesor financiero' para un caso concreto.</t>
+  </si>
+  <si>
+    <t>Ofrecer múltiples medios de representación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Proporcionar infografías interactivas y gráficos dinámicos que muestren flujos comerciales globales y la evolución del PIB digital.
+• Incluir entrevistas grabadas a economistas y responsables de políticas que expliquen los retos de la globalización y la sostenibilidad.
+• Presentar casos de estudio en formato texto y video resumen sobre iniciativas de economía circular y comercio justo.</t>
+  </si>
+  <si>
+    <t>Ofrecer múltiples medios de expresión y acción</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Elaborar un póster digital con propuestas concretas de iniciativas económicas sostenibles para el entorno local.
+• Crear un vídeo-cápsula de 3-5 minutos analizando el impacto de la revolución digital en un sector específico y proponiendo medidas de equidad.
+• Redactar un informe de política económica dirigido a un ayuntamiento ficticio, detallando acciones para fomentar la justicia frente a la globalización.</t>
+  </si>
+  <si>
+    <t>Ofrecer múltiples medios de motivación e implicación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir elegir entre analizar el impacto de la globalización en un país desarrollado o en vías de desarrollo, vinculándolo a sus conocimientos previos.
+• Diseñar una simulación donde el alumnado asuma el rol de asesores económicos y deba proponer un plan para alcanzar el ODS 8 en una economía digital, con niveles de complejidad ajustables.
+• Organizar un debate gamificado en el que los equipos defiendan o critiquen el papel de las grandes tecnológicas en la justicia global, con la opción de cambiar de postura.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer los casos de estudio actuales (inflación, desempleo, desigualdad) en formato textual, videográfico e infográfico, con glosario de términos clave.
+• Utilizar simulaciones interactivas de oferta y demanda con parámetros ajustables para visualizar efectos de cambios en el mercado.
+• Presentar datos económicos reales (EPA, IPC) con gráficos dinámicos y versiones simplificadas para facilitar la interpretación.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado elija entre elaborar un informe escrito, un pódcast o un vídeo análisis sobre un problema económico actual.
+• Proporcionar plantillas estructuradas de análisis económico (causas, consecuencias, soluciones) que puedan completar de forma individual o colaborativa.
+• Facilitar la creación de un modelo simplificado de mercado (por ejemplo, con fichas o en plataforma digital) para simular decisiones y exponer resultados.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Vincular los casos de estudio con situaciones financieras cotidianas del alumnado (presupuesto personal, ahorro, consumo) para aumentar la relevancia.
+• Ofrecer opción de investigar sobre problemas económicos locales o globales (p. ej., precio de la vivienda, crisis climática) que les afecten directamente.
+• Diseñar un reto progresivo: analizar un caso sencillo, luego proponer una solución sostenible evaluando su viabilidad, con niveles de ayuda ajustables.</t>
+  </si>
+  <si>
+    <t>Mapeo CE → descriptores del Perfil de Salida</t>
+  </si>
+  <si>
+    <t>Descriptores principales</t>
+  </si>
+  <si>
+    <t>Descriptores secundarios</t>
+  </si>
+  <si>
+    <t>Justificación</t>
+  </si>
+  <si>
+    <t>STEM1, CCL2, CC3</t>
+  </si>
+  <si>
+    <t>CPSAA5, CE1, CCEC1</t>
+  </si>
+  <si>
+    <t>La CE valora el problema de la escasez y la repercusión en sectores, lo que implica STEM1 (razonamiento económico) y CCL2 (comprensión de textos económicos). Comparar soluciones alternativas requiere CC3 (reflexión ética). Secundarios: CPSAA5 (planificación), CE1 (iniciativa), CCEC1 (análisis crítico).</t>
+  </si>
+  <si>
+    <t>STEM1, CCL3, CC2</t>
+  </si>
+  <si>
+    <t>CPSAA1, CE2, CD1</t>
+  </si>
+  <si>
+    <t>Reconocer y comprender el mercado y sus fallos exige STEM1 (modelización) y CCL3 (interpretación de información). Analizar la repercusión en el entorno implica CC2 (conciencia ciudadana). Secundarios: CPSAA1 (autogestión), CE2 (evaluación de riesgos), CD1 (búsqueda de información).</t>
+  </si>
+  <si>
+    <t>CC4, CCL2, CPSAA3</t>
+  </si>
+  <si>
+    <t>STEM3, CE1, CCEC2</t>
+  </si>
+  <si>
+    <t>Distinguir y valorar agentes económicos y el flujo circular requiere CC4 (comprensión del sistema económico) y CCL2 (explicación de procesos). Reconocer interacciones con sentido crítico implica CPSAA3 (reflexión ética en grupo). Secundarios: STEM3 (datos), CE1 (iniciativa), CCEC2 (expresión creativa).</t>
+  </si>
+  <si>
+    <t>STEM1, CE2, CD2</t>
+  </si>
+  <si>
+    <t>CCL5, CPSAA4, CC1</t>
+  </si>
+  <si>
+    <t>Conocer el sistema financiero y la política monetaria implica STEM1 (razonamiento cuantitativo). Valorar efectos sobre la economía real requiere CE2 (evaluación de decisiones financieras) y CD2 (análisis de datos digitales). Secundarios: CCL5 (producción de informes), CPSAA4 (gestión de recursos), CC1 (compromiso cívico).</t>
+  </si>
+  <si>
+    <t>CC3, STEM5, CE1</t>
+  </si>
+  <si>
+    <t>CPSAA5, CD4, CCEC3</t>
+  </si>
+  <si>
+    <t>Identificar retos de globalización y revolución digital exige CC3 (reflexión ética global) y STEM5 (sostenibilidad). Proponer iniciativas implica CE1 (iniciativa emprendedora). Secundarios: CPSAA5 (planificación), CD4 (creación de contenido digital), CCEC3 (apreciación cultural).</t>
+  </si>
+  <si>
+    <t>STEM1, CPSAA2, CD1</t>
+  </si>
+  <si>
+    <t>CCL3, CC2, CE3</t>
+  </si>
+  <si>
+    <t>Analizar problemas económicos mediante estudio de casos e investigación requiere STEM1 (método científico) y CPSAA2 (autonomía). Uso de herramientas digitales implica CD1 (búsqueda y gestión de información). Secundarios: CCL3 (seguimiento de instrucciones), CC2 (participación social), CE3 (gestión de proyectos).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
-    <t>Cómo programar paso a paso</t>
-[...2 lines deleted...]
-    <t>La guía paso a paso aún no está disponible para esta materia.</t>
+    <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
+  </si>
+  <si>
+    <t>Título</t>
+  </si>
+  <si>
+    <t>Tiempo estimado</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Tip práctico</t>
+  </si>
+  <si>
+    <t>Leer el decreto vigente</t>
+  </si>
+  <si>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Consulta el Real Decreto 243/2022 y el decreto autonómico de Bachillerato. Identifica los elementos curriculares de Economía: competencias específicas (6), criterios de evaluación (14), saberes básicos (24) y bloques (5). Asegúrate de tener la versión oficial de tu CCAA.</t>
+  </si>
+  <si>
+    <t>Crea una tabla resumen con la correspondencia entre competencias específicas, criterios y saberes; te servirá de guía rápida todo el curso.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
+    <t>1 hora</t>
+  </si>
+  <si>
+    <t>Enumera las 6 competencias específicas y los 14 criterios de evaluación tal como aparecen en el decreto. Numéralos y agrupa los criterios por cada competencia. Esto te permitirá visualizar el mapa de evaluación.</t>
+  </si>
+  <si>
+    <t>Usa colores por bloques de saberes para identificar rápidamente a qué contenido se refiere cada criterio.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
+  </si>
+  <si>
+    <t>2 horas</t>
+  </si>
+  <si>
+    <t>Selecciona los criterios de evaluación que vas a trabajar en cada trimestre. Decide qué instrumentos vas a usar (rúbricas, exámenes, proyectos, cuaderno de clase). Procura que cada criterio se evalúe al menos una vez.</t>
+  </si>
+  <si>
+    <t>No uses más de 4 instrumentos por trimestre para no saturar al alumnado ni a ti mismo. Un producto final de SDA puede cubrir varios criterios.</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
+  </si>
+  <si>
+    <t>Reparte los 24 saberes básicos en 3 trimestres de forma equilibrada. Ten en cuenta la progresión lógica: microeconomía, macroeconomía, economía internacional y temas transversales. Evita concentrar muchos saberes en un solo trimestre.</t>
+  </si>
+  <si>
+    <t>Agrupa los saberes por bloques y distribuye cada bloque completo en un trimestre; así mantienes coherencia. No dejes bloques enteros para el final.</t>
+  </si>
+  <si>
+    <t>Diseñar una SDA tipo por trimestre</t>
+  </si>
+  <si>
+    <t>2-3 horas</t>
+  </si>
+  <si>
+    <t>Crea una situación de aprendizaje (SDA) por trimestre que integre varios saberes y criterios. Define un producto final (informe, presentación, debate) y los instrumentos de evaluación. La SDA debe ser el eje del trimestre.</t>
+  </si>
+  <si>
+    <t>Cada SDA debe evaluar al menos 2 criterios de evaluación y tener un producto tangible. Por ejemplo, en el primer trimestre: 'Elaborar un plan de ahorro personal'.</t>
+  </si>
+  <si>
+    <t>Establecer ponderaciones del departamento</t>
+  </si>
+  <si>
+    <t>Reúnete con el departamento para acordar el peso de cada criterio de evaluación e instrumento en la calificación final. Recuerda que la suma de todos los criterios debe ser 100% y que cada competencia específica se califica a partir de sus criterios asociados.</t>
+  </si>
+  <si>
+    <t>Pondera los criterios de forma similar entre trimestres para evitar descompensaciones. Si un criterio se evalúa varias veces, usa la media.</t>
+  </si>
+  <si>
+    <t>Documentar atención a la diversidad y recuperación</t>
+  </si>
+  <si>
+    <t>Incluye en la programación las medidas de refuerzo para alumnos con dificultades, adaptaciones curriculares si procede, y el plan de recuperación para quienes no superen la evaluación. Define pruebas globales o actividades de recuperación por criterios no superados.</t>
+  </si>
+  <si>
+    <t>Diseña una prueba de recuperación global que evalúe únicamente los criterios no superados, no todo el temario. Así evitas desmotivación.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t xml:space="preserve">Identificar l’escassetat com a problema bàsic de l’economia determinant el comportament i les interrelacions dels agents econòmics, i valorar les diferents estratègies econòmiques </t>
   </si>
   <si>
     <t>Identificar els reptes que planteja l’economia analitzant, amb sentit crític, l’impacte que provoca la globalització, la nova economia i la revolució digital al benestar econòmic i</t>
   </si>
   <si>
     <t>Utilitzar procediments de recerca i tècniques d’anàlisi econòmica, seleccionant i emprant fonts diverses d’informació, per plantejar solucions innovadores i sostenibles als problem</t>
   </si>
@@ -1331,702 +1997,1008 @@
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="2" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="70" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>170</v>
+    <row r="1" spans="1:4">
+      <c r="A1" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="6" t="s">
+        <v>235</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>318</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>319</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>324</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>325</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>327</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>330</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>331</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>333</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>334</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>336</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>338</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>171</v>
+        <v>339</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>172</v>
+        <v>340</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="5" customWidth="true" style="0"/>
+    <col min="2" max="2" width="35" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15" customWidth="true" style="0"/>
+    <col min="4" max="4" width="60" customWidth="true" style="0"/>
+    <col min="5" max="5" width="60" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>174</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="3" t="s">
+        <v>341</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="6" t="s">
+        <v>179</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>342</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>343</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>344</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="5">
+        <v>1</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>347</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>348</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="5">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="5">
+        <v>3</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>354</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>356</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="5">
+        <v>4</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>347</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>359</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="5">
+        <v>5</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>361</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>362</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>363</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="5">
+        <v>6</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>366</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="5">
+        <v>7</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>368</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>369</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>370</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>175</v>
+        <v>371</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>54</v>
+        <v>80</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>176</v>
+        <v>372</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>177</v>
+        <v>373</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>178</v>
+        <v>374</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>179</v>
+        <v>375</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="D3" s="7"/>
+        <v>87</v>
+      </c>
+      <c r="D3" s="7">
+        <v>3.33</v>
+      </c>
       <c r="E3" s="7">
-        <v>3.57</v>
+        <v>3.33</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="D4" s="7"/>
+        <v>376</v>
+      </c>
+      <c r="D4" s="7">
+        <v>3.33</v>
+      </c>
       <c r="E4" s="7">
-        <v>3.57</v>
+        <v>3.33</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
         <v>1.3</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="D5" s="7"/>
+        <v>99</v>
+      </c>
+      <c r="D5" s="7">
+        <v>3.33</v>
+      </c>
       <c r="E5" s="7">
-        <v>3.57</v>
+        <v>3.33</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5">
         <v>2.1</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="D6" s="7"/>
+        <v>104</v>
+      </c>
+      <c r="D6" s="7">
+        <v>4.0</v>
+      </c>
       <c r="E6" s="7">
-        <v>3.57</v>
+        <v>4.0</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>2.2</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="D7" s="7"/>
+        <v>108</v>
+      </c>
+      <c r="D7" s="7">
+        <v>4.0</v>
+      </c>
       <c r="E7" s="7">
-        <v>3.57</v>
+        <v>4.0</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>2.3</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="D8" s="7"/>
+        <v>114</v>
+      </c>
+      <c r="D8" s="7">
+        <v>4.0</v>
+      </c>
       <c r="E8" s="7">
-        <v>3.57</v>
+        <v>4.0</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3.1</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="D9" s="7"/>
+        <v>119</v>
+      </c>
+      <c r="D9" s="7">
+        <v>5.0</v>
+      </c>
       <c r="E9" s="7">
-        <v>3.57</v>
+        <v>5.0</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>3.2</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="D10" s="7"/>
+        <v>124</v>
+      </c>
+      <c r="D10" s="7">
+        <v>5.0</v>
+      </c>
       <c r="E10" s="7">
-        <v>3.57</v>
+        <v>5.0</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>4.1</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="D11" s="7"/>
+        <v>130</v>
+      </c>
+      <c r="D11" s="7">
+        <v>5.0</v>
+      </c>
       <c r="E11" s="7">
-        <v>3.57</v>
+        <v>5.0</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>4.2</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="D12" s="7"/>
+        <v>135</v>
+      </c>
+      <c r="D12" s="7">
+        <v>5.0</v>
+      </c>
       <c r="E12" s="7">
-        <v>3.57</v>
+        <v>5.0</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>4.3</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="D13" s="7"/>
+        <v>141</v>
+      </c>
+      <c r="D13" s="7">
+        <v>5.0</v>
+      </c>
       <c r="E13" s="7">
-        <v>3.57</v>
+        <v>5.0</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>5.1</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="D14" s="7"/>
+        <v>377</v>
+      </c>
+      <c r="D14" s="7">
+        <v>5.0</v>
+      </c>
       <c r="E14" s="7">
-        <v>3.57</v>
+        <v>5.0</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>5.2</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="D15" s="7"/>
+        <v>153</v>
+      </c>
+      <c r="D15" s="7">
+        <v>5.0</v>
+      </c>
       <c r="E15" s="7">
-        <v>3.57</v>
+        <v>5.0</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>6.1</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="D16" s="7"/>
+        <v>378</v>
+      </c>
+      <c r="D16" s="7">
+        <v>6.25</v>
+      </c>
       <c r="E16" s="7">
-        <v>3.57</v>
+        <v>6.25</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>6.2</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="D17" s="7"/>
+        <v>379</v>
+      </c>
+      <c r="D17" s="7">
+        <v>6.25</v>
+      </c>
       <c r="E17" s="7">
-        <v>3.57</v>
+        <v>6.25</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>1.1</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="D18" s="7"/>
+        <v>380</v>
+      </c>
+      <c r="D18" s="7">
+        <v>3.33</v>
+      </c>
       <c r="E18" s="7">
-        <v>3.57</v>
+        <v>3.33</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>1.2</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="D19" s="7"/>
+        <v>166</v>
+      </c>
+      <c r="D19" s="7">
+        <v>3.33</v>
+      </c>
       <c r="E19" s="7">
-        <v>3.57</v>
+        <v>3.33</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>1.3</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="D20" s="7"/>
+        <v>167</v>
+      </c>
+      <c r="D20" s="7">
+        <v>3.33</v>
+      </c>
       <c r="E20" s="7">
-        <v>3.57</v>
+        <v>3.33</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>2.1</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="D21" s="7"/>
+        <v>168</v>
+      </c>
+      <c r="D21" s="7">
+        <v>4.0</v>
+      </c>
       <c r="E21" s="7">
-        <v>3.57</v>
+        <v>4.0</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>2.2</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="D22" s="7"/>
+        <v>169</v>
+      </c>
+      <c r="D22" s="7">
+        <v>4.0</v>
+      </c>
       <c r="E22" s="7">
-        <v>3.57</v>
+        <v>4.0</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>3.1</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="D23" s="7"/>
+        <v>170</v>
+      </c>
+      <c r="D23" s="7">
+        <v>5.0</v>
+      </c>
       <c r="E23" s="7">
-        <v>3.57</v>
+        <v>5.0</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>3.2</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="D24" s="7"/>
+        <v>171</v>
+      </c>
+      <c r="D24" s="7">
+        <v>5.0</v>
+      </c>
       <c r="E24" s="7">
-        <v>3.57</v>
+        <v>5.0</v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>4.1</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="D25" s="7"/>
+        <v>172</v>
+      </c>
+      <c r="D25" s="7">
+        <v>5.0</v>
+      </c>
       <c r="E25" s="7">
-        <v>3.57</v>
+        <v>5.0</v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
         <v>4.2</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="D26" s="7"/>
+        <v>173</v>
+      </c>
+      <c r="D26" s="7">
+        <v>5.0</v>
+      </c>
       <c r="E26" s="7">
-        <v>3.57</v>
+        <v>5.0</v>
       </c>
       <c r="F26" s="5"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
         <v>5.1</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="D27" s="7"/>
+        <v>174</v>
+      </c>
+      <c r="D27" s="7">
+        <v>5.0</v>
+      </c>
       <c r="E27" s="7">
-        <v>3.57</v>
+        <v>5.0</v>
       </c>
       <c r="F27" s="5"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
         <v>5.2</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="D28" s="7"/>
+        <v>175</v>
+      </c>
+      <c r="D28" s="7">
+        <v>5.0</v>
+      </c>
       <c r="E28" s="7">
-        <v>3.57</v>
+        <v>5.0</v>
       </c>
       <c r="F28" s="5"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5">
         <v>6.1</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="D29" s="7"/>
+        <v>176</v>
+      </c>
+      <c r="D29" s="7">
+        <v>6.25</v>
+      </c>
       <c r="E29" s="7">
-        <v>3.57</v>
+        <v>6.25</v>
       </c>
       <c r="F29" s="5"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5">
         <v>6.2</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="D30" s="7"/>
+        <v>177</v>
+      </c>
+      <c r="D30" s="7">
+        <v>6.25</v>
+      </c>
       <c r="E30" s="7">
-        <v>3.57</v>
+        <v>6.25</v>
       </c>
       <c r="F30" s="5"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5" t="s">
-        <v>185</v>
+        <v>381</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7">
         <f>SUM(E3:E30)</f>
-        <v>99.95999999999992</v>
+        <v>129.98000000000002</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>186</v>
+        <v>382</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AF31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32">
       <c r="A1" s="6" t="s">
-        <v>187</v>
+        <v>383</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>188</v>
+        <v>384</v>
       </c>
       <c r="C1" s="6">
         <v>1.1</v>
       </c>
       <c r="D1" s="6">
         <v>1.2</v>
       </c>
       <c r="E1" s="6">
         <v>1.3</v>
       </c>
       <c r="F1" s="6">
         <v>2.1</v>
       </c>
       <c r="G1" s="6">
         <v>2.2</v>
       </c>
       <c r="H1" s="6">
         <v>2.3</v>
       </c>
       <c r="I1" s="6">
         <v>3.1</v>
       </c>
       <c r="J1" s="6">
         <v>3.2</v>
       </c>
@@ -2069,1190 +3041,1190 @@
       <c r="W1" s="6">
         <v>3.1</v>
       </c>
       <c r="X1" s="6">
         <v>3.2</v>
       </c>
       <c r="Y1" s="6">
         <v>4.1</v>
       </c>
       <c r="Z1" s="6">
         <v>4.2</v>
       </c>
       <c r="AA1" s="6">
         <v>5.1</v>
       </c>
       <c r="AB1" s="6">
         <v>5.2</v>
       </c>
       <c r="AC1" s="6">
         <v>6.1</v>
       </c>
       <c r="AD1" s="6">
         <v>6.2</v>
       </c>
       <c r="AE1" s="6" t="s">
-        <v>189</v>
+        <v>385</v>
       </c>
       <c r="AF1" s="6" t="s">
-        <v>179</v>
+        <v>375</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" s="5" t="s">
-        <v>190</v>
+        <v>386</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
       <c r="Z2" s="5"/>
       <c r="AA2" s="5"/>
       <c r="AB2" s="5"/>
       <c r="AC2" s="5"/>
       <c r="AD2" s="5"/>
       <c r="AE2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:AD2),"")</f>
         <v/>
       </c>
       <c r="AF2" s="5"/>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" s="5" t="s">
-        <v>191</v>
+        <v>387</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5"/>
       <c r="AB3" s="5"/>
       <c r="AC3" s="5"/>
       <c r="AD3" s="5"/>
       <c r="AE3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:AD3),"")</f>
         <v/>
       </c>
       <c r="AF3" s="5"/>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" s="5" t="s">
-        <v>192</v>
+        <v>388</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
       <c r="Z4" s="5"/>
       <c r="AA4" s="5"/>
       <c r="AB4" s="5"/>
       <c r="AC4" s="5"/>
       <c r="AD4" s="5"/>
       <c r="AE4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:AD4),"")</f>
         <v/>
       </c>
       <c r="AF4" s="5"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" s="5" t="s">
-        <v>193</v>
+        <v>389</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
       <c r="Z5" s="5"/>
       <c r="AA5" s="5"/>
       <c r="AB5" s="5"/>
       <c r="AC5" s="5"/>
       <c r="AD5" s="5"/>
       <c r="AE5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:AD5),"")</f>
         <v/>
       </c>
       <c r="AF5" s="5"/>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" s="5" t="s">
-        <v>194</v>
+        <v>390</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
       <c r="Z6" s="5"/>
       <c r="AA6" s="5"/>
       <c r="AB6" s="5"/>
       <c r="AC6" s="5"/>
       <c r="AD6" s="5"/>
       <c r="AE6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:AD6),"")</f>
         <v/>
       </c>
       <c r="AF6" s="5"/>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" s="5" t="s">
-        <v>195</v>
+        <v>391</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
       <c r="Z7" s="5"/>
       <c r="AA7" s="5"/>
       <c r="AB7" s="5"/>
       <c r="AC7" s="5"/>
       <c r="AD7" s="5"/>
       <c r="AE7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:AD7),"")</f>
         <v/>
       </c>
       <c r="AF7" s="5"/>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" s="5" t="s">
-        <v>196</v>
+        <v>392</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
       <c r="Z8" s="5"/>
       <c r="AA8" s="5"/>
       <c r="AB8" s="5"/>
       <c r="AC8" s="5"/>
       <c r="AD8" s="5"/>
       <c r="AE8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:AD8),"")</f>
         <v/>
       </c>
       <c r="AF8" s="5"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" s="5" t="s">
-        <v>197</v>
+        <v>393</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
       <c r="Z9" s="5"/>
       <c r="AA9" s="5"/>
       <c r="AB9" s="5"/>
       <c r="AC9" s="5"/>
       <c r="AD9" s="5"/>
       <c r="AE9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:AD9),"")</f>
         <v/>
       </c>
       <c r="AF9" s="5"/>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" s="5" t="s">
-        <v>198</v>
+        <v>394</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
       <c r="Z10" s="5"/>
       <c r="AA10" s="5"/>
       <c r="AB10" s="5"/>
       <c r="AC10" s="5"/>
       <c r="AD10" s="5"/>
       <c r="AE10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:AD10),"")</f>
         <v/>
       </c>
       <c r="AF10" s="5"/>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" s="5" t="s">
-        <v>199</v>
+        <v>395</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
       <c r="Z11" s="5"/>
       <c r="AA11" s="5"/>
       <c r="AB11" s="5"/>
       <c r="AC11" s="5"/>
       <c r="AD11" s="5"/>
       <c r="AE11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:AD11),"")</f>
         <v/>
       </c>
       <c r="AF11" s="5"/>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" s="5" t="s">
-        <v>200</v>
+        <v>396</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
       <c r="Z12" s="5"/>
       <c r="AA12" s="5"/>
       <c r="AB12" s="5"/>
       <c r="AC12" s="5"/>
       <c r="AD12" s="5"/>
       <c r="AE12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:AD12),"")</f>
         <v/>
       </c>
       <c r="AF12" s="5"/>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" s="5" t="s">
-        <v>201</v>
+        <v>397</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
       <c r="Z13" s="5"/>
       <c r="AA13" s="5"/>
       <c r="AB13" s="5"/>
       <c r="AC13" s="5"/>
       <c r="AD13" s="5"/>
       <c r="AE13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:AD13),"")</f>
         <v/>
       </c>
       <c r="AF13" s="5"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" s="5" t="s">
-        <v>202</v>
+        <v>398</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
       <c r="Z14" s="5"/>
       <c r="AA14" s="5"/>
       <c r="AB14" s="5"/>
       <c r="AC14" s="5"/>
       <c r="AD14" s="5"/>
       <c r="AE14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:AD14),"")</f>
         <v/>
       </c>
       <c r="AF14" s="5"/>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" s="5" t="s">
-        <v>203</v>
+        <v>399</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
       <c r="Z15" s="5"/>
       <c r="AA15" s="5"/>
       <c r="AB15" s="5"/>
       <c r="AC15" s="5"/>
       <c r="AD15" s="5"/>
       <c r="AE15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:AD15),"")</f>
         <v/>
       </c>
       <c r="AF15" s="5"/>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" s="5" t="s">
-        <v>204</v>
+        <v>400</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
       <c r="Z16" s="5"/>
       <c r="AA16" s="5"/>
       <c r="AB16" s="5"/>
       <c r="AC16" s="5"/>
       <c r="AD16" s="5"/>
       <c r="AE16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:AD16),"")</f>
         <v/>
       </c>
       <c r="AF16" s="5"/>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" s="5" t="s">
-        <v>205</v>
+        <v>401</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
       <c r="Z17" s="5"/>
       <c r="AA17" s="5"/>
       <c r="AB17" s="5"/>
       <c r="AC17" s="5"/>
       <c r="AD17" s="5"/>
       <c r="AE17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:AD17),"")</f>
         <v/>
       </c>
       <c r="AF17" s="5"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" s="5" t="s">
-        <v>206</v>
+        <v>402</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
       <c r="Z18" s="5"/>
       <c r="AA18" s="5"/>
       <c r="AB18" s="5"/>
       <c r="AC18" s="5"/>
       <c r="AD18" s="5"/>
       <c r="AE18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:AD18),"")</f>
         <v/>
       </c>
       <c r="AF18" s="5"/>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" s="5" t="s">
-        <v>207</v>
+        <v>403</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
       <c r="Z19" s="5"/>
       <c r="AA19" s="5"/>
       <c r="AB19" s="5"/>
       <c r="AC19" s="5"/>
       <c r="AD19" s="5"/>
       <c r="AE19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:AD19),"")</f>
         <v/>
       </c>
       <c r="AF19" s="5"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" s="5" t="s">
-        <v>208</v>
+        <v>404</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
       <c r="Z20" s="5"/>
       <c r="AA20" s="5"/>
       <c r="AB20" s="5"/>
       <c r="AC20" s="5"/>
       <c r="AD20" s="5"/>
       <c r="AE20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:AD20),"")</f>
         <v/>
       </c>
       <c r="AF20" s="5"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" s="5" t="s">
-        <v>209</v>
+        <v>405</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
       <c r="Z21" s="5"/>
       <c r="AA21" s="5"/>
       <c r="AB21" s="5"/>
       <c r="AC21" s="5"/>
       <c r="AD21" s="5"/>
       <c r="AE21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:AD21),"")</f>
         <v/>
       </c>
       <c r="AF21" s="5"/>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" s="5" t="s">
-        <v>210</v>
+        <v>406</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
       <c r="Z22" s="5"/>
       <c r="AA22" s="5"/>
       <c r="AB22" s="5"/>
       <c r="AC22" s="5"/>
       <c r="AD22" s="5"/>
       <c r="AE22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:AD22),"")</f>
         <v/>
       </c>
       <c r="AF22" s="5"/>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" s="5" t="s">
-        <v>211</v>
+        <v>407</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
       <c r="Z23" s="5"/>
       <c r="AA23" s="5"/>
       <c r="AB23" s="5"/>
       <c r="AC23" s="5"/>
       <c r="AD23" s="5"/>
       <c r="AE23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:AD23),"")</f>
         <v/>
       </c>
       <c r="AF23" s="5"/>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" s="5" t="s">
-        <v>212</v>
+        <v>408</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
       <c r="Z24" s="5"/>
       <c r="AA24" s="5"/>
       <c r="AB24" s="5"/>
       <c r="AC24" s="5"/>
       <c r="AD24" s="5"/>
       <c r="AE24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:AD24),"")</f>
         <v/>
       </c>
       <c r="AF24" s="5"/>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" s="5" t="s">
-        <v>213</v>
+        <v>409</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
       <c r="Z25" s="5"/>
       <c r="AA25" s="5"/>
       <c r="AB25" s="5"/>
       <c r="AC25" s="5"/>
       <c r="AD25" s="5"/>
       <c r="AE25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:AD25),"")</f>
         <v/>
       </c>
       <c r="AF25" s="5"/>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" s="5" t="s">
-        <v>214</v>
+        <v>410</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
       <c r="Z26" s="5"/>
       <c r="AA26" s="5"/>
       <c r="AB26" s="5"/>
       <c r="AC26" s="5"/>
       <c r="AD26" s="5"/>
       <c r="AE26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:AD26),"")</f>
         <v/>
       </c>
       <c r="AF26" s="5"/>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" s="5" t="s">
-        <v>215</v>
+        <v>411</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
       <c r="Z27" s="5"/>
       <c r="AA27" s="5"/>
       <c r="AB27" s="5"/>
       <c r="AC27" s="5"/>
       <c r="AD27" s="5"/>
       <c r="AE27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:AD27),"")</f>
         <v/>
       </c>
       <c r="AF27" s="5"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" s="5" t="s">
-        <v>216</v>
+        <v>412</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
       <c r="Z28" s="5"/>
       <c r="AA28" s="5"/>
       <c r="AB28" s="5"/>
       <c r="AC28" s="5"/>
       <c r="AD28" s="5"/>
       <c r="AE28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:AD28),"")</f>
         <v/>
       </c>
       <c r="AF28" s="5"/>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" s="5" t="s">
-        <v>217</v>
+        <v>413</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
       <c r="Z29" s="5"/>
       <c r="AA29" s="5"/>
       <c r="AB29" s="5"/>
       <c r="AC29" s="5"/>
       <c r="AD29" s="5"/>
       <c r="AE29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:AD29),"")</f>
         <v/>
       </c>
       <c r="AF29" s="5"/>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" s="5" t="s">
-        <v>218</v>
+        <v>414</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
       <c r="Z30" s="5"/>
       <c r="AA30" s="5"/>
       <c r="AB30" s="5"/>
       <c r="AC30" s="5"/>
       <c r="AD30" s="5"/>
       <c r="AE30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:AD30),"")</f>
         <v/>
       </c>
       <c r="AF30" s="5"/>
     </row>
     <row r="31" spans="1:32">
       <c r="A31" s="5" t="s">
-        <v>219</v>
+        <v>415</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>
@@ -5867,2609 +6839,3663 @@
         <v>30</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>31</v>
       </c>
       <c r="F1" s="6" t="s">
         <v>32</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>33</v>
       </c>
       <c r="H1" s="6" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="D2" s="5"/>
-[...3 lines deleted...]
-      <c r="H2" s="5"/>
+      <c r="D2" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E2" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F2" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="G2" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="H2" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-      <c r="H3" s="5"/>
+        <v>43</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="H3" s="5" t="s">
+        <v>48</v>
+      </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-      <c r="H4" s="5"/>
+        <v>50</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="H5" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="C5" s="5" t="s">
-[...6 lines deleted...]
-      <c r="H5" s="5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>44</v>
-[...5 lines deleted...]
-      <c r="H6" s="5"/>
+        <v>62</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-      <c r="H7" s="5"/>
+        <v>68</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>48</v>
+      </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>48</v>
-[...5 lines deleted...]
-      <c r="H8" s="5"/>
+        <v>74</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="G9" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...9 lines deleted...]
-      <c r="H9" s="5"/>
+      <c r="H9" s="5" t="s">
+        <v>48</v>
+      </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>50</v>
-[...5 lines deleted...]
-      <c r="H10" s="5"/>
+        <v>76</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B11" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="H11" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="C11" s="5" t="s">
-[...6 lines deleted...]
-      <c r="H11" s="5"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-      <c r="H12" s="5"/>
+        <v>78</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-      <c r="H13" s="5"/>
+        <v>79</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>48</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K29"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="K2" sqref="K2:K29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>54</v>
+        <v>80</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>55</v>
+        <v>81</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>56</v>
+        <v>82</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>57</v>
+        <v>83</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>58</v>
+        <v>84</v>
       </c>
       <c r="J1" s="6" t="s">
-        <v>59</v>
+        <v>85</v>
       </c>
       <c r="K1" s="6" t="s">
-        <v>60</v>
+        <v>86</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="5">
         <v>1.1</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>61</v>
-[...3 lines deleted...]
-      <c r="G2" s="5"/>
+        <v>87</v>
+      </c>
+      <c r="E2" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="F2" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="G2" s="5" t="s">
+        <v>89</v>
+      </c>
       <c r="H2" s="5" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="J2" s="5"/>
+        <v>90</v>
+      </c>
+      <c r="I2" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="J2" s="5" t="s">
+        <v>92</v>
+      </c>
       <c r="K2" s="7">
         <v>3.57</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5">
         <v>1.2</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>63</v>
-[...3 lines deleted...]
-      <c r="G3" s="5"/>
+        <v>93</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>96</v>
+      </c>
       <c r="H3" s="5" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="J3" s="5"/>
+        <v>90</v>
+      </c>
+      <c r="I3" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="J3" s="5" t="s">
+        <v>98</v>
+      </c>
       <c r="K3" s="7">
         <v>3.57</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5">
         <v>1.3</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>64</v>
-[...3 lines deleted...]
-      <c r="G4" s="5"/>
+        <v>99</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>101</v>
+      </c>
       <c r="H4" s="5" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="J4" s="5"/>
+        <v>90</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>103</v>
+      </c>
       <c r="K4" s="7">
         <v>3.57</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5">
         <v>2.1</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-      <c r="G5" s="5"/>
+        <v>104</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>106</v>
+      </c>
       <c r="H5" s="5" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="I5" s="5"/>
+        <v>90</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>107</v>
+      </c>
       <c r="J5" s="5"/>
       <c r="K5" s="7">
         <v>3.57</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5">
         <v>2.2</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>66</v>
-[...3 lines deleted...]
-      <c r="G6" s="5"/>
+        <v>108</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>111</v>
+      </c>
       <c r="H6" s="5" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="J6" s="5"/>
+        <v>90</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>113</v>
+      </c>
       <c r="K6" s="7">
         <v>3.57</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5">
         <v>2.3</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      <c r="G7" s="5"/>
+        <v>114</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>116</v>
+      </c>
       <c r="H7" s="5" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="J7" s="5"/>
+        <v>90</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>118</v>
+      </c>
       <c r="K7" s="7">
         <v>3.57</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5">
         <v>3.1</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-      <c r="G8" s="5"/>
+        <v>119</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>121</v>
+      </c>
       <c r="H8" s="5" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="J8" s="5"/>
+        <v>90</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="J8" s="5" t="s">
+        <v>123</v>
+      </c>
       <c r="K8" s="7">
         <v>3.57</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5">
         <v>3.2</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>69</v>
-[...3 lines deleted...]
-      <c r="G9" s="5"/>
+        <v>124</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>126</v>
+      </c>
       <c r="H9" s="5" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="J9" s="5"/>
+        <v>127</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="J9" s="5" t="s">
+        <v>129</v>
+      </c>
       <c r="K9" s="7">
         <v>3.57</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5">
         <v>4.1</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>70</v>
-[...3 lines deleted...]
-      <c r="G10" s="5"/>
+        <v>130</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>132</v>
+      </c>
       <c r="H10" s="5" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="J10" s="5"/>
+        <v>90</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="J10" s="5" t="s">
+        <v>134</v>
+      </c>
       <c r="K10" s="7">
         <v>3.57</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5">
         <v>4.2</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>71</v>
-[...3 lines deleted...]
-      <c r="G11" s="5"/>
+        <v>135</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>138</v>
+      </c>
       <c r="H11" s="5" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="J11" s="5"/>
+        <v>90</v>
+      </c>
+      <c r="I11" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="J11" s="5" t="s">
+        <v>140</v>
+      </c>
       <c r="K11" s="7">
         <v>3.57</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5">
         <v>4.3</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>72</v>
-[...3 lines deleted...]
-      <c r="G12" s="5"/>
+        <v>141</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>144</v>
+      </c>
       <c r="H12" s="5" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="J12" s="5"/>
+        <v>90</v>
+      </c>
+      <c r="I12" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="J12" s="5" t="s">
+        <v>146</v>
+      </c>
       <c r="K12" s="7">
         <v>3.57</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5">
         <v>5.1</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>73</v>
-[...3 lines deleted...]
-      <c r="G13" s="5"/>
+        <v>147</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>150</v>
+      </c>
       <c r="H13" s="5" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="J13" s="5"/>
+        <v>90</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="J13" s="5" t="s">
+        <v>152</v>
+      </c>
       <c r="K13" s="7">
         <v>3.57</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5">
         <v>5.2</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>74</v>
-[...3 lines deleted...]
-      <c r="G14" s="5"/>
+        <v>153</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>155</v>
+      </c>
       <c r="H14" s="5" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="J14" s="5"/>
+        <v>90</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="J14" s="5" t="s">
+        <v>157</v>
+      </c>
       <c r="K14" s="7">
         <v>3.57</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5">
         <v>6.1</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      <c r="G15" s="5"/>
+        <v>158</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>160</v>
+      </c>
       <c r="H15" s="5" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="J15" s="5"/>
+        <v>90</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="J15" s="5" t="s">
+        <v>162</v>
+      </c>
       <c r="K15" s="7">
         <v>3.57</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5">
         <v>6.2</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>76</v>
+        <v>163</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5" t="s">
-        <v>62</v>
+        <v>164</v>
       </c>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="7">
         <v>3.57</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B17" s="5">
         <v>1.1</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>77</v>
-[...3 lines deleted...]
-      <c r="G17" s="5"/>
+        <v>165</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>89</v>
+      </c>
       <c r="H17" s="5" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="J17" s="5"/>
+        <v>90</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="J17" s="5" t="s">
+        <v>92</v>
+      </c>
       <c r="K17" s="7">
         <v>3.57</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B18" s="5">
         <v>1.2</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>78</v>
-[...3 lines deleted...]
-      <c r="G18" s="5"/>
+        <v>166</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>96</v>
+      </c>
       <c r="H18" s="5" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="J18" s="5"/>
+        <v>90</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="J18" s="5" t="s">
+        <v>98</v>
+      </c>
       <c r="K18" s="7">
         <v>3.57</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B19" s="5">
         <v>1.3</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>79</v>
-[...3 lines deleted...]
-      <c r="G19" s="5"/>
+        <v>167</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>101</v>
+      </c>
       <c r="H19" s="5" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="J19" s="5"/>
+        <v>90</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="J19" s="5" t="s">
+        <v>103</v>
+      </c>
       <c r="K19" s="7">
         <v>3.57</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B20" s="5">
         <v>2.1</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      <c r="G20" s="5"/>
+        <v>168</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>106</v>
+      </c>
       <c r="H20" s="5" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="I20" s="5"/>
+        <v>90</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>107</v>
+      </c>
       <c r="J20" s="5"/>
       <c r="K20" s="7">
         <v>3.57</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B21" s="5">
         <v>2.2</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>81</v>
-[...3 lines deleted...]
-      <c r="G21" s="5"/>
+        <v>169</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>111</v>
+      </c>
       <c r="H21" s="5" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="J21" s="5"/>
+        <v>90</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="J21" s="5" t="s">
+        <v>113</v>
+      </c>
       <c r="K21" s="7">
         <v>3.57</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B22" s="5">
         <v>3.1</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>82</v>
-[...3 lines deleted...]
-      <c r="G22" s="5"/>
+        <v>170</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>121</v>
+      </c>
       <c r="H22" s="5" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="J22" s="5"/>
+        <v>90</v>
+      </c>
+      <c r="I22" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="J22" s="5" t="s">
+        <v>123</v>
+      </c>
       <c r="K22" s="7">
         <v>3.57</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B23" s="5">
         <v>3.2</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>83</v>
-[...3 lines deleted...]
-      <c r="G23" s="5"/>
+        <v>171</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>126</v>
+      </c>
       <c r="H23" s="5" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="J23" s="5"/>
+        <v>127</v>
+      </c>
+      <c r="I23" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="J23" s="5" t="s">
+        <v>129</v>
+      </c>
       <c r="K23" s="7">
         <v>3.57</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B24" s="5">
         <v>4.1</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>84</v>
-[...3 lines deleted...]
-      <c r="G24" s="5"/>
+        <v>172</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>132</v>
+      </c>
       <c r="H24" s="5" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="J24" s="5"/>
+        <v>90</v>
+      </c>
+      <c r="I24" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="J24" s="5" t="s">
+        <v>134</v>
+      </c>
       <c r="K24" s="7">
         <v>3.57</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B25" s="5">
         <v>4.2</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>85</v>
-[...3 lines deleted...]
-      <c r="G25" s="5"/>
+        <v>173</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>138</v>
+      </c>
       <c r="H25" s="5" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="J25" s="5"/>
+        <v>90</v>
+      </c>
+      <c r="I25" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="J25" s="5" t="s">
+        <v>140</v>
+      </c>
       <c r="K25" s="7">
         <v>3.57</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B26" s="5">
         <v>5.1</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>86</v>
-[...3 lines deleted...]
-      <c r="G26" s="5"/>
+        <v>174</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>150</v>
+      </c>
       <c r="H26" s="5" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="J26" s="5"/>
+        <v>90</v>
+      </c>
+      <c r="I26" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="J26" s="5" t="s">
+        <v>152</v>
+      </c>
       <c r="K26" s="7">
         <v>3.57</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B27" s="5">
         <v>5.2</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>87</v>
-[...3 lines deleted...]
-      <c r="G27" s="5"/>
+        <v>175</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="G27" s="5" t="s">
+        <v>155</v>
+      </c>
       <c r="H27" s="5" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="J27" s="5"/>
+        <v>90</v>
+      </c>
+      <c r="I27" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="J27" s="5" t="s">
+        <v>157</v>
+      </c>
       <c r="K27" s="7">
         <v>3.57</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B28" s="5">
         <v>6.1</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>88</v>
-[...3 lines deleted...]
-      <c r="G28" s="5"/>
+        <v>176</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="G28" s="5" t="s">
+        <v>160</v>
+      </c>
       <c r="H28" s="5" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="J28" s="5"/>
+        <v>90</v>
+      </c>
+      <c r="I28" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="J28" s="5" t="s">
+        <v>162</v>
+      </c>
       <c r="K28" s="7">
         <v>3.57</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B29" s="5">
         <v>6.2</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>89</v>
+        <v>177</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5" t="s">
-        <v>62</v>
+        <v>164</v>
       </c>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="7">
         <v>3.57</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I72"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I72"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>90</v>
+        <v>178</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>91</v>
+        <v>179</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>92</v>
+        <v>180</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>93</v>
+        <v>181</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>94</v>
+        <v>182</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>95</v>
+        <v>183</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>96</v>
+        <v>184</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>98</v>
+        <v>186</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>99</v>
+        <v>187</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>100</v>
+        <v>188</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>101</v>
+        <v>189</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>102</v>
+        <v>190</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C7" s="5">
         <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>103</v>
+        <v>191</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C8" s="5">
         <v>7</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>104</v>
+        <v>192</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C9" s="5">
         <v>1</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>105</v>
+        <v>193</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C10" s="5">
         <v>2</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>106</v>
+        <v>194</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C11" s="5">
         <v>1</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>107</v>
+        <v>195</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C12" s="5">
         <v>2</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>108</v>
+        <v>196</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C13" s="5">
         <v>3</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>109</v>
+        <v>197</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C14" s="5">
         <v>4</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>110</v>
+        <v>198</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C15" s="5">
         <v>5</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>111</v>
+        <v>199</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C16" s="5">
         <v>6</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>112</v>
+        <v>200</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C17" s="5">
         <v>7</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>113</v>
+        <v>201</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C18" s="5">
         <v>1</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>114</v>
+        <v>202</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C19" s="5">
         <v>2</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>115</v>
+        <v>203</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C20" s="5">
         <v>3</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>116</v>
+        <v>204</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C21" s="5">
         <v>4</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C22" s="5">
         <v>1</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>118</v>
+        <v>206</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C23" s="5">
         <v>2</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>119</v>
+        <v>207</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C24" s="5">
         <v>3</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>120</v>
+        <v>208</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C25" s="5">
         <v>4</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>121</v>
+        <v>209</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C26" s="5">
         <v>5</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>122</v>
+        <v>210</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C27" s="5">
         <v>1</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>123</v>
+        <v>211</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C28" s="5">
         <v>2</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C29" s="5">
         <v>3</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C30" s="5">
         <v>4</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>106</v>
+        <v>194</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C31" s="5">
         <v>5</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>126</v>
+        <v>214</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C32" s="5">
         <v>6</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>127</v>
+        <v>215</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C33" s="5">
         <v>1</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>128</v>
+        <v>216</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C34" s="5">
         <v>2</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>129</v>
+        <v>217</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C35" s="5">
         <v>3</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>130</v>
+        <v>218</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C36" s="5">
         <v>4</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>131</v>
+        <v>219</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C37" s="5">
         <v>1</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>132</v>
+        <v>220</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C38" s="5">
         <v>2</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>133</v>
+        <v>221</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C39" s="5">
         <v>3</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C40" s="5">
         <v>4</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C41" s="5">
         <v>5</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>136</v>
+        <v>224</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C42" s="5">
         <v>6</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>137</v>
+        <v>225</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C43" s="5">
         <v>7</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>138</v>
+        <v>226</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C44" s="5">
         <v>1</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>139</v>
+        <v>227</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C45" s="5">
         <v>2</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>140</v>
+        <v>228</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C46" s="5">
         <v>3</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>141</v>
+        <v>229</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C47" s="5">
         <v>4</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>142</v>
+        <v>230</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C48" s="5">
         <v>1</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>123</v>
+        <v>211</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C49" s="5">
         <v>2</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>99</v>
+        <v>187</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5"/>
       <c r="I49" s="5"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C50" s="5">
         <v>3</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>100</v>
+        <v>188</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5"/>
       <c r="I50" s="5"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C51" s="5">
         <v>4</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>101</v>
+        <v>189</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C52" s="5">
         <v>5</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>102</v>
+        <v>190</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5"/>
       <c r="I52" s="5"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C53" s="5">
         <v>6</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>103</v>
+        <v>191</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5"/>
       <c r="I53" s="5"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C54" s="5">
         <v>7</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>104</v>
+        <v>192</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5"/>
       <c r="I54" s="5"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C55" s="5">
         <v>1</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>143</v>
+        <v>231</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5"/>
       <c r="I55" s="5"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C56" s="5">
         <v>2</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>106</v>
+        <v>194</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="5"/>
       <c r="G56" s="5"/>
       <c r="H56" s="5"/>
       <c r="I56" s="5"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C57" s="5">
         <v>1</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>144</v>
+        <v>232</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="H57" s="5"/>
       <c r="I57" s="5"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C58" s="5">
         <v>2</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>108</v>
+        <v>196</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
       <c r="H58" s="5"/>
       <c r="I58" s="5"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C59" s="5">
         <v>3</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>109</v>
+        <v>197</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="H59" s="5"/>
       <c r="I59" s="5"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C60" s="5">
         <v>4</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>110</v>
+        <v>198</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="5"/>
       <c r="G60" s="5"/>
       <c r="H60" s="5"/>
       <c r="I60" s="5"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C61" s="5">
         <v>5</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>111</v>
+        <v>199</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="5"/>
       <c r="G61" s="5"/>
       <c r="H61" s="5"/>
       <c r="I61" s="5"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C62" s="5">
         <v>6</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>112</v>
+        <v>200</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="5"/>
       <c r="G62" s="5"/>
       <c r="H62" s="5"/>
       <c r="I62" s="5"/>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C63" s="5">
         <v>7</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>113</v>
+        <v>201</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C64" s="5">
         <v>1</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>114</v>
+        <v>202</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C65" s="5">
         <v>2</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>115</v>
+        <v>203</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="5"/>
       <c r="G65" s="5"/>
       <c r="H65" s="5"/>
       <c r="I65" s="5"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C66" s="5">
         <v>3</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>116</v>
+        <v>204</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="5"/>
       <c r="G66" s="5"/>
       <c r="H66" s="5"/>
       <c r="I66" s="5"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C67" s="5">
         <v>4</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="5"/>
       <c r="G67" s="5"/>
       <c r="H67" s="5"/>
       <c r="I67" s="5"/>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B68" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C68" s="5">
         <v>1</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>118</v>
+        <v>206</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="5"/>
       <c r="G68" s="5"/>
       <c r="H68" s="5"/>
       <c r="I68" s="5"/>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B69" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C69" s="5">
         <v>2</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>119</v>
+        <v>207</v>
       </c>
       <c r="E69" s="5"/>
       <c r="F69" s="5"/>
       <c r="G69" s="5"/>
       <c r="H69" s="5"/>
       <c r="I69" s="5"/>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C70" s="5">
         <v>3</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>120</v>
+        <v>208</v>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="5"/>
       <c r="G70" s="5"/>
       <c r="H70" s="5"/>
       <c r="I70" s="5"/>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C71" s="5">
         <v>4</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>145</v>
+        <v>233</v>
       </c>
       <c r="E71" s="5"/>
       <c r="F71" s="5"/>
       <c r="G71" s="5"/>
       <c r="H71" s="5"/>
       <c r="I71" s="5"/>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B72" s="5" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="C72" s="5">
         <v>5</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>122</v>
+        <v>210</v>
       </c>
       <c r="E72" s="5"/>
       <c r="F72" s="5"/>
       <c r="G72" s="5"/>
       <c r="H72" s="5"/>
       <c r="I72" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D6"/>
+  <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:D6"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12" customWidth="true" style="0"/>
+    <col min="3" max="3" width="22" customWidth="true" style="0"/>
+    <col min="4" max="4" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="18" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12" customWidth="true" style="0"/>
+    <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>146</v>
+        <v>234</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
-    </row>
-    <row r="2" spans="1:4">
+      <c r="E1" s="3"/>
+      <c r="F1" s="3"/>
+      <c r="G1" s="3"/>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>147</v>
+        <v>235</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>148</v>
+        <v>236</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>149</v>
+        <v>237</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>150</v>
-[...3 lines deleted...]
-      <c r="A3" s="5">
+        <v>238</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="F2" s="6" t="s">
+        <v>240</v>
+      </c>
+      <c r="G2" s="6" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="5">
+        <v>20</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="D3" s="5">
         <v>1</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A4" s="5">
+      <c r="E3" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="5"/>
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A5" s="5">
+      <c r="E4" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="5"/>
+      <c r="B5" s="5"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5">
         <v>3</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A6" s="5">
+      <c r="E5" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="5"/>
+      <c r="B6" s="5"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5">
         <v>4</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...6 lines deleted...]
-        <v>162</v>
+      <c r="E6" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B7" s="5">
+        <v>20</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="D7" s="5">
+        <v>1</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="5"/>
+      <c r="B8" s="5"/>
+      <c r="C8" s="5"/>
+      <c r="D8" s="5">
+        <v>2</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="5"/>
+      <c r="B9" s="5"/>
+      <c r="C9" s="5"/>
+      <c r="D9" s="5">
+        <v>3</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="5"/>
+      <c r="B10" s="5"/>
+      <c r="C10" s="5"/>
+      <c r="D10" s="5">
+        <v>4</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" s="5">
+        <v>20</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="D11" s="5">
+        <v>1</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="5"/>
+      <c r="B12" s="5"/>
+      <c r="C12" s="5"/>
+      <c r="D12" s="5">
+        <v>2</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="5"/>
+      <c r="B13" s="5"/>
+      <c r="C13" s="5"/>
+      <c r="D13" s="5">
+        <v>3</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="5"/>
+      <c r="B14" s="5"/>
+      <c r="C14" s="5"/>
+      <c r="D14" s="5">
+        <v>4</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" s="5">
+        <v>25</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="D15" s="5">
+        <v>1</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="5"/>
+      <c r="B16" s="5"/>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5">
+        <v>2</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="5"/>
+      <c r="B17" s="5"/>
+      <c r="C17" s="5"/>
+      <c r="D17" s="5">
+        <v>3</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="5"/>
+      <c r="B18" s="5"/>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5">
+        <v>4</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="B19" s="5">
+        <v>20</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="D19" s="5">
+        <v>1</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="5"/>
+      <c r="B20" s="5"/>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5">
+        <v>2</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="5"/>
+      <c r="B21" s="5"/>
+      <c r="C21" s="5"/>
+      <c r="D21" s="5">
+        <v>3</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="5"/>
+      <c r="B22" s="5"/>
+      <c r="C22" s="5"/>
+      <c r="D22" s="5">
+        <v>4</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="B23" s="5">
+        <v>25</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="D23" s="5">
+        <v>1</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="5"/>
+      <c r="B24" s="5"/>
+      <c r="C24" s="5"/>
+      <c r="D24" s="5">
+        <v>2</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="5"/>
+      <c r="B25" s="5"/>
+      <c r="C25" s="5"/>
+      <c r="D25" s="5">
+        <v>3</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="5"/>
+      <c r="B26" s="5"/>
+      <c r="C26" s="5"/>
+      <c r="D26" s="5">
+        <v>4</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>275</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>163</v>
+        <v>276</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>164</v>
+        <v>277</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>165</v>
+        <v>278</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>166</v>
+        <v>279</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22" customWidth="true" style="0"/>
+    <col min="3" max="3" width="40" customWidth="true" style="0"/>
+    <col min="4" max="4" width="80" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>168</v>
+    <row r="1" spans="1:4">
+      <c r="A1" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="6" t="s">
+        <v>235</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>281</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>282</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>302</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>306</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>312</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>316</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>Resumen</vt:lpstr>
       <vt:lpstr>CCAA vs BOE</vt:lpstr>