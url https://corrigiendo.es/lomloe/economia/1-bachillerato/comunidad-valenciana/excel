--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="312">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="524">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Economía</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad Valenciana</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -94,488 +94,806 @@
   <si>
     <t>Currículo BOE nacional</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
-    <t>Sin enriquecimiento todavía</t>
+    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:30</t>
+    <t>03/07/2026 18:48</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
-    <t>Argumentar la importància d'adoptar decisions responsables en l'àmbit econòmic, analitzar-ne la repercussió en els diferents sectors i comparar solucions alternatives que ofereixen els diferents sistemes en el marc dels processos de globalització i integració econòmica. 2.1.1. Descripció de la competència Identificar la realitat actual des d'una perspectiva econòmica permet analitzar millor el nostre comportament a l'hora de prendre decisions responsables. En el nostre dia a dia com a ciutadans responsables i com a consumidors se'ns plantegen en multitud d'ocasions problemes econòmics que ens obliguen a prendre decisions que ens obliguen a triar i a prendre partit en un sentit o un altre, siga en la recerca de la satisfacció de necessitats pròpies o en la distribució equitativa dels recursos. Cal identificar, doncs, en tota la seua extensió, el problema econòmic de l'escassesa, com a repte bàsic de l'economia, ja que ens trobem en un món globalitzat on la falta de recursos, la desigualtat i la necessitat d'un desenvolupament sostenible i una millor distribució de la renda són situacions que han de preocupar les futures generacions, de manera que cal analitzar també com aquest problema de l'escassesa afecta els diferents sectors de l'economia. De la mateixa manera, l'alumnat ha de distingir les diferents solucions alternatives proposades pels diferents sistemes econòmics que al llarg de la història han tractat de donar resposta al problema de l'escassesa en l'economia, i respondre a les tres preguntes bàsiques què, com i per a qui produir, aprenent a valorar amb sentit econòmic i esperit crític els avantatges i inconvenients de cadascun d'aquests sistemes. es impossible avaluar la realitat econòmica actual sense tindre en compte el fenomen de la globalització en l'economia que s'ha anat incrementant de manera exponencial en els segles XX i XXI, així com els processos d'integració econòmica que han anat modificant no només l'estructura productiva global, sinó també l'estructura econòmica i la mateixa societat en conjunt. Per tant, és imprescindible que l'alumnat qüestione de manera crítica aquests processos per a poder fer front als reptes que l'economia ens planteja en un futur, des de la perspectiva del desenvolupament sostenible i els seus objectius recollits en l'Agenda 2030.</t>
+    <t>Argumentar la importància d’adoptar decisions responsables en l’àmbit econòmic, analitzar-ne la repercussió en els diferents sectors i comparar solucions alternatives que ofereixen els diferents sistemes en el marc dels processos de globalització i integració econòmica</t>
+  </si>
+  <si>
+    <t>El alumnado valora el impacto de la escasez y compara sistemas económicos para entender cómo funciona la realidad económica.</t>
+  </si>
+  <si>
+    <t>El alumnado analiza cómo la escasez afecta a distintos sectores y compara las soluciones de diferentes sistemas económicos para explicar el funcionamiento real de la economía.</t>
+  </si>
+  <si>
+    <t>No es memorizar definiciones de escasez o sistemas. Tampoco es enumerar sectores sin analizar su interrelación con la toma de decisiones.</t>
+  </si>
+  <si>
+    <t>Compara en un informe cómo un bien escaso (agua) se asigna en un sistema capitalista y socialista y analiza los efectos en sectores doméstico, agrícola e industrial.</t>
+  </si>
+  <si>
+    <t>valorar</t>
   </si>
   <si>
     <t>CE.2</t>
   </si>
   <si>
-    <t>Identificar i analitzar el funcionament del mercat, analitzar-ne les fallades, interpretar la repercussió d'aquestes en l'entorn i argumentar el paper de l'Estat per a afrontar-les. 2.2.1. Descripció de la competència En el mercat de béns i serveis, en el qual es produeixen tots els intercanvis que contribuiran a satisfer les necessitats dels diferents agents econòmics, interactuen forces contraposades la demanda i l'oferta que al final, quan arriben a l'equilibri, determinaran una quantitat de béns intercanviats i un preu en les operacions.</t>
+    <t>Identificar i analitzar el funcionament del mercat, analitzar-ne les fallades, interpretar la repercussió d’aquestes en l’entorn i argumentar el paper de l’Estat per a afrontar-les</t>
+  </si>
+  <si>
+    <t>Analizar fallos del mercado para entender su impacto y tomar mejores decisiones económicas.</t>
+  </si>
+  <si>
+    <t>El alumnado analiza casos reales de fallos del mercado (externalidades, monopolios) y evalúa sus consecuencias en el entorno, proponiendo soluciones razonadas.</t>
+  </si>
+  <si>
+    <t>No es memorizar tipos de mercado ni repetir definiciones de fallos; es aplicar el análisis a situaciones concretas y valorar su repercusión.</t>
+  </si>
+  <si>
+    <t>Analizar el mercado de emisiones de CO2 como fallo de externalidad y debatir posibles políticas correctoras.</t>
+  </si>
+  <si>
+    <t>analizar</t>
   </si>
   <si>
     <t>CE.3</t>
   </si>
   <si>
-    <t>Identificar i comparar el paper dels diferents agents econòmics en el flux circular de la renda, i reconéixer i valorar els beneficis i costos que aquest flux genera, l'impacte que té en el desenvolupament econòmic i la seua relació amb el benestar de la societat. 2.3.1. Descripció de la competència Perquè l'alumnat puga comprendre la realitat econòmica des d'un punt de vista macroeconòmic cal analitzar, des d'una perspectiva microeconòmica, el paper dels diferents agents econòmics, que són l'Estat, les empreses i les famílies, els quals juguen un paper fonamental en el desenvolupament econòmic d'un país i en el manteniment de l'estat de benestar de la nostra societat. Es tracta que les i els estudiants puguen discriminar com cadascun, amb la seua participació dins del mercat, tant de béns i serveis com de factors productius, colālabora en el desenvolupament econòmic. Així, per exemple, les economies domèstiques ho fan per mitjà de la seua participació en el mercat de treball, el consum i l'estalvi les empreses participen per mitjà de les inversions en capital, la contractació, la compra de matèries primeres, i la venda de béns i serveis. Finalment, l'Estat participa en la regulació i l'execució de les diferents polítiques econòmiques com a estratègies per a reduir la desigualtat de la renda i la discriminació de la societat més vulnerable.</t>
+    <t>Identificar i comparar el paper dels diferents agents econòmics en el flux circular de la renda, i reconéixer i valorar els beneficis i costos que aquest flux genera, l’impacte que té en el desenvolupament econòmic i la seua relació amb el benestar de la societat</t>
+  </si>
+  <si>
+    <t>El alumnado identifica y evalúa el rol de los agentes económicos en el flujo circular de la renta para explicar el desarrollo y el bienestar.</t>
+  </si>
+  <si>
+    <t>El alumnado distingue a familias, empresas y Estado, valora sus interacciones y los costes y beneficios, y elabora explicaciones sobre el desarrollo económico y su relación con el bienestar.</t>
+  </si>
+  <si>
+    <t>No es memorizar definiciones de agentes ni dibujar el flujo sin comprenderlo. No es repetir el ciclo sin analizar efectos sociales.</t>
+  </si>
+  <si>
+    <t>El alumnado analiza un artículo sobre el PIB y la desigualdad, identifica los agentes implicados y redacta un informe crítico.</t>
   </si>
   <si>
     <t>CE.4</t>
   </si>
   <si>
-    <t>Analitzar el funcionament bàsic del sistema financer descrivint els efectes sobre l'economia real, distingint els factors que intervenen en les decisions financeres relacionades amb la inversió, l'estalvi, els productes financers i la cerca de fonts de finançament i reconeixent la importància del comportament ètic dels diferents participants en l'activitat financera. 2.4.1. Descripció de la competència Tenint en compte que les necessitats econòmiques són diferents al llarg de la vida i van canviant en funció de l'etapa d'aquesta, caldrà que l'alumnat analitze el funcionament del sistema financer, quins són els productes que ofereix i la relació que té amb actuacions com la inversió, l'estalvi, l'endeutament, les assegurances per a millorar la seua competència a l'hora de prendre decisions financeres, de planificar un pressupost personal o empresarial, així com de gestionar amb autonomia les seues despeses. Així mateix, és important que l'alumnat descobrisca cap a on evoluciona el sistema financer cadena de blocs o blockchain, criptomonedes, etc. i identifique la relació que té amb les entitats financeres, a més dels problemes que es plantegen actualment en aquest àmbit, com, per exemple, amb la ciberseguretat de la xarxa, l'ús de les aplicacions informàtiques i de la nostra informació personal.</t>
+    <t>Analitzar el funcionament bàsic del sistema financer descrivint els efectes sobre l’economia real, distingint els factors que intervenen en les decisions financeres relacionades amb la inversió, l’estalvi, els productes financers i la cerca de fonts de finançament i reconeixent la importància del comportament ètic dels diferents participants en l’activitat financera</t>
+  </si>
+  <si>
+    <t>Analiza el sistema financiero y la política monetaria para gestionar con autonomía sus finanzas personales.</t>
+  </si>
+  <si>
+    <t>El alumnado analiza productos financieros y evalúa cómo la política monetaria afecta al ahorro, la inversión y el consumo diario.</t>
+  </si>
+  <si>
+    <t>No es memorizar tipos de interés ni calcular sin contexto. Es entender el impacto real de las decisiones financieras y monetarias.</t>
+  </si>
+  <si>
+    <t>El alumnado compara dos ofertas de préstamo reales y argumenta cuál eligiría según su situación simulada.</t>
   </si>
   <si>
     <t>CE.5</t>
   </si>
   <si>
-    <t>Identificar les principals amenaces i oportunitats a què s'enfronta actualment l'economia, analitzar l'impacte de la globalització econòmica, la nova economia i la revolució digital i proposar iniciatives relacionades amb l'entorn més pròxim que fomenten l'equitat, la justícia i la sostenibilitat. 2.5.1. Descripció de la competència L'economia actual s'enfronta a reptes i desafiaments importants dins d'un context globalitzat en què les relacions econòmiques són cada vegada més complexes. Que l'alumnat siga capaç de descriure els problemes actuals als quals s'enfronta la nostra societat i l'impacte que puguen ocasionar en les generacions futures és essencial per a crear una societat responsable amb l'entorn que l'envolta. Cal ajudar-lo a comprendre que les actuacions i decisions econòmiques presents generen externalitats positives, però també negatives a curt, mitjà i llarg termini i que els seus efectes afecten la ciutadania present i futura. es molt important en aquest nou context saber identificar l'impacte que la nova economia, la globalització i la revolució digital suposaran sobre l'ocupació, la distribució de la renda i la sostenibilitat. Els i les estudiants haurien de prendre consciència que la revolució digital és una oportunitat per a crear nous llocs de treball qualificats que permeten continuar avançant en camps desconeguts de la ciència, l'economia, les arts i les humanitats, amb la finalitat d'aconseguir un creixement inclusiu i sostenible que siga responsable amb l'entorn.</t>
+    <t>Identificar les principals amenaces i oportunitats a què s’enfronta actualment l’economia, analitzar l’impacte de la globalització econòmica, la nova economia i la revolució digital i proposar iniciatives relacionades amb l’entorn més pròxim que fomenten l’equitat, la justícia i la sostenibilitat</t>
+  </si>
+  <si>
+    <t>Analiza retos económicos actuales y propone soluciones para más equidad y sostenibilidad.</t>
+  </si>
+  <si>
+    <t>El alumnado analiza problemas económicos ligados a la globalización y la revolución digital, valora sus consecuencias y propone iniciativas justas y sostenibles.</t>
+  </si>
+  <si>
+    <t>No es memorizar definiciones ni describir la globalización sin emitir un juicio crítico sobre sus efectos.</t>
+  </si>
+  <si>
+    <t>Analiza el impacto de la economía digital en el empleo local y propone una iniciativa para mejorar la equidad.</t>
   </si>
   <si>
     <t>CE.6</t>
   </si>
   <si>
-    <t>Investigar i interpretar fets, successos o esdeveniments concrets de l'actualitat econòmica utilitzant eines de l'anàlisi econòmica i tenint en compte els factors psicològics, socials, cognitius, emocionals i mediambientals més rellevants que condicionen les decisions dels agents econòmics. 2.6.1. Descripció de la competència La realitat socioeconòmica ha canviat molt en els últims anys i resulta molt complexa, per això és important disposar de diversos mètodes d'anàlisi d'aquesta realitat que en permeten una comprensió més profunda i, d'altra banda, suposen una ajuda per a poder-hi intervindre oferint propostes i solucions de valor que contribuïsquen a la millora i el benestar de la societat sempre des d'una perspectiva sostenible i respectuosa amb el medi ambient. es important que l'alumnat faça ús d'eines pròpies de l'economia experimental, per exemple, dissenyant i posant en marxa experiments econòmics senzills sobre qüestions pròximes al seu dia a dia, analitzant el cost-benefici en un projecte de caràcter economicoempresarial bàsic i la influència que podria tindre aquest projecte en l'entorn on viu o simplement fent un estudi de casos sobre la realitat econòmica aplicant el mètode científic establiment d'hipòtesis, observació sistemàtica, mesurament, experimentació i formulació, anàlisi i modificació, si es considera necessari, de la hipòtesi de partida.</t>
+    <t>Investigar i interpretar fets, successos o esdeveniments concrets de l’actualitat econòmica utilitzant eines de l’anàlisi econòmica i tenint en compte els factors psicològics, socials, cognitius, emocionals i mediambientals més rellevants que condicionen les decisions dels agents econòmics</t>
+  </si>
+  <si>
+    <t>El alumnado analiza problemas económicos reales mediante casos e investigaciones, proponiendo soluciones sostenibles.</t>
+  </si>
+  <si>
+    <t>El alumnado estudia casos reales, investiga datos y experimenta con herramientas económicas para entender los problemas y plantear soluciones innovadoras.</t>
+  </si>
+  <si>
+    <t>No es memorizar teorías económicas ni resolver problemas matemáticos abstractos sin contexto real.</t>
+  </si>
+  <si>
+    <t>Analizan un caso de inflación en un país, buscan datos del IPC y proponen medidas para controlarla.</t>
   </si>
   <si>
     <t>Economia, Emprenedoria i Activitat Empresarial</t>
   </si>
   <si>
-    <t>Analitzar de manera crítica i reflexiva les aportacions fonamentals de la ciència econòmica, argumentant la seua interrelació amb altres disciplines. 2.1.1. Descripció de la competència. Actualment ens enfrontem a una conjuntura econòmica de gran complexitat, en la qual la presa de decisions es veu afectada per múltiples variables i en la qual la resolució de problemes adquireix cada vegada una major dificultat, la qual cosa fa que la presa de decisions en aquest àmbit siga cada vegada més complicada. es necessari que l alumnat, en la cerca d una formació integral com a persones, aprenga a través d una anàlisi reflexiva a relacionar la ciència econòmica amb altres disciplines, tant del camp de les ciències socials com d altres àmbits del saber, ja que aquesta visió general els proporcionarà una visió més completa del món i els permetrà comprendre millor els canvis que es produeixen en l entorn econòmic. L alumnat hauria de ser capaç de proposar solucions integrals als problemes econòmics, a través de la interdisciplinarietat, com a ciutadans i ciutadanes responsables, autònomes i compromeses, sent capaços de fer front als nous reptes econòmics, sempre tenint en compte els Objectius de Desenvolupament Sostenible.</t>
-[...14 lines deleted...]
-    <t>Analitzar la transformació econòmica i social i les seues conseqüències, argumentant la importància que tenen la innovació i la revolució digital en l activitat empresarial, i proposar algunes alternatives a aquests desafiaments. 2.6.1. Descripció de la competència. En l actualitat, les empreses han de conviure amb una societat canviant i poc predictible i és per això que la innovació constitueix, juntament amb el capital humà, un dels principals factors que determinen els avantatges competitius de les economies. A més del desenvolupament de nous productes, guanya importància la innovació en els models de negoci. La revolució digital ha fet possible que s innoven el procés d informació de les empreses que generen noves estructures més eficients i millors procediments que assoleixen major rapidesa i eficàcia en els processos. Encara que la innovació i la digitalització són factors de creació de riquesa i catalitzadors de noves possibilitats de desenvolupament econòmic i social, també generen impactes negatius que han de ser analitzats, com són la desigualtat d accés a les noves tecnologies, delictes de ciberseguretat, l obsolescència, creixents problemes de consum de recursos naturals i fonts energètiques o l impacte de la robotització en determinades ocupacions. Davant d'aquests canvis les empreses han d estar en contínua remodelació desenvolupant estratègies per a afrontar els reptes del futur. Fer partícip l alumnat d aquesta anàlisi i incentivar que investigue i propose solucions a petita escala és essencial per a desenvolupar una ciutadania de futur desperta davant els canvis i responsable amb el seu entorn.</t>
+    <t>Analitzar de manera crítica i reflexiva les aportacions fonamentals de la ciència econòmica, argumentant la seua interrelació amb altres disciplines</t>
+  </si>
+  <si>
+    <t>Analitzar des d’una perspectiva interdisciplinària el comportament individual i col·lectiu en la presa de decisions econòmiques tenint en compte el problema de l’escassesa, reflexionar sobre els canvis econòmics i socials més rellevants derivats d’aquest problema i actuar en conseqüència</t>
+  </si>
+  <si>
+    <t>Establir correspondències entre els Objectius de Desenvolupament Sostenible i els problemes econòmics actuals representatius a través de l’estudi de fets i esdeveniments concrets, analitzant-los amb ajuda d’algunes eines econòmiques i empresarials mitjançant actituds sensibles a més de comportaments responsables i proactius</t>
+  </si>
+  <si>
+    <t>Identificar les principals habilitats i competències que caracteritzen les persones emprenedores dins de la realitat actual, analitzant i valorant els seus perfils i la seua manera d’afrontar els reptes</t>
+  </si>
+  <si>
+    <t>Analitzar i valorar amb sentit crític les tendències de les estratègies empresarials i els nous models de negoci, en entorns rurals i urbans, locals i globals, i proposar iniciatives que s’identifiquen amb l’ètica empresarial</t>
+  </si>
+  <si>
+    <t>Analitzar la transformació econòmica i social i les seues conseqüències, argumentant la importància que tenen la innovació i la revolució digital en l’activitat empresarial, i proposar algunes alternatives a aquests desafiaments</t>
   </si>
   <si>
     <t>CE.7</t>
   </si>
   <si>
-    <t>Aplicar, en els problemes econòmics més rellevants, les estratègies metodològiques pròpies de l economia de cerca d informació, anàlisi, proposta de solucions i comunicació argumentada d aquestes. 2.7.1. Descripció de la competència. L evolució econòmica dels últims anys fa necessari que es disposen de nous mètodes d anàlisis que permeten una comprensió més profunda de la realitat econòmica i empresarial i, d altra banda, permeten intervindre-hi oferint propostes i solucions de valor que contribuïsquen a la millora i el benestar de la societat sempre des d una perspectiva sostenible i respectuosa amb el medi ambient. es important que l alumnat empre eines pròpies de l economia experimental, per exemple, dissenyant i posant en marxa experiments econòmics senzills sobre qüestions pròximes al seu dia a dia, analitzant el cost-benefici en un projecte de caràcter economicoempresarial bàsic i la influència que podria tindre aquest projecte en l entorn on viu o simplement fent un estudi de casos sobre la realitat econòmica aplicant el mètode científic establir hipòtesis, observació sistemàtica, mesurament, experimentació i la formulació, anàlisi i modificació, si es considera necessari, de la hipòtesi de partida. El coneixement d aquestes eines ajudarà l alumnat a l hora de dissenyar una anàlisi més crítica del seu context pròxim. D altra banda, també és interessant que sàpien analitzar la realitat econòmica des de la perspectiva del comportament global de la societat observant, a més dels aspectes econòmics, altres factors de caràcter sociològic, psicològic o emocional, per a oferir respostes a problemes actuals de la seua comunitat. Hauran de descriure la repercussió que tenen les seues decisions tant a nivell individual com per al bé comú posant l accent principalment en el consum responsable i la producció sostenible de manera que les decisions actuals no comprometen les de demà.</t>
+    <t>Aplicar, en els problemes econòmics més rellevants, les estratègies metodològiques pròpies de l’economia de cerca d’informació, anàlisi, proposta de solucions i comunicació argumentada d’aquestes</t>
   </si>
   <si>
     <t>Competencia</t>
   </si>
   <si>
     <t>Verbo de desempeño</t>
   </si>
   <si>
     <t>Evidencia observable</t>
   </si>
   <si>
     <t>Instrumento sugerido</t>
   </si>
   <si>
     <t>Contexto en el aula</t>
   </si>
   <si>
     <t>Errata típica a evitar</t>
   </si>
   <si>
     <t>Peso sugerido %</t>
   </si>
   <si>
-    <t>Explicar el problema bàsic de l'economia ²l'escassesa², identificar-ne els motius i comparar, de manera justificada, diferents estratègies econòmiques de resolució d'aquest.</t>
+    <t>Explicar el problema bàsic de l’economia ²l’escassesa², identificar-ne els motius i comparar, de manera justificada, diferents estratègies econòmiques de resolució d’aquest</t>
+  </si>
+  <si>
+    <t>Analizar la repercusión de decisiones económicas, valorar la integración y comparar sistemas para comprender la realidad actual.</t>
+  </si>
+  <si>
+    <t>El alumnado elabora un informe comparativo donde analiza repercusiones de decisiones económicas, valora procesos de integración y compara soluciones de distintos sistemas.</t>
+  </si>
+  <si>
+    <t>Rubrica produccion</t>
+  </si>
+  <si>
+    <t>Análisis de un caso real de integración económica (ej. UE) y comparación con otro sistema.</t>
+  </si>
+  <si>
+    <t>Evaluar solo la memorización de características de sistemas económicos sin exigir análisis comparativo.</t>
+  </si>
+  <si>
+    <t>Descriure els processos fonamentals que intervenen en la presa de les decisions econòmiques de manera individual i col·lectiva i analitzar l’impacte que tenen en la societat</t>
+  </si>
+  <si>
+    <t>Identificar las causas de la escasez y comparar distintas estrategias económicas, justificando cuál es más eficiente.</t>
+  </si>
+  <si>
+    <t>justificar</t>
+  </si>
+  <si>
+    <t>El alumnado produce un informe escrito comparando dos sistemas económicos y justifica cuál aborda mejor la escasez.</t>
+  </si>
+  <si>
+    <t>Estudio de casos de capitalismo y economía planificada, con debate y argumentación.</t>
+  </si>
+  <si>
+    <t>Afirmar que la escasez solo afecta a países pobres, sin considerar su universalidad.</t>
+  </si>
+  <si>
+    <t>Comparar les solucions que diferents sistemes econòmics plantegen prenent com a exemple un dels principals problemes de l’economia actual</t>
+  </si>
+  <si>
+    <t>Analizar los procesos individuales y colectivos en la toma de decisiones económicas y su impacto social.</t>
+  </si>
+  <si>
+    <t>El alumnado produce un informe escrito donde analiza un caso real de decisión económica y sus consecuencias sociales.</t>
+  </si>
+  <si>
+    <t>Estudio de casos reales de decisiones económicas (empresariales o gubernamentales) y debate en grupo.</t>
+  </si>
+  <si>
+    <t>Confundir el coste de oportunidad con el coste contable al evaluar decisiones individuales.</t>
+  </si>
+  <si>
+    <t>Utilitzar correctament la terminologia econòmica adaptada al nivell educatiu en activitats orals i escrites de l’àmbit personal, acadèmic, social o professional, en les diferents llengües del currículum, i utilitzar un llenguatge no discriminatori</t>
   </si>
   <si>
     <t>Caso, gráfica o análisis de datos</t>
   </si>
   <si>
-    <t>Descriure els processos fonamentals que intervenen en la presa de les decisions econòmiques de manera individual i colālectiva i analitzar l'impacte que tenen en la societat.</t>
-[...110 lines deleted...]
-    <t>Descobrir nous models de negoci pertanyents a diversos sectors i àmbits, valorant les seues possibilitats, limitacions i comparar amb altres models. 5.6.</t>
+    <t>Descriure el funcionament del mercat i la naturalesa de les transaccions que hi tenen lloc, analitzar elements com l’oferta, la demanda, els preus, els tipus de mercat i els agents implicats i justificar la importància que tenen com a font de millora econòmica i social</t>
+  </si>
+  <si>
+    <t>Valorar los efectos de fallos del mercado microeconómicos y aplicar ese análisis a la toma de decisiones.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un informe escrito analizando un fallo de mercado real y propone decisiones fundamentadas.</t>
+  </si>
+  <si>
+    <t>Análisis grupal de un caso (ej. contaminación, monopolio) y redacción de conclusiones individuales.</t>
+  </si>
+  <si>
+    <t>Calcular, representar i interpretar les variacions en quantitats demandades i oferides de béns i serveis en funció de diferents variables, per mitjà de l’estudi de casos</t>
+  </si>
+  <si>
+    <t>Explica el funcionamiento del mercado analizando oferta, demanda, precios y tipos de mercado.</t>
+  </si>
+  <si>
+    <t>explicar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un informe escrito donde analiza un mercado real, identificando agentes y fallos.</t>
+  </si>
+  <si>
+    <t>Estudio de caso de un mercado local con datos de oferta y demanda.</t>
+  </si>
+  <si>
+    <t>Confundir 'demanda' con 'cantidad demandada' al interpretar desplazamientos de la curva.</t>
+  </si>
+  <si>
+    <t>Analitzar amb esperit crític la repercussió de les principals fallades del mercat i les conseqüències d’aquestes, plantejar alguna proposta de solució i justificar-ne els avantatges</t>
+  </si>
+  <si>
+    <t>Analizar críticamente los fallos del mercado, evaluar sus consecuencias y reflexionar sobre soluciones.</t>
+  </si>
+  <si>
+    <t>El alumnado produce un informe o participa en un debate donde analiza un fallo de mercado real, evalúa sus consecuencias y propone soluciones razonadas.</t>
+  </si>
+  <si>
+    <t>Estudio de casos reales como monopolios o externalidades.</t>
+  </si>
+  <si>
+    <t>Evaluar solo la identificación de tipos de fallos en lugar del análisis crítico y la propuesta de soluciones.</t>
+  </si>
+  <si>
+    <t>Descriure les funcions de l’Estat en l’economia relacionant la seua actuació amb les fallades del mercat a partir de fets, successos o esdeveniments concrets</t>
+  </si>
+  <si>
+    <t>Justificar com es produeix el desenvolupament econòmic i el benestar social avaluant, amb sentit crític, el paper dels diferents agents econòmics i les seues relacions, i establint la seua connexió amb fets rellevants</t>
+  </si>
+  <si>
+    <t>Valorar críticamente el papel de los agentes económicos en el flujo circular de la renta y su contribución al desarrollo y bienestar.</t>
+  </si>
+  <si>
+    <t>El alumnado elabora un informe o esquema que analice las interacciones de los agentes y emite un juicio crítico sobre su impacto en el desarrollo económico y bienestar social.</t>
+  </si>
+  <si>
+    <t>Análisis de un caso real o simulado del flujo circular de la renta, identificando agentes y valorando su contribución.</t>
+  </si>
+  <si>
+    <t>Evaluar solo la definición del flujo circular sin exigir un juicio crítico sobre sus beneficios y costes.</t>
+  </si>
+  <si>
+    <t>Diferenciar els costos i beneficis que suposen per a la societat els comportaments en el mercat per part dels agents econòmics, manifestar actituds de respecte i interés i debatre sobre això per a desenvolupar l’autonomia i l’esperit crític</t>
+  </si>
+  <si>
+    <t>Diferencia costes y beneficios de los agentes en el flujo circular y analiza su impacto en desarrollo y bienestar.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un informe escrito donde diferencia los costes y beneficios para cada agente económico, establece relaciones y explica su repercusión en el desarrollo y bienestar social.</t>
+  </si>
+  <si>
+    <t>Examen escrito</t>
+  </si>
+  <si>
+    <t>Análisis de un flujo circular de la renta simplificado, identificando agentes y sus costes/beneficios.</t>
+  </si>
+  <si>
+    <t>Se evalúa solo la identificación de los agentes, omitiendo la diferenciación de costes y beneficios y su repercusión en el bienestar.</t>
+  </si>
+  <si>
+    <t>Analitzar el paper de l’Estat per mitjà de diferents polítiques econòmiques i reflexionar sobre l’impacte econòmic i social</t>
+  </si>
+  <si>
+    <t>Interpretar el funcionament bàsic del sistema financer, analitzar els efectes que té sobre l’economia real per mitjà de l’estudi de fets o esdeveniments concrets i reflexionar sobre aquests</t>
+  </si>
+  <si>
+    <t>Analiza el sistema financiero y la política monetaria, valorando sus efectos en la economía real y en las decisiones financieras personales.</t>
+  </si>
+  <si>
+    <t>El alumnado elabora un informe escrito que analiza un caso real de política monetaria y sus efectos en productos financieros, inversión y ahorro.</t>
+  </si>
+  <si>
+    <t>Estudio de caso sobre política monetaria y productos financieros, con datos reales actuales.</t>
+  </si>
+  <si>
+    <t>Confundir el sistema financiero solo con la banca u olvidar que la política monetaria afecta al crecimiento y empleo además de la inflación.</t>
+  </si>
+  <si>
+    <t>Analitzar els elements que intervenen en les decisions financeres relacionades amb la inversió, l’estalvi, els productes i recursos financers, i apreciar els riscos actuals relacionats amb la desinformació, la manipulació i l’addicció</t>
+  </si>
+  <si>
+    <t>Planificar y gestionar finanzas personales usando conocimientos del sistema financiero, valorando su impacto en la economía real.</t>
+  </si>
+  <si>
+    <t>planificar</t>
+  </si>
+  <si>
+    <t>El alumnado produce un plan financiero personal o una propuesta de gestión de recursos, justificando sus decisiones con argumentos basados en el sistema financiero.</t>
+  </si>
+  <si>
+    <t>Simulación de gestión de finanzas personales con casos prácticos y productos financieros reales.</t>
+  </si>
+  <si>
+    <t>Confundir la comprensión teórica del sistema financiero con la aplicación práctica en decisiones personales.</t>
+  </si>
+  <si>
+    <t>Planificar i gestionar amb responsabilitat i autonomia les finances personals i adoptar decisions fonamentades a partir del coneixement financer, amb una perspectiva de responsabilitat social i ètica que permeta actuar com a ciutadania responsable</t>
+  </si>
+  <si>
+    <t>Conectar el análisis del sistema financiero con las decisiones financieras personales cotidianas.</t>
+  </si>
+  <si>
+    <t>conectar</t>
+  </si>
+  <si>
+    <t>El alumnado produce un informe o esquema que relaciona efectos del sistema financiero con su planificación financiera personal.</t>
+  </si>
+  <si>
+    <t>Análisis de casos reales de ahorro, inversión y endeudamiento personal.</t>
+  </si>
+  <si>
+    <t>Evaluar solo la memorización de productos financieros en lugar de la conexión con decisiones personales.</t>
+  </si>
+  <si>
+    <t>Proposar iniciatives per a solucionar algun problema relacionat amb els Objectius de Desenvolupament Sostenible, en l’àmbit local i global des d’una perspectiva crítica i constructiva</t>
+  </si>
+  <si>
+    <t>Propone iniciativas que fomentan equidad, justicia y sostenibilidad, analizando críticamente los impactos de la globalización, nueva economía y revolución digital.</t>
+  </si>
+  <si>
+    <t>diseñar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un informe escrito con propuestas concretas de iniciativas basadas en el análisis crítico del impacto de la globalización y la digitalización.</t>
+  </si>
+  <si>
+    <t>Los estudiantes analizan casos reales de globalización y elaboran propuestas por escrito en grupos.</t>
+  </si>
+  <si>
+    <t>Las propuestas suelen ser genéricas y no vinculan el análisis del impacto con las iniciativas propuestas.</t>
+  </si>
+  <si>
+    <t>Avaluar diferents amenaces i oportunitats de l’economia actual i crear i editar continguts digitals com ara documents de text, presentacions multimèdia i produccions audiovisuals amb sentit estètic utilitzant diferents aplicacions</t>
+  </si>
+  <si>
+    <t>Analizar críticamente los retos económicos actuales y proponer iniciativas equitativas y sostenibles.</t>
+  </si>
+  <si>
+    <t>El alumnado elabora un informe o presentación donde identifica los retos económicos actuales, analiza sus causas y propone iniciativas para fomentar la equidad y sostenibilidad.</t>
+  </si>
+  <si>
+    <t>Trabajo en grupos sobre un caso real de globalización o digitalización, con exposición final.</t>
+  </si>
+  <si>
+    <t>Confundir retos económicos con problemas coyunturales sin proponer soluciones estructurales.</t>
+  </si>
+  <si>
+    <t>Reforçar l’autoestima, la creativitat i el sentit de pertinença i analitzar les oportunitats que la globalització ofereix per mitjà d’exemples concrets de l’àmbit personal i social</t>
+  </si>
+  <si>
+    <t>Investigar i interpretar l’actualitat econòmica per mitjà de l’estudi de casos, projectes en equip o simulacions, tenint en compte diversos factors i aplicant les eines pròpies de l’àmbit de l’economia</t>
+  </si>
+  <si>
+    <t>El alumnado diseña propuestas de solución a problemas económicos reales usando herramientas de análisis económico y considerando factores individuales y colectivos.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un informe escrito con una propuesta de solución socioeconómica argumentada, que incluye análisis de factores y uso de herramientas económicas.</t>
+  </si>
+  <si>
+    <t>Estudio de un caso real (ej. inflación, desempleo) en pequeño grupo para proponer soluciones.</t>
+  </si>
+  <si>
+    <t>Los estudiantes se limitan a describir el problema sin llegar a proponer una solución viable ni aplicar herramientas económicas.</t>
+  </si>
+  <si>
+    <t>Avaluar l’estructura del mercat de treball i la relació que té amb l’educació i la formació, i analitzar de manera especial la desocupació i la seua evolució, així com les diferents opcions de polítiques per a afrontar-la, a partir de l’estudi de casos i comentaris de text</t>
+  </si>
+  <si>
+    <t>Analitzar la importància dels indicadors macroeconòmics com a mesura de desenvolupament d’una economia i la cerca de nous indicadors alternatius més ajustats al manteniment de l’estat de benestar per mitjà de l’estudi de dades objectives</t>
+  </si>
+  <si>
+    <t>Comparar els nous models de comerç internacional generats a partir de la revolució tecnològica i digital, i avaluar l’impacte en els processos d’integració existents per mitjà de fonts d’informació en diferents idiomes</t>
+  </si>
+  <si>
+    <t>Distingir les diferents teories que expliquen la inflació i els efectes que té sobre els consumidors, les empreses i l’economia en general, i analitzar els diferents tipus de política monetària valorant-ne l’impacte econòmic i social, per mitjà de la interpretació de dades i gràfics</t>
+  </si>
+  <si>
+    <t>Interpretar l’actualitat econòmica a través de l’estudi de casos o de simulacions, tenint en compte diversos factors i aplicant les eines pròpies de l’àmbit de l’economia.</t>
+  </si>
+  <si>
+    <t>Explicar la relació que té la ciència econòmica amb altres disciplines, reflexionant des d’una perspectiva integral de la matèria.</t>
+  </si>
+  <si>
+    <t>Proposar algunes solucions davant fets i esdeveniments econòmics, des d’un punt de vista crític, reflexiu i compromés.</t>
+  </si>
+  <si>
+    <t>Analitzar la repercussió dels canvis econòmics i socials en el seu entorn, identificant els problemes actuals des d’un punt de vista local, regional i global.</t>
+  </si>
+  <si>
+    <t>Descriure i avaluar els efectes del comportament individual i col·lectiu en el procés de presa de decisions a partir de casos reals i identificant amb sentit crític fets i dades.</t>
+  </si>
+  <si>
+    <t>Explicar el problema de l’escassesa i les seues causes, utilitzant eines econòmiques bàsiques.</t>
+  </si>
+  <si>
+    <t>Identificar i relacionar les diferents disciplines que permeten explicar els efectes del comportament individual i col·lectiu en les decisions econòmiques.</t>
+  </si>
+  <si>
+    <t>Proposar iniciatives per a donar resposta a alguns dels principals problemes mundials relacionats amb els Objectius de Desenvolupament Sostenible a través d’eines econòmiques i empresarials, en l’àmbit local i global, des d’una perspectiva crítica, constructiva i compromesa.</t>
+  </si>
+  <si>
+    <t>Identificar, mitjançant l’anàlisi de casos, situacions que reflectisquen els principals reptes econòmics actuals.</t>
+  </si>
+  <si>
+    <t>Argumentar la importància que tenen per a la societat els Objectius de Desenvolupament Sostenible des d’una perspectiva multicultural, identificant les oportunitats de desenvolupament personal, social i econòmic en implementar-los.</t>
+  </si>
+  <si>
+    <t>Identificar destreses emprenedores rellevants, valorant prèviament les habilitats que posseeixen persones emprenedores pròximes i analitzant les seues competències a l’hora d’afrontar les oportunitats econòmiques que se’ls presenten.</t>
+  </si>
+  <si>
+    <t>Comparar les destreses de les persones emprenedores amb aspectes bàsics de la vida quotidiana de l’alumnat.</t>
+  </si>
+  <si>
+    <t>Posar exemples d’experiències emprenedores en les quals les situacions de fracàs han sigut reconvertides en èxit i debatre-les amb actitud crítica i respectuosa.</t>
+  </si>
+  <si>
+    <t>Distingir les tendències més importants i identificar els valors de les empreses a través de l’estudi de casos d’estratègies empresarials concretes, analitzant la seua evolució.</t>
+  </si>
+  <si>
+    <t>Identificar els punts forts i febles essencials d’empreses reals a través de casos concrets de diferents sectors i relacionar-los entre si.</t>
+  </si>
+  <si>
+    <t>Analitzar amb esperit crític l’activitat empresarial i la importància d’actuar de manera sostenible comparant aquesta actuació amb casos d’empreses que complisquen amb els Objectius de Desenvolupament Sostenible.</t>
+  </si>
+  <si>
+    <t>Descobrir nous models de negoci pertanyents a diversos sectors i àmbits, valorant les seues possibilitats, limitacions i comparar amb altres models.</t>
   </si>
   <si>
     <t>Argumentar les respostes que ofereixen les empreses als desafiaments actuals, analitzant la transformació econòmica i social que està experimentant la societat.</t>
   </si>
   <si>
-    <t>Identificar situacions que ilālustren la importància que té la innovació en l activitat empresarial, a partir de propostes alternatives i noves solucions als desafiaments actuals.</t>
-[...5 lines deleted...]
-    <t>Investigar i interpretar l actualitat econòmica a través de l estudi de casos, projectes en equip o simulacions, tenint en compte diversos factors i aplicant les eines pròpies de l àmbit de l economia.</t>
+    <t>Identificar situacions que il·lustren la importància que té la innovació en l’activitat empresarial, a partir de propostes alternatives i noves solucions als desafiaments actuals.</t>
+  </si>
+  <si>
+    <t>Comparar els beneficis més destacats que la revolució digital genera en la societat amb els aspectes negatius que això comporta per a la ciutadania.</t>
+  </si>
+  <si>
+    <t>Investigar i interpretar l’actualitat econòmica a través de l’estudi de casos, projectes en equip o simulacions, tenint en compte diversos factors i aplicant les eines pròpies de l’àmbit de l’economia.</t>
   </si>
   <si>
     <t>Utilitzar les tècniques estadístiques pròpies o més usuals en aquest àmbit, els procediments i estratègies de cerca de dades econòmiques a nivell global, nacional i local, les tècniques de presentació de dades econòmiques gràfics, etc. i la lectura i interpretació de dades econòmiques empresarials.</t>
   </si>
   <si>
-    <t>Avaluar les diferents amenaces i oportunitats de l economia actual, crear i editar continguts digitals com documents de text, presentacions multimèdia i produccions audiovisuals amb sentit estètic utilitzant diferents aplicacions.</t>
-[...2 lines deleted...]
-    <t>Utilitzar correctament la terminologia econòmica adaptada al nivell educatiu en activitats orals i escrites de l àmbit personal, acadèmic, social o professional, en les diferents llengües del currículum, utilitzant un llenguatge no discriminatori.</t>
+    <t>Avaluar les diferents amenaces i oportunitats de l’economia actual, crear i editar continguts digitals com documents de text, presentacions multimèdia i produccions audiovisuals amb sentit estètic utilitzant diferents aplicacions.</t>
+  </si>
+  <si>
+    <t>Utilitzar correctament la terminologia econòmica adaptada al nivell educatiu en activitats orals i escrites de l’àmbit personal, acadèmic, social o professional, en les diferents llengües del currículum, utilitzant un llenguatge no discriminatori.</t>
   </si>
   <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
+    <t>Subbloc 1.1. Economia i escasesa</t>
+  </si>
+  <si>
     <t>L'economia, les necessitats, els béns i l'escassesa el cost d'oportunitat i la frontera de possibilitats de producció</t>
   </si>
   <si>
     <t>Les activitats econòmiques. Els agents econòmics. Flux circular de la renda</t>
   </si>
   <si>
+    <t>Subbloc 1.2. Sistemes econòmics</t>
+  </si>
+  <si>
     <t>L'organització econòmica i els sistemes econòmics. Valoració i comparació</t>
   </si>
   <si>
+    <t>Subbloc 1.3. Activitat productiva</t>
+  </si>
+  <si>
     <t>La funció de producció costos, ingressos i beneficis</t>
   </si>
   <si>
     <t>Horitzó temporal i anàlisi marginal</t>
   </si>
   <si>
     <t>Eficiència i productivitat</t>
   </si>
   <si>
+    <t>Subbloc 1.4. Les decisions en economia i models econòmics</t>
+  </si>
+  <si>
     <t>Economia del comportament. Desviacions de la racionalitat econòmica</t>
   </si>
   <si>
     <t>Economia positiva i economia normativa. Decisions econòmiques i ètiques. Mètodes per a l'anàlisi de la realitat econòmica el mètode científic, la modelització i el mètode experimental en economia</t>
   </si>
   <si>
     <t>Perseverança, iniciativa i flexibilitat en l'anàlisi de presa de decisions econòmiques. microeconòmica</t>
   </si>
   <si>
     <t>En el món real hi ha una varietat de mercats heterogenis. S'observen conductes molt variades entre productors de diferents mercats en alguns són extremadament competitius; en altres sembla que, d'alguna manera, coordinen les seues accions per a evitar competir entre si. Per a desenvolupar principis i fer prediccions sobre els mercats i com es comportaran els oferents entre si, s'han desenvolupat models bàsics d'estructura de mercat. En aquest bloc l'alumnat descobrirà els diferents models de mercat que hi ha en la societat i elaborarà llistes amb les característiques bàsiques de cadascun. De la mateixa manera, l'alumnat estudiarà les fallades que es generen en el mercat i apreciaran la necessitat de la intervenció del sector públic per a minimitzar-los</t>
   </si>
   <si>
+    <t>Subbloc 2.1. El mercat</t>
+  </si>
+  <si>
     <t>Intercanvi i mercat</t>
   </si>
   <si>
     <t>Funcionament del mercat</t>
   </si>
   <si>
+    <t>Subbloc 2.2. Estructures de mercat</t>
+  </si>
+  <si>
     <t>La competència perfecta. La competència imperfecta</t>
   </si>
   <si>
     <t>Teoria de jocs. El dilema del presoner</t>
   </si>
   <si>
     <t>Fallades de mercat i intervenció del sector públic</t>
   </si>
   <si>
     <t>Sensibilitat davant de les externalitats que generen desigualtats. macroeconòmica. Per a estudiar i entendre la política econòmica cal tindre en compte tots els indicadors o variables que expliquen l'agregat econòmic. En aquest bloc l'alumnat s'endinsarà en l'estudi de l'economia des d'una perspectiva macroeconòmica analitzant el comportament agregat dels agents econòmics per mitjà de l'estudi de la demanda i l'oferta agregada. A més, es valoraran diferents indicadors de creixement econòmic que reflectisquen el progrés, les desigualtats, la creació de llocs de treball, i la millora dels estàndards de vida, des d'un punt de vista inclusiu i sostenible. Finalment, s'explicarà i es demostrarà el funcionament del comerç internacional, se'n representaran els efectes en cadascun dels països i s'interioritzaran les diferents perspectives sobre les relacions entre ells</t>
   </si>
   <si>
+    <t>Subbloc 3.1. Macroeconomia</t>
+  </si>
+  <si>
     <t>La demanda agregada, l'oferta agregada i el seu funcionament</t>
   </si>
   <si>
+    <t>Subbloc 3.2. Economia laboral</t>
+  </si>
+  <si>
     <t>Economia laboral. El funcionament dels mercats de treball</t>
   </si>
   <si>
     <t>Tipus d'accidents i conseqüències. Polítiques d'ocupació</t>
   </si>
   <si>
     <t>La segmentació i tendències del mercat de treball. La bretxa salarial una perspectiva de gènere</t>
   </si>
   <si>
+    <t>Subbloc 3.3. Desenvolupament econòmic i indicadors</t>
+  </si>
+  <si>
     <t>Creixement econòmic i desenvolupament els factors del creixement</t>
   </si>
   <si>
-    <t>La distribució de la renda. Indicadors del desenvolupament social. Benestar i qualitat de YLGD</t>
+    <t>La distribució de la renda. Indicadors del desenvolupament social. Benestar i qualitat de vida</t>
   </si>
   <si>
     <t>Contribució de la societat al desenvolupament econòmic sostenible i ètic</t>
   </si>
   <si>
+    <t>Subbloc 3.4. El comerç internacional i els efectes que té</t>
+  </si>
+  <si>
     <t>El comerç internacional i els processos d'integració econòmica. La Unió Europea</t>
   </si>
   <si>
     <t>Funcionament del comerç internacional i els efectes economicosocials que té</t>
   </si>
   <si>
     <t>Proteccionisme versus lliure comerç. Les polítiques econòmiques pretenen atendre i resoldre els problemes econòmics que sorgeixen en la societat, aixcom analitzar els efectes que generen les mateixes polítiques buscant la millor alternativa per al benestar social sota els principis de justícia, solidaritat i equitat. L'alumnat en aquest bloc estudiarà les diferents polítiques econòmiques, principalment la fiscal, la distributiva i la monetària, demostrarà la relació que tenen amb els objectius de la macroeconomia, com són el creixement, l'ocupació i el control de la inflació, i n'apreciarà la repercussió en l'estat del benestar. També ha de comprendre la importància de contribuir al sistema i entendre els problemes relacionats amb l'economia submergida, que desvirtua l'economia real del país i minva la qualitat dels béns i serveis proveïts per l'Estat. Finalment, descobrirà el paper que tenen els diners en les transaccions, el funcionament del sistema financer i la varietat d'alternatives financeres en l'actualitat i els seus riscos. De la mateixa manera, coneixerà i serà sensible a la rellevància de l'euro com a moneda única i el paper del Banc Central Europeu com a autoritat de la Unió Monetària</t>
   </si>
   <si>
+    <t>Subbloc 4.1. L'estat i la política econòmica</t>
+  </si>
+  <si>
     <t>La política econòmica i els efectes que té</t>
   </si>
   <si>
     <t>La intervenció de l'Estat i la justificació d'aquesta</t>
   </si>
   <si>
+    <t>Subbloc 4.2. Política fiscal</t>
+  </si>
+  <si>
     <t>Política fiscal. El principi de solidaritat i els impostos</t>
   </si>
   <si>
     <t>El dèficit públic, el deute públic i els efectes que tenen</t>
   </si>
   <si>
     <t>L'estat de benestar i el finançament d'aquest</t>
   </si>
   <si>
     <t>L'economia submergida i la pèrdua d'ingressos de l'Estat</t>
   </si>
   <si>
     <t>Contribució de la ciutadania al sosteniment de l'estat del benestar</t>
   </si>
   <si>
+    <t>Subbloc 4.3. Sistema financer</t>
+  </si>
+  <si>
     <t>Els diners funcionament, tipologia i procés de creació. El sistema financer funcionament i efectes. Planificació i gestió de les decisions financeres la inversió, el consum i l'estalvi. Funcionament dels productes financers com ara préstecs, hipoteques i els substituts d'aquests. Les assegurances. Evolució del panorama financer la cadena de blocs o blockchain, les criptomonedes i la ciberseguretat</t>
   </si>
   <si>
+    <t>Subbloc 4.4. Política monetària</t>
+  </si>
+  <si>
     <t>La política monetària i l'estabilitat de preus</t>
   </si>
   <si>
     <t>Funcionament del mercat monetari. La inflació teories explicatives</t>
   </si>
   <si>
     <t>Efecte de les polítiques monetàries sobre la inflació, el creixement i el benestar</t>
   </si>
   <si>
     <t>L'euro i la unió monetària. espanyola. El model econòmic actual està provocant canvis considerables a escala mediambiental, social, laboral i empresarial. El món està en canvi permanent i cada dia percebem en major mesura la sensibilitat de l'entorn als canvis econòmics que es produeixen. En aquest bloc, l'alumnat s'interessarà per qüestions rellevants relacionades amb la globalització observant la convergència econòmica real entre països i valorant la necessitat de reduir les desigualtats. Per a fer-ho, caldrà estudiar la nova economia i l'impacte que genera la revolució digital en l'empresa, l'ocupació, la distribució de la renda, els fluxos migratoris, les pensions, la sostenibilitat ambiental i, en definitiva, en l'estat del benestar. Tot això, tenint presents els reptes econòmics que l'economia espanyola i la Comunitat Valenciana han d'afrontar i els</t>
   </si>
   <si>
     <t>Objectius de Desenvolupament Sostenible acordats per les Nacions Unides</t>
   </si>
   <si>
+    <t>Subbloc 5.1. Integació econòmica</t>
+  </si>
+  <si>
     <t>La globalització factors explicatius, oportunitats i riscos</t>
   </si>
   <si>
     <t>La convergència econòmica entre països i la reducció de les desigualtats</t>
   </si>
   <si>
-    <t>La revolució digital i la intelāligència artificial la Internet de les coses. La indústria 4.0</t>
+    <t>Subbloc 5.2. Revolució digital i economia</t>
+  </si>
+  <si>
+    <t>La revolució digital i la intel·ligència artificial la Internet de les coses. La indústria 4.0</t>
   </si>
   <si>
     <t>L'impacte de la revolució digital sobre l'ocupació i la distribució de la renda. Visions alternatives a l'economia tradicional</t>
   </si>
   <si>
-    <t>L'economia colālaborativa</t>
+    <t>L'economia col·laborativa</t>
+  </si>
+  <si>
+    <t>Subbloc 5.3. Reptes de l'estat del benestar</t>
   </si>
   <si>
     <t>El futur de l'estat de benestar i la relació que té amb la democràcia</t>
   </si>
   <si>
     <t>Els fluxos migratoris i les implicacions socioeconòmiques que presenten</t>
   </si>
   <si>
+    <t>Subbloc 5.4. Desenvolupament sostenible i ODS</t>
+  </si>
+  <si>
     <t>La sostenibilitat ambiental, l'economia ecològica i l'economia circular</t>
   </si>
   <si>
     <t>Teories sobre el decreixement econòmic</t>
   </si>
   <si>
     <t>Els Objectius de Desenvolupament Sostenible ODS i els reptes econòmics actuals. Tolerància davant de diferents opinions i perspectives relacionades amb les solucions als problemes econòmics</t>
   </si>
   <si>
     <t>La escasez y sus implicaciones</t>
   </si>
   <si>
     <t>Tipos de necesidades. Bienes y servicios que satisfacen las necesidades</t>
   </si>
   <si>
     <t>Criterios de elección: el coste de oportunidad, los incentivos, el análisis marginal y los costes irrecuperables</t>
   </si>
   <si>
     <t>La escasez y la eficiencia</t>
   </si>
   <si>
     <t>La paradoja del valor, el valor de uso y el valor de cambio de los bienes</t>
   </si>
   <si>
     <t>La escasez y los sistemas de asignación de recursos</t>
@@ -607,51 +925,51 @@
   <si>
     <t>La inflación</t>
   </si>
   <si>
     <t>Productos financieros y de inversión</t>
   </si>
   <si>
     <t>Planificación y gestión de las finanzas personales: riesgo y beneficio. El presupuesto familiar. 2. Economía y otras disciplinas</t>
   </si>
   <si>
     <t>La economía como ciencia social. El método en economía</t>
   </si>
   <si>
     <t>Principales problemas para el análisis económico: la complejidad de la realidad y la incorporación de supuestos simplificadores. Dificultades para el establecimiento de leyes generales</t>
   </si>
   <si>
     <t>La diversidad del pensamiento económico</t>
   </si>
   <si>
     <t>La modelización matemática como herramienta para el análisis económico: la Frontera de Posibilidades de Producción</t>
   </si>
   <si>
     <t>El análisis económico y el individualismo metodológico</t>
   </si>
   <si>
-    <t>Otras alternativas de análisis de la realidad social. BO CM</t>
+    <t>Otras alternativas de análisis de la realidad social.</t>
   </si>
   <si>
     <t>Perspectiva sociológica: el grupo social como unidad de análisis económico</t>
   </si>
   <si>
     <t>Los individuos y el comportamiento racional</t>
   </si>
   <si>
     <t>Fallos de la racionalidad. La economía del comportamiento, la psicología económica y la teoría de la decisión</t>
   </si>
   <si>
     <t>Los agentes económicos y la maximización de su utilidad</t>
   </si>
   <si>
     <t>Filosofía y economía: el utilitarismo y la felicidad</t>
   </si>
   <si>
     <t>La maximización del bienestar social y el debate eficiencia versus equidad desde un punto de vista ético</t>
   </si>
   <si>
     <t>El bienestar social y la calidad de vida desde una perspectiva sociológica. El bienestar en la psicología positiva</t>
   </si>
   <si>
     <t>Ciencia económica y ecología: el cambio climático, el desarrollo sostenible y la economía circular</t>
   </si>
@@ -670,249 +988,645 @@
   <si>
     <t>Entrenamiento de la creatividad y proactividad</t>
   </si>
   <si>
     <t>Creencias sobre emprendimiento. El miedo a emprender: la gestión del error como una oportunidad para aprender</t>
   </si>
   <si>
     <t>Competencias sociales. Tipos y aplicación. La gestión de grupos y la teoría de las relaciones humanas. Teorías y factores de la motivación</t>
   </si>
   <si>
     <t>Misión y visión de la persona emprendedora</t>
   </si>
   <si>
     <t>Creación y puesta en marcha de su proyecto emprendedor</t>
   </si>
   <si>
     <t>Protección de la idea, el producto y la marca. Ventajas e inconvenientes de las patentes</t>
   </si>
   <si>
     <t>El entorno empresarial. Tipos de entorno</t>
   </si>
   <si>
     <t>La revolución tecnológica. El poder de la tecnología. Los modelos de negocio. Importancia de las startup</t>
   </si>
   <si>
-    <t>Mercado y clientes. Neuromarketing . Marketing digital. El marketing mix . La importancia del Big Data . Nuevos modelos de negocio</t>
+    <t>Mercado y clientes. Neuromarketing. Marketing digital. El marketing mix. La importancia del Big Data. Nuevos modelos de negocio</t>
   </si>
   <si>
     <t>Cultura empresarial y recursos humanos. El liderazgo. Diseño del perfil profesional</t>
   </si>
   <si>
     <t>El lugar de trabajo. La empresa del futuro. Tendencias</t>
   </si>
   <si>
     <t>Estrategia y gestión de la empresa. Funciones de la dirección de una empresa. Transformación digital. Innovación. Sostenibilidad</t>
   </si>
   <si>
     <t>Criterios de clasificación de empresas. Tipos de empresas según su forma jurídica</t>
   </si>
   <si>
     <t>Investigación, Desarrollo e Innovación (I+D+I)</t>
   </si>
   <si>
     <t>Crecimiento económico de una empresa y productividad</t>
   </si>
   <si>
     <t>Obligaciones fiscales de las empresas</t>
   </si>
   <si>
     <t>Análisis de casos: análisis interno y externo. DAFO</t>
   </si>
   <si>
-    <t>Rúbrica orientativa 1-4</t>
+    <t>Rúbricas IA por competencia específica</t>
+  </si>
+  <si>
+    <t>CE</t>
+  </si>
+  <si>
+    <t>Peso recom. %</t>
+  </si>
+  <si>
+    <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
-    <t>Descriptor</t>
-[...14 lines deleted...]
-    <t>Refuerzo guiado y nueva evidencia corta.</t>
+    <t>Etiqueta</t>
+  </si>
+  <si>
+    <t>Rango</t>
+  </si>
+  <si>
+    <t>Descriptor / Ejemplo evidencia</t>
+  </si>
+  <si>
+    <t>Rúbrica genérica</t>
+  </si>
+  <si>
+    <t>No conseguido</t>
+  </si>
+  <si>
+    <t>0-49%</t>
+  </si>
+  <si>
+    <t>Identifica parcialmente el problema de la escasez, pero no logra relacionarlo con la toma de decisiones ni diferenciar sistemas económicos. Reconoce algunos recursos limitados sin vincularlos a la necesidad de elegir.
+→ En una tarea de análisis, enumera recursos escasos como el petróleo o el agua, pero no explica cómo afecta la escasez a las decisiones de producción en un sector concreto.</t>
   </si>
   <si>
     <t>En proceso</t>
   </si>
   <si>
-    <t>Comprende parte del criterio con ayuda.</t>
-[...20 lines deleted...]
-    <t>Ampliación o mentoría entre iguales.</t>
+    <t>50-69%</t>
+  </si>
+  <si>
+    <t>Explica la escasez y reconoce la necesidad de tomar decisiones, pero al comparar sistemas económicos comete errores relevantes o su justificación es incompleta. Menciona las repercusiones en sectores sin profundidad.
+→ Compara dos sistemas económicos señalando algunas características (p. ej., propiedad privada vs. colectiva), pero no analiza cómo afectan a sectores como el agrícola o el tecnológico.</t>
+  </si>
+  <si>
+    <t>Adquirido</t>
+  </si>
+  <si>
+    <t>70-89%</t>
+  </si>
+  <si>
+    <t>Valora el problema de la escasez, analiza la repercusión de decisiones en distintos sectores y compara sistemas económicos justificando sus ventajas e inconvenientes. Comprende el funcionamiento básico de la realidad económica.
+→ Realiza un informe que contrasta cómo resuelven la escasez dos sistemas (capitalismo y socialismo), señalando efectos en sectores primario, secundario y terciario, y argumenta cuál es más eficiente en un contexto dado.</t>
+  </si>
+  <si>
+    <t>Avanzado</t>
+  </si>
+  <si>
+    <t>90-100%</t>
+  </si>
+  <si>
+    <t>Transfiere el análisis de la escasez y la toma de decisiones a contextos novedosos o interdisciplinares (sostenibilidad, globalización) y evalúa críticamente las soluciones de diferentes sistemas económicos, integrando criterios éticos y de eficiencia.
+→ Elabora un estudio de caso sobre un país real (p. ej., Venezuela o Noruega) aplicando modelos teóricos para proponer mejoras en la gestión de la escasez de un recurso, valorando impactos sociales y medioambientales.</t>
+  </si>
+  <si>
+    <t>Exposición / interacción oral</t>
+  </si>
+  <si>
+    <t>Identifica con ayuda elementos aislados del mercado (oferta, demanda, precio) pero no reconoce fallos de mercado ni su repercusión. Sus respuestas son muy imprecisas o incompletas.
+→ Al preguntarle por los fallos del mercado, responde únicamente 'el monopolio' sin explicar su efecto ni relación con la toma de decisiones.</t>
+  </si>
+  <si>
+    <t>Distingue los principales fallos de mercado (externalidades, bienes públicos, poder de mercado) en ejemplos sencillos y los relaciona de manera básica con el bienestar social, pero con limitaciones en el análisis de consecuencias y en la formulación de soluciones.
+→ Enumera fallos como 'contaminación' o 'monopolio' y explica que perjudican a los consumidores, pero no logra proponer medidas correctoras concretas.</t>
+  </si>
+  <si>
+    <t>Analiza los fallos del mercado identificando sus causas y consecuencias microeconómicas, evalúa su impacto en el entorno y propone soluciones razonadas (regulación, impuestos, subvenciones) en contextos conocidos. Relaciona el análisis con la toma de decisiones económicas de agentes.
+→ Redacta un informe de una página sobre el fallo de mercado de una externalidad negativa (p.ej., contaminación de una fábrica), explicando sus efectos sobre el excedente del consumidor y del productor y sugiriendo un impuesto pigouviano.</t>
+  </si>
+  <si>
+    <t>Evalúa críticamente los fallos del mercado en contextos diversos y novedosos, integrando conceptos de otras áreas (sostenibilidad, bienestar social, eficiencia), y formula decisiones económicas fundamentadas considerando ventajas y desventajas de distintas soluciones. Transfiere el análisis a la resolución de problemas complejos.
+→ Elabora un análisis comparativo de dos políticas alternativas para abordar el problema de los bienes comunes (p.ej., cuotas de pesca vs. licencias de mercado), evaluando su eficiencia, equidad y viabilidad, y defiende una decisión con argumentos económicos.</t>
+  </si>
+  <si>
+    <t>Identifica de forma aislada algún agente económico (familias, empresas, sector público) pero no establece relaciones entre ellos ni describe el flujo circular de la renta. No reconoce beneficios ni costes generados.
+→ En un ejercicio de completar un esquema del flujo circular, solo nombra un agente sin asignar flujos correctamente.</t>
+  </si>
+  <si>
+    <t>Describe el flujo circular de la renta mencionando los principales agentes y las transacciones básicas (bienes, factores, rentas), pero de forma incompleta o con errores. Reconoce algún beneficio o coste, sin profundizar en su valoración crítica.
+→ En un mapa conceptual, representa correctamente el flujo entre familias y empresas, pero omite al sector público o el mercado financiero.</t>
+  </si>
+  <si>
+    <t>Distingue con claridad todos los agentes económicos y explica sus interacciones en el flujo circular de la renta, valorando críticamente los beneficios (ingresos, bienes, servicios) y costes (externalidades, desigualdad) que genera. Relaciona este proceso con el desarrollo económico y el bienestar social.
+→ Analiza un texto sobre el PIB y el Índice de Desarrollo Humano, identificando cómo las decisiones de cada agente afectan al bienestar.</t>
+  </si>
+  <si>
+    <t>Transfiere el modelo del flujo circular a contextos reales (economía digital, globalización, crisis) y argumenta, con sentido crítico, las consecuencias de cambios en las decisiones de los agentes sobre el desarrollo y el bienestar. Propone alternativas para mejorar la equidad o sostenibilidad del sistema.
+→ Redacta un ensayo sobre el impacto de la automatización en el flujo circular, señalando costes sociales y proponiendo políticas redistributivas.</t>
+  </si>
+  <si>
+    <t>Identifica los elementos básicos del sistema financiero (bancos, tipos de interés, préstamos) pero no logra explicar su funcionamiento ni relacionarlos con la economía real. Muestra dificultades para reconocer productos financieros o para planificar un presupuesto personal sencillo.
+→ En una prueba tipo test, acierta menos del 50% de preguntas sobre funciones del Banco Central Europeo o diferencia entre ahorro e inversión.</t>
+  </si>
+  <si>
+    <t>Describe el funcionamiento básico del sistema financiero y de la política monetaria, y reconoce su influencia en la economía real. Elabora un presupuesto personal con ayuda, pero no analiza críticamente productos financieros ni justifica sus decisiones financieras.
+→ En una actividad guiada, completa un cuadro con los principales instrumentos de política monetaria (tipos de interés, reservas) y explica oralmente cómo afectan a la inflación, aunque con imprecisiones.</t>
+  </si>
+  <si>
+    <t>Explica con claridad el funcionamiento del sistema financiero y la política monetaria, y analiza sus efectos sobre variables como inflación, crecimiento y empleo. Planifica un presupuesto personal justificando decisiones de ahorro, inversión y endeudamiento, y selecciona productos financieros adecuados a distintas etapas vitales.
+→ En una prueba escrita, desarrolla un caso práctico: una persona joven que quiere ahorrar para la jubilación; el alumno recomienda un plan de pensiones y un fondo de inversión, argumentando riesgos y rentabilidades.</t>
+  </si>
+  <si>
+    <t>Evalúa críticamente el impacto de la política monetaria y los cambios tecnológicos y sociales en el sistema financiero, y propone estrategias financieras personales adaptadas a contextos cambiantes. Integra conocimientos de otras áreas (economía, sociología, tecnología) para valorar dilemas éticos y sostenibles en las finanzas.
+→ Elabora un informe analizando las diferencias entre una política monetaria expansiva y contractiva en la eurozona, y propone un plan financiero personal que incluya criptomonedas y banca ética, justificando riesgos y beneficios con datos reales.</t>
+  </si>
+  <si>
+    <t>Identifica de forma aislada y con ayuda algunos conceptos básicos sobre los retos económicos actuales, sin llegar a analizar su impacto ni proponer medidas concretas para la equidad o la sostenibilidad.
+→ El alumno nombra términos como 'globalización' o 'digitalización' pero no es capaz de explicar cómo afectan a la economía de su entorno.</t>
+  </si>
+  <si>
+    <t>Describe los retos de la globalización y la revolución digital de manera descriptiva, identificando impactos básicos en la sociedad y planteando iniciativas genéricas o poco fundamentadas para mejorar la justicia social.
+→ Presentación que enumera ventajas y desventajas de la deslocalización industrial, sugiriendo soluciones genéricas como 'crear más empleo' sin especificar el cómo.</t>
+  </si>
+  <si>
+    <t>Analiza críticamente el impacto de la globalización y la nueva economía, valorando sus retos y proponiendo iniciativas coherentes y fundamentadas que fomenten activamente la equidad, la justicia y la sostenibilidad.
+→ Informe analítico sobre la brecha digital en el que se proponen medidas concretas de fiscalidad redistributiva o programas de formación para colectivos vulnerables.</t>
+  </si>
+  <si>
+    <t>Evalúa de forma exhaustiva e integrada la interdependencia de los retos económicos actuales, diseñando propuestas originales, sistémicas y transformadoras que demuestran un compromiso profundo con la justicia global y la sostenibilidad a largo plazo.
+→ Diseño de un modelo de economía circular para una empresa local que integra la digitalización para reducir la huella de carbono y mejorar la transparencia salarial.</t>
+  </si>
+  <si>
+    <t>Identifica el problema económico superficialmente, pero no utiliza herramientas de análisis ni considera factores condicionantes. Las soluciones propuestas son genéricas o no responden a las necesidades planteadas.
+→ En un estudio de caso sobre el desempleo juvenil, enumera causas como 'falta de estudios' sin aplicar conceptos económicos ni plantear soluciones concretas.</t>
+  </si>
+  <si>
+    <t>Analiza el problema con ayuda de guías o plantillas, emplea al menos una herramienta económica básica (como oferta y demanda) y menciona algún factor condicionante. Propone soluciones simples pero coherentes con el análisis.
+→ En un caso sobre inflación, utiliza el índice de precios y señala el aumento de costes como factor. Propone controlar precios sin evaluar sostenibilidad.</t>
+  </si>
+  <si>
+    <t>Analiza autónomamente el problema económico, selecciona y aplica herramientas de análisis adecuadas (elasticidad, costes, etc.) y considera múltiples factores que afectan a los agentes. Propone soluciones innovadoras y sostenibles que integran necesidades individuales y colectivas.
+→ En un caso sobre pobreza energética, calcula la elasticidad-precio de la demanda, analiza el impacto de subvenciones y propone un sistema de tarifas progresivas con energías renovables, justificando su viabilidad.</t>
+  </si>
+  <si>
+    <t>Integra perspectivas interdisciplinares (sociales, ambientales) y evalúa críticamente las soluciones existentes. Transfiere el análisis a contextos no trabajados en clase, propone soluciones originales con alto nivel de detalle y anticipa consecuencias a largo plazo.
+→ Compara modelos de renta básica universal en varios países, utiliza simulaciones económicas, identifica trade-offs y propone un diseño adaptado a la economía local, incluyendo indicadores de seguimiento.</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas</t>
   </si>
   <si>
     <t>Las SDAs sugeridas aún no están disponibles para esta materia.</t>
   </si>
   <si>
-    <t>Sugerencias DUA por CE</t>
-[...8 lines deleted...]
-    <t>El mapeo aún no está disponible para esta materia.</t>
+    <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
+  </si>
+  <si>
+    <t>Eje DUA</t>
+  </si>
+  <si>
+    <t>Principio</t>
+  </si>
+  <si>
+    <t>Sugerencias prácticas</t>
+  </si>
+  <si>
+    <t>Representación</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer un organizador gráfico interactivo que relacione el problema de la escasez con los sectores económicos y los sistemas.
+• Proporcionar un podcast breve de un economista real explicando cómo la escasez afecta a la toma de decisiones en una empresa.
+• Incluir un texto con apoyos visuales (diagramas de flujo) que muestre el proceso de decisión en diferentes sistemas económicos.</t>
+  </si>
+  <si>
+    <t>Acción y expresión</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• El alumnado puede elaborar un vídeo corto (3 minutos) explicando cómo la escasez afecta a un sector elegido libremente.
+• Permitir la creación de un mapa conceptual digital que compare las soluciones de al menos dos sistemas económicos frente a un mismo problema de escasez.
+• Facultar la realización de un debate grabado en grupo sobre las ventajas e inconvenientes de los sistemas económicos para resolver la escasez.</t>
+  </si>
+  <si>
+    <t>Implicación / motivación</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de motivación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Comenzar con un problema de escasez cotidiano (ej. tiempo vs. tareas) y pedir que propongan soluciones, conectando con su realidad.
+• Ofrecer opciones sobre qué sector analizar (primario, secundario, terciario) para la valoración de la repercusión de decisiones económicas.
+• Utilizar un juego de simulación corto en el que gestionen recursos escasos en distintos sistemas económicos y observen resultados.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer un mapa conceptual interactivo donde se relacionen oferta, demanda, equilibrio y fallos de mercado (externalidades, bienes públicos, etc.) con enlaces a ejemplos reales.
+• Facilitar vídeos breves (3-5 min) explicando cada fallo de mercado con casos actuales (contaminación, monopolios), acompañados de transcripción y subtítulos.
+• Incluir una simulación en línea (por ejemplo, de un mercado de subastas) donde se pueda modificar variables y observar efectos en tiempo real en el precio y cantidad.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado elabore un informe escrito, una infografía o un vídeo corto explicando un fallo de mercado concreto y sus consecuencias en la toma de decisiones económicas.
+• Proponer la creación de un debate estructurado (oral o mediante foro) donde cada estudiante defienda una postura sobre cómo corregir un fallo de mercado (por ejemplo, impuesto pigouviano vs. regulación).
+• Ofrecer la opción de modelizar gráficamente (con papel milimetrado o software) el efecto de un impuesto sobre el equilibrio de mercado, explicando el resultado en un audio de 2 minutos.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantear un reto semanal: cada estudiante trae una noticia de actualidad sobre un fallo de mercado y explica cómo afecta a su entorno cercano (precios, empleo, impuestos).
+• Ofrecer opciones de profundización: elegir entre analizar externalidades negativas (contaminación), bienes públicos (sanidad) o información asimétrica (seguros), según su interés personal.
+• Diseñar un juego de rol económico donde cada alumno asuma un agente (consumidor, empresa, regulador) y deba tomar decisiones ante un fallo de mercado simulado, compitiendo por el mejor resultado social.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación: ofrecer el contenido sobre el flujo circular de la renta en formatos diversos (visual, auditivo, textual) para facilitar la comprensión de las interacciones entre agentes.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Simulación interactiva del flujo circular (ej. software Econland) que permita modificar variables (inversión, impuestos) y observe cambios en tiempo real en el bienestar.
+• Galería de infografías animadas que representen el flujo en diferentes contextos históricos (crisis 2008, posguerra) con énfasis en costes y beneficios sociales.
+• Mapa conceptual jerárquico con nodos expandibles para cada agente (hogares, empresas, estado, sector exterior) que incluya ejemplos concretos de sus decisiones y efectos sobre el desarrollo.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de expresión: ofrecer opciones para que el alumnado demuestre su comprensión del papel de los agentes y su valoración crítica del desarrollo económico.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Elaborar un vídeo breve (3 min) explicando cómo un cambio en el consumo de las familias afecta al flujo y al bienestar, usando datos reales de la economía española.
+• Redactar un informe de asesoría para un ayuntamiento: proponer medidas para redistribuir la renta y mejorar el bienestar, justificando los efectos sobre cada agente.
+• Diseñar un juego de rol donde cada estudiante represente un agente (banco central, sindicato, multinacional) y deba negociar decisiones que impacten el flujo, justificando sus acciones.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de motivación: fomentar el interés y la persistencia mediante opciones significativas, conexión con la realidad y desafío ajustable.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer a elegir entre analizar el flujo desde la perspectiva de un agente concreto: hogar, empresa o gobierno, investigando su papel real en la economía local.
+• Debatir la pregunta: '¿El modelo de flujo circular explica adecuadamente la desigualdad en España?', usando noticias de actualidad sobre brecha salarial o pobreza.
+• Plantear un reto por equipos: diseñar una política económica (inversión en educación, subida del SMI) y predecir su impacto en el flujo y el bienestar, compitiendo por la propuesta más sólida.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación de la información y los contenidos.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer un simulador interactivo de política monetaria (ej. simulador del BCE) donde los estudiantes modifiquen tipos de interés y observen efectos en inflación y empleo.
+• Presentar la evolución del sistema financiero mediante una línea del tiempo interactiva con imágenes de medios de pago históricos y actuales (trueque, monedas, tarjetas, criptomonedas).
+• Proporcionar fichas descriptivas de productos financieros (cuentas, préstamos, fondos) en distintos formatos: texto, audio con resumen y tabla comparativa.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de expresión y representación de lo aprendido.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Crear un 'plan financiero personal' para un supuesto de vida (alumno/a de 16 años, trabajador/a de 30, jubilado/a de 65) eligiendo entre ahorro, inversión y seguros, y presentarlo en formato póster o presentación oral.
+• Realizar un debate grabado sobre los pros y contras de una subida de tipos de interés por el BCE, argumentando con datos reales y consecuencias para familias y empresas.
+• Elaborar un informe escrito o infografía que compare dos pólizas de seguro (hogar, coche, salud) analizando coberturas, exclusiones y coste-beneficio.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de implicación y motivación.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer la opción de analizar un extracto bancario real (anonimizado) de un mes de la familia del alumno/a para decidir dónde recortar gastos y aumentar ahorro, conectando con su vida cotidiana.
+• Plantear un juego de rol en el que cada estudiante adopte un perfil financiero (inversor conservador, arriesgado, etc.) y deba tomar decisiones de inversión en un mercado simulado con noticias reales de economía.
+• Permitir la elección del producto financiero a investigar (cuenta nómina, tarjeta, hipoteca, etc.) y presentar sus conclusiones al grupo como 'asesor financiero' para un caso concreto.</t>
+  </si>
+  <si>
+    <t>Ofrecer múltiples medios de representación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Proporcionar infografías interactivas y gráficos dinámicos que muestren flujos comerciales globales y la evolución del PIB digital.
+• Incluir entrevistas grabadas a economistas y responsables de políticas que expliquen los retos de la globalización y la sostenibilidad.
+• Presentar casos de estudio en formato texto y video resumen sobre iniciativas de economía circular y comercio justo.</t>
+  </si>
+  <si>
+    <t>Ofrecer múltiples medios de expresión y acción</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Elaborar un póster digital con propuestas concretas de iniciativas económicas sostenibles para el entorno local.
+• Crear un vídeo-cápsula de 3-5 minutos analizando el impacto de la revolución digital en un sector específico y proponiendo medidas de equidad.
+• Redactar un informe de política económica dirigido a un ayuntamiento ficticio, detallando acciones para fomentar la justicia frente a la globalización.</t>
+  </si>
+  <si>
+    <t>Ofrecer múltiples medios de motivación e implicación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir elegir entre analizar el impacto de la globalización en un país desarrollado o en vías de desarrollo, vinculándolo a sus conocimientos previos.
+• Diseñar una simulación donde el alumnado asuma el rol de asesores económicos y deba proponer un plan para alcanzar el ODS 8 en una economía digital, con niveles de complejidad ajustables.
+• Organizar un debate gamificado en el que los equipos defiendan o critiquen el papel de las grandes tecnológicas en la justicia global, con la opción de cambiar de postura.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer los casos de estudio actuales (inflación, desempleo, desigualdad) en formato textual, videográfico e infográfico, con glosario de términos clave.
+• Utilizar simulaciones interactivas de oferta y demanda con parámetros ajustables para visualizar efectos de cambios en el mercado.
+• Presentar datos económicos reales (EPA, IPC) con gráficos dinámicos y versiones simplificadas para facilitar la interpretación.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado elija entre elaborar un informe escrito, un pódcast o un vídeo análisis sobre un problema económico actual.
+• Proporcionar plantillas estructuradas de análisis económico (causas, consecuencias, soluciones) que puedan completar de forma individual o colaborativa.
+• Facilitar la creación de un modelo simplificado de mercado (por ejemplo, con fichas o en plataforma digital) para simular decisiones y exponer resultados.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Vincular los casos de estudio con situaciones financieras cotidianas del alumnado (presupuesto personal, ahorro, consumo) para aumentar la relevancia.
+• Ofrecer opción de investigar sobre problemas económicos locales o globales (p. ej., precio de la vivienda, crisis climática) que les afecten directamente.
+• Diseñar un reto progresivo: analizar un caso sencillo, luego proponer una solución sostenible evaluando su viabilidad, con niveles de ayuda ajustables.</t>
+  </si>
+  <si>
+    <t>Mapeo CE → descriptores del Perfil de Salida</t>
+  </si>
+  <si>
+    <t>Descriptores principales</t>
+  </si>
+  <si>
+    <t>Descriptores secundarios</t>
+  </si>
+  <si>
+    <t>Justificación</t>
+  </si>
+  <si>
+    <t>STEM1, CCL2, CC3</t>
+  </si>
+  <si>
+    <t>CPSAA5, CE1, CCEC1</t>
+  </si>
+  <si>
+    <t>La CE valora el problema de la escasez y la repercusión en sectores, lo que implica STEM1 (razonamiento económico) y CCL2 (comprensión de textos económicos). Comparar soluciones alternativas requiere CC3 (reflexión ética). Secundarios: CPSAA5 (planificación), CE1 (iniciativa), CCEC1 (análisis crítico).</t>
+  </si>
+  <si>
+    <t>STEM1, CCL3, CC2</t>
+  </si>
+  <si>
+    <t>CPSAA1, CE2, CD1</t>
+  </si>
+  <si>
+    <t>Reconocer y comprender el mercado y sus fallos exige STEM1 (modelización) y CCL3 (interpretación de información). Analizar la repercusión en el entorno implica CC2 (conciencia ciudadana). Secundarios: CPSAA1 (autogestión), CE2 (evaluación de riesgos), CD1 (búsqueda de información).</t>
+  </si>
+  <si>
+    <t>CC4, CCL2, CPSAA3</t>
+  </si>
+  <si>
+    <t>STEM3, CE1, CCEC2</t>
+  </si>
+  <si>
+    <t>Distinguir y valorar agentes económicos y el flujo circular requiere CC4 (comprensión del sistema económico) y CCL2 (explicación de procesos). Reconocer interacciones con sentido crítico implica CPSAA3 (reflexión ética en grupo). Secundarios: STEM3 (datos), CE1 (iniciativa), CCEC2 (expresión creativa).</t>
+  </si>
+  <si>
+    <t>STEM1, CE2, CD2</t>
+  </si>
+  <si>
+    <t>CCL5, CPSAA4, CC1</t>
+  </si>
+  <si>
+    <t>Conocer el sistema financiero y la política monetaria implica STEM1 (razonamiento cuantitativo). Valorar efectos sobre la economía real requiere CE2 (evaluación de decisiones financieras) y CD2 (análisis de datos digitales). Secundarios: CCL5 (producción de informes), CPSAA4 (gestión de recursos), CC1 (compromiso cívico).</t>
+  </si>
+  <si>
+    <t>CC3, STEM5, CE1</t>
+  </si>
+  <si>
+    <t>CPSAA5, CD4, CCEC3</t>
+  </si>
+  <si>
+    <t>Identificar retos de globalización y revolución digital exige CC3 (reflexión ética global) y STEM5 (sostenibilidad). Proponer iniciativas implica CE1 (iniciativa emprendedora). Secundarios: CPSAA5 (planificación), CD4 (creación de contenido digital), CCEC3 (apreciación cultural).</t>
+  </si>
+  <si>
+    <t>STEM1, CPSAA2, CD1</t>
+  </si>
+  <si>
+    <t>CCL3, CC2, CE3</t>
+  </si>
+  <si>
+    <t>Analizar problemas económicos mediante estudio de casos e investigación requiere STEM1 (método científico) y CPSAA2 (autonomía). Uso de herramientas digitales implica CD1 (búsqueda y gestión de información). Secundarios: CCL3 (seguimiento de instrucciones), CC2 (participación social), CE3 (gestión de proyectos).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
-    <t>Cómo programar paso a paso</t>
-[...2 lines deleted...]
-    <t>La guía paso a paso aún no está disponible para esta materia.</t>
+    <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
+  </si>
+  <si>
+    <t>Título</t>
+  </si>
+  <si>
+    <t>Tiempo estimado</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Tip práctico</t>
+  </si>
+  <si>
+    <t>Leer el decreto vigente</t>
+  </si>
+  <si>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Consulta el Real Decreto 243/2022 y el decreto autonómico de Bachillerato. Identifica los elementos curriculares de Economía: competencias específicas (6), criterios de evaluación (14), saberes básicos (24) y bloques (5). Asegúrate de tener la versión oficial de tu CCAA.</t>
+  </si>
+  <si>
+    <t>Crea una tabla resumen con la correspondencia entre competencias específicas, criterios y saberes; te servirá de guía rápida todo el curso.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
+    <t>1 hora</t>
+  </si>
+  <si>
+    <t>Enumera las 6 competencias específicas y los 14 criterios de evaluación tal como aparecen en el decreto. Numéralos y agrupa los criterios por cada competencia. Esto te permitirá visualizar el mapa de evaluación.</t>
+  </si>
+  <si>
+    <t>Usa colores por bloques de saberes para identificar rápidamente a qué contenido se refiere cada criterio.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
+  </si>
+  <si>
+    <t>2 horas</t>
+  </si>
+  <si>
+    <t>Selecciona los criterios de evaluación que vas a trabajar en cada trimestre. Decide qué instrumentos vas a usar (rúbricas, exámenes, proyectos, cuaderno de clase). Procura que cada criterio se evalúe al menos una vez.</t>
+  </si>
+  <si>
+    <t>No uses más de 4 instrumentos por trimestre para no saturar al alumnado ni a ti mismo. Un producto final de SDA puede cubrir varios criterios.</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
+  </si>
+  <si>
+    <t>Reparte los 24 saberes básicos en 3 trimestres de forma equilibrada. Ten en cuenta la progresión lógica: microeconomía, macroeconomía, economía internacional y temas transversales. Evita concentrar muchos saberes en un solo trimestre.</t>
+  </si>
+  <si>
+    <t>Agrupa los saberes por bloques y distribuye cada bloque completo en un trimestre; así mantienes coherencia. No dejes bloques enteros para el final.</t>
+  </si>
+  <si>
+    <t>Diseñar una SDA tipo por trimestre</t>
+  </si>
+  <si>
+    <t>2-3 horas</t>
+  </si>
+  <si>
+    <t>Crea una situación de aprendizaje (SDA) por trimestre que integre varios saberes y criterios. Define un producto final (informe, presentación, debate) y los instrumentos de evaluación. La SDA debe ser el eje del trimestre.</t>
+  </si>
+  <si>
+    <t>Cada SDA debe evaluar al menos 2 criterios de evaluación y tener un producto tangible. Por ejemplo, en el primer trimestre: 'Elaborar un plan de ahorro personal'.</t>
+  </si>
+  <si>
+    <t>Establecer ponderaciones del departamento</t>
+  </si>
+  <si>
+    <t>Reúnete con el departamento para acordar el peso de cada criterio de evaluación e instrumento en la calificación final. Recuerda que la suma de todos los criterios debe ser 100% y que cada competencia específica se califica a partir de sus criterios asociados.</t>
+  </si>
+  <si>
+    <t>Pondera los criterios de forma similar entre trimestres para evitar descompensaciones. Si un criterio se evalúa varias veces, usa la media.</t>
+  </si>
+  <si>
+    <t>Documentar atención a la diversidad y recuperación</t>
+  </si>
+  <si>
+    <t>Incluye en la programación las medidas de refuerzo para alumnos con dificultades, adaptaciones curriculares si procede, y el plan de recuperación para quienes no superen la evaluación. Define pruebas globales o actividades de recuperación por criterios no superados.</t>
+  </si>
+  <si>
+    <t>Diseña una prueba de recuperación global que evalúe únicamente los criterios no superados, no todo el temario. Así evitas desmotivación.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
-    <t>Utilitzar correctament la terminologia econòmica adaptada al nivell educatiu en activitats orals i escrites de l'àmbit personal, acadèmic, social o professional, en les diferents l</t>
-[...5 lines deleted...]
-    <t>Analitzar amb esperit crític la repercussió de les principals fallades del mercat i les conseqüències d'aquestes, plantejar alguna proposta de solució i justificar-ne els avantatge</t>
+    <t>Utilitzar correctament la terminologia econòmica adaptada al nivell educatiu en activitats orals i escrites de l’àmbit personal, acadèmic, social o professional, en les diferents l</t>
+  </si>
+  <si>
+    <t>Descriure el funcionament del mercat i la naturalesa de les transaccions que hi tenen lloc, analitzar elements com l’oferta, la demanda, els preus, els tipus de mercat i els agents</t>
+  </si>
+  <si>
+    <t>Analitzar amb esperit crític la repercussió de les principals fallades del mercat i les conseqüències d’aquestes, plantejar alguna proposta de solució i justificar-ne els avantatge</t>
   </si>
   <si>
     <t>Justificar com es produeix el desenvolupament econòmic i el benestar social avaluant, amb sentit crític, el paper dels diferents agents econòmics i les seues relacions, i establint</t>
   </si>
   <si>
     <t xml:space="preserve">Diferenciar els costos i beneficis que suposen per a la societat els comportaments en el mercat per part dels agents econòmics, manifestar actituds de respecte i interés i debatre </t>
   </si>
   <si>
-    <t>Interpretar el funcionament bàsic del sistema financer, analitzar els efectes que té sobre l'economia real per mitjà de l'estudi de fets o esdeveniments concrets i reflexionar sobr</t>
-[...2 lines deleted...]
-    <t>Analitzar els elements que intervenen en les decisions financeres relacionades amb la inversió, l'estalvi, els productes i recursos financers, i apreciar els riscos actuals relacio</t>
+    <t>Interpretar el funcionament bàsic del sistema financer, analitzar els efectes que té sobre l’economia real per mitjà de l’estudi de fets o esdeveniments concrets i reflexionar sobr</t>
+  </si>
+  <si>
+    <t>Analitzar els elements que intervenen en les decisions financeres relacionades amb la inversió, l’estalvi, els productes i recursos financers, i apreciar els riscos actuals relacio</t>
   </si>
   <si>
     <t>Planificar i gestionar amb responsabilitat i autonomia les finances personals i adoptar decisions fonamentades a partir del coneixement financer, amb una perspectiva de responsabil</t>
   </si>
   <si>
-    <t>Proposar iniciatives per a solucionar algun problema relacionat amb els Objectius de Desenvolupament Sostenible, en l'àmbit local i global des d'una perspectiva crítica i construct</t>
-[...35 lines deleted...]
-    <t>Investigar i interpretar l actualitat econòmica a través de l estudi de casos, projectes en equip o simulacions, tenint en compte diversos factors i aplicant les eines pròpies de l</t>
+    <t>Proposar iniciatives per a solucionar algun problema relacionat amb els Objectius de Desenvolupament Sostenible, en l’àmbit local i global des d’una perspectiva crítica i construct</t>
+  </si>
+  <si>
+    <t>Avaluar diferents amenaces i oportunitats de l’economia actual i crear i editar continguts digitals com ara documents de text, presentacions multimèdia i produccions audiovisuals a</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Investigar i interpretar l’actualitat econòmica per mitjà de l’estudi de casos, projectes en equip o simulacions, tenint en compte diversos factors i aplicant les eines pròpies de </t>
+  </si>
+  <si>
+    <t>Avaluar l’estructura del mercat de treball i la relació que té amb l’educació i la formació, i analitzar de manera especial la desocupació i la seua evolució, així com les diferent</t>
+  </si>
+  <si>
+    <t>Analitzar la importància dels indicadors macroeconòmics com a mesura de desenvolupament d’una economia i la cerca de nous indicadors alternatius més ajustats al manteniment de l’es</t>
+  </si>
+  <si>
+    <t>Comparar els nous models de comerç internacional generats a partir de la revolució tecnològica i digital, i avaluar l’impacte en els processos d’integració existents per mitjà de f</t>
+  </si>
+  <si>
+    <t>Distingir les diferents teories que expliquen la inflació i els efectes que té sobre els consumidors, les empreses i l’economia en general, i analitzar els diferents tipus de polít</t>
+  </si>
+  <si>
+    <t>Proposar iniciatives per a donar resposta a alguns dels principals problemes mundials relacionats amb els Objectius de Desenvolupament Sostenible a través d’eines econòmiques i emp</t>
+  </si>
+  <si>
+    <t>Argumentar la importància que tenen per a la societat els Objectius de Desenvolupament Sostenible des d’una perspectiva multicultural, identificant les oportunitats de desenvolupam</t>
+  </si>
+  <si>
+    <t>Identificar destreses emprenedores rellevants, valorant prèviament les habilitats que posseeixen persones emprenedores pròximes i analitzant les seues competències a l’hora d’afron</t>
+  </si>
+  <si>
+    <t>Analitzar amb esperit crític l’activitat empresarial i la importància d’actuar de manera sostenible comparant aquesta actuació amb casos d’empreses que complisquen amb els Objectiu</t>
+  </si>
+  <si>
+    <t>Investigar i interpretar l’actualitat econòmica a través de l’estudi de casos, projectes en equip o simulacions, tenint en compte diversos factors i aplicant les eines pròpies de l</t>
   </si>
   <si>
     <t>Utilitzar les tècniques estadístiques pròpies o més usuals en aquest àmbit, els procediments i estratègies de cerca de dades econòmiques a nivell global, nacional i local, les tècn</t>
   </si>
   <si>
-    <t>Avaluar les diferents amenaces i oportunitats de l economia actual, crear i editar continguts digitals com documents de text, presentacions multimèdia i produccions audiovisuals am</t>
-[...2 lines deleted...]
-    <t>Utilitzar correctament la terminologia econòmica adaptada al nivell educatiu en activitats orals i escrites de l àmbit personal, acadèmic, social o professional, en les diferents l</t>
+    <t>Avaluar les diferents amenaces i oportunitats de l’economia actual, crear i editar continguts digitals com documents de text, presentacions multimèdia i produccions audiovisuals am</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Debe sumar 100 %</t>
   </si>
   <si>
     <t>Alumno/a</t>
   </si>
   <si>
     <t>Grupo</t>
   </si>
   <si>
     <t>Media niveles</t>
   </si>
   <si>
     <t>Alumno 01</t>
   </si>
   <si>
     <t>Alumno 02</t>
   </si>
   <si>
     <t>Alumno 03</t>
   </si>
@@ -1537,51 +2251,51 @@
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="5">
         <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="5">
-        <v>101</v>
+        <v>119</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>18</v>
       </c>
@@ -1607,990 +2321,1324 @@
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="2" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="70" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>243</v>
+    <row r="1" spans="1:4">
+      <c r="A1" s="3" t="s">
+        <v>408</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="6" t="s">
+        <v>326</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>409</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>410</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>412</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>413</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>415</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>416</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>418</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>419</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>421</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>425</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>427</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>428</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>429</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>244</v>
+        <v>430</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>245</v>
+        <v>431</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="5" customWidth="true" style="0"/>
+    <col min="2" max="2" width="35" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15" customWidth="true" style="0"/>
+    <col min="4" max="4" width="60" customWidth="true" style="0"/>
+    <col min="5" max="5" width="60" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>247</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>433</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>434</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>435</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="5">
+        <v>1</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>437</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>438</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>439</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="5">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>441</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="5">
+        <v>3</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>445</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>446</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>447</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="5">
+        <v>4</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>449</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>438</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>450</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="5">
+        <v>5</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>452</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>453</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>454</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="5">
+        <v>6</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>456</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>457</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="5">
+        <v>7</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>459</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>460</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>461</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F49"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>248</v>
+        <v>462</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>56</v>
+        <v>82</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>249</v>
+        <v>463</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>250</v>
+        <v>464</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>251</v>
+        <v>465</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>252</v>
+        <v>466</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="D3" s="7"/>
+        <v>89</v>
+      </c>
+      <c r="D3" s="7">
+        <v>2.86</v>
+      </c>
       <c r="E3" s="7">
-        <v>2.17</v>
+        <v>2.86</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="D4" s="7"/>
+        <v>95</v>
+      </c>
+      <c r="D4" s="7">
+        <v>2.86</v>
+      </c>
       <c r="E4" s="7">
-        <v>2.17</v>
+        <v>2.86</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
         <v>1.3</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="D5" s="7"/>
+        <v>101</v>
+      </c>
+      <c r="D5" s="7">
+        <v>2.86</v>
+      </c>
       <c r="E5" s="7">
-        <v>2.17</v>
+        <v>2.86</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5">
         <v>1.4</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>253</v>
-[...1 lines deleted...]
-      <c r="D6" s="7"/>
+        <v>467</v>
+      </c>
+      <c r="D6" s="7">
+        <v>2.86</v>
+      </c>
       <c r="E6" s="7">
-        <v>2.17</v>
+        <v>2.86</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>2.1</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>254</v>
-[...1 lines deleted...]
-      <c r="D7" s="7"/>
+        <v>468</v>
+      </c>
+      <c r="D7" s="7">
+        <v>2.5</v>
+      </c>
       <c r="E7" s="7">
-        <v>2.17</v>
+        <v>2.5</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>2.2</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="D8" s="7"/>
+        <v>112</v>
+      </c>
+      <c r="D8" s="7">
+        <v>2.5</v>
+      </c>
       <c r="E8" s="7">
-        <v>2.17</v>
+        <v>2.5</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>2.3</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>255</v>
-[...1 lines deleted...]
-      <c r="D9" s="7"/>
+        <v>469</v>
+      </c>
+      <c r="D9" s="7">
+        <v>2.5</v>
+      </c>
       <c r="E9" s="7">
-        <v>2.17</v>
+        <v>2.5</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>2.4</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="D10" s="7"/>
+        <v>123</v>
+      </c>
+      <c r="D10" s="7">
+        <v>2.5</v>
+      </c>
       <c r="E10" s="7">
-        <v>2.17</v>
+        <v>2.5</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>3.1</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>256</v>
-[...1 lines deleted...]
-      <c r="D11" s="7"/>
+        <v>470</v>
+      </c>
+      <c r="D11" s="7">
+        <v>3.33</v>
+      </c>
       <c r="E11" s="7">
-        <v>2.17</v>
+        <v>3.33</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>3.2</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>257</v>
-[...1 lines deleted...]
-      <c r="D12" s="7"/>
+        <v>471</v>
+      </c>
+      <c r="D12" s="7">
+        <v>3.33</v>
+      </c>
       <c r="E12" s="7">
-        <v>2.17</v>
+        <v>3.33</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>3.3</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="D13" s="7"/>
+        <v>135</v>
+      </c>
+      <c r="D13" s="7">
+        <v>3.33</v>
+      </c>
       <c r="E13" s="7">
-        <v>2.17</v>
+        <v>3.33</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>4.1</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>258</v>
-[...1 lines deleted...]
-      <c r="D14" s="7"/>
+        <v>472</v>
+      </c>
+      <c r="D14" s="7">
+        <v>4.17</v>
+      </c>
       <c r="E14" s="7">
-        <v>2.17</v>
+        <v>4.17</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>4.2</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>259</v>
-[...1 lines deleted...]
-      <c r="D15" s="7"/>
+        <v>473</v>
+      </c>
+      <c r="D15" s="7">
+        <v>4.17</v>
+      </c>
       <c r="E15" s="7">
-        <v>2.17</v>
+        <v>4.17</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>4.3</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>260</v>
-[...1 lines deleted...]
-      <c r="D16" s="7"/>
+        <v>474</v>
+      </c>
+      <c r="D16" s="7">
+        <v>4.17</v>
+      </c>
       <c r="E16" s="7">
-        <v>2.17</v>
+        <v>4.17</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>5.1</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>261</v>
-[...1 lines deleted...]
-      <c r="D17" s="7"/>
+        <v>475</v>
+      </c>
+      <c r="D17" s="7">
+        <v>2.86</v>
+      </c>
       <c r="E17" s="7">
-        <v>2.17</v>
+        <v>2.86</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>5.2</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>262</v>
-[...1 lines deleted...]
-      <c r="D18" s="7"/>
+        <v>476</v>
+      </c>
+      <c r="D18" s="7">
+        <v>2.86</v>
+      </c>
       <c r="E18" s="7">
-        <v>2.17</v>
+        <v>2.86</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>5.3</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>263</v>
-[...1 lines deleted...]
-      <c r="D19" s="7"/>
+        <v>164</v>
+      </c>
+      <c r="D19" s="7">
+        <v>2.86</v>
+      </c>
       <c r="E19" s="7">
-        <v>2.17</v>
+        <v>2.86</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>6.1</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>264</v>
-[...1 lines deleted...]
-      <c r="D20" s="7"/>
+        <v>477</v>
+      </c>
+      <c r="D20" s="7">
+        <v>3.13</v>
+      </c>
       <c r="E20" s="7">
-        <v>2.17</v>
+        <v>3.13</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>6.2</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>265</v>
-[...1 lines deleted...]
-      <c r="D21" s="7"/>
+        <v>478</v>
+      </c>
+      <c r="D21" s="7">
+        <v>3.13</v>
+      </c>
       <c r="E21" s="7">
-        <v>2.17</v>
+        <v>3.13</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>6.3</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>266</v>
-[...1 lines deleted...]
-      <c r="D22" s="7"/>
+        <v>479</v>
+      </c>
+      <c r="D22" s="7">
+        <v>3.13</v>
+      </c>
       <c r="E22" s="7">
-        <v>2.17</v>
+        <v>3.13</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>6.4</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>267</v>
-[...1 lines deleted...]
-      <c r="D23" s="7"/>
+        <v>480</v>
+      </c>
+      <c r="D23" s="7">
+        <v>3.13</v>
+      </c>
       <c r="E23" s="7">
-        <v>2.17</v>
+        <v>3.13</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>6.5</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>268</v>
-[...1 lines deleted...]
-      <c r="D24" s="7"/>
+        <v>481</v>
+      </c>
+      <c r="D24" s="7">
+        <v>3.13</v>
+      </c>
       <c r="E24" s="7">
-        <v>2.17</v>
+        <v>3.13</v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>1.1</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="D25" s="7"/>
+        <v>174</v>
+      </c>
+      <c r="D25" s="7">
+        <v>2.86</v>
+      </c>
       <c r="E25" s="7">
-        <v>2.17</v>
+        <v>2.86</v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
         <v>1.2</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="D26" s="7"/>
+        <v>175</v>
+      </c>
+      <c r="D26" s="7">
+        <v>2.86</v>
+      </c>
       <c r="E26" s="7">
-        <v>2.17</v>
+        <v>2.86</v>
       </c>
       <c r="F26" s="5"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
         <v>1.3</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="D27" s="7"/>
+        <v>176</v>
+      </c>
+      <c r="D27" s="7">
+        <v>2.86</v>
+      </c>
       <c r="E27" s="7">
-        <v>2.17</v>
+        <v>2.86</v>
       </c>
       <c r="F27" s="5"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
         <v>2.1</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="D28" s="7"/>
+        <v>177</v>
+      </c>
+      <c r="D28" s="7">
+        <v>2.5</v>
+      </c>
       <c r="E28" s="7">
-        <v>2.17</v>
+        <v>2.5</v>
       </c>
       <c r="F28" s="5"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5">
         <v>2.2</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="D29" s="7"/>
+        <v>178</v>
+      </c>
+      <c r="D29" s="7">
+        <v>2.5</v>
+      </c>
       <c r="E29" s="7">
-        <v>2.17</v>
+        <v>2.5</v>
       </c>
       <c r="F29" s="5"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5">
         <v>2.3</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="D30" s="7"/>
+        <v>179</v>
+      </c>
+      <c r="D30" s="7">
+        <v>2.5</v>
+      </c>
       <c r="E30" s="7">
-        <v>2.17</v>
+        <v>2.5</v>
       </c>
       <c r="F30" s="5"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5">
         <v>2.4</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="D31" s="7"/>
+        <v>180</v>
+      </c>
+      <c r="D31" s="7">
+        <v>2.5</v>
+      </c>
       <c r="E31" s="7">
-        <v>2.17</v>
+        <v>2.5</v>
       </c>
       <c r="F31" s="5"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5">
         <v>3.1</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="D32" s="7"/>
+        <v>482</v>
+      </c>
+      <c r="D32" s="7">
+        <v>3.33</v>
+      </c>
       <c r="E32" s="7">
-        <v>2.17</v>
+        <v>3.33</v>
       </c>
       <c r="F32" s="5"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5">
         <v>3.2</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="D33" s="7"/>
+        <v>182</v>
+      </c>
+      <c r="D33" s="7">
+        <v>3.33</v>
+      </c>
       <c r="E33" s="7">
-        <v>2.17</v>
+        <v>3.33</v>
       </c>
       <c r="F33" s="5"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5">
         <v>3.3</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>270</v>
-[...1 lines deleted...]
-      <c r="D34" s="7"/>
+        <v>483</v>
+      </c>
+      <c r="D34" s="7">
+        <v>3.33</v>
+      </c>
       <c r="E34" s="7">
-        <v>2.17</v>
+        <v>3.33</v>
       </c>
       <c r="F34" s="5"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5">
         <v>4.1</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>271</v>
-[...1 lines deleted...]
-      <c r="D35" s="7"/>
+        <v>484</v>
+      </c>
+      <c r="D35" s="7">
+        <v>4.17</v>
+      </c>
       <c r="E35" s="7">
-        <v>2.17</v>
+        <v>4.17</v>
       </c>
       <c r="F35" s="5"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5">
         <v>4.2</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="D36" s="7"/>
+        <v>185</v>
+      </c>
+      <c r="D36" s="7">
+        <v>4.17</v>
+      </c>
       <c r="E36" s="7">
-        <v>2.17</v>
+        <v>4.17</v>
       </c>
       <c r="F36" s="5"/>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="5">
         <v>4.3</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="D37" s="7"/>
+        <v>186</v>
+      </c>
+      <c r="D37" s="7">
+        <v>4.17</v>
+      </c>
       <c r="E37" s="7">
-        <v>2.17</v>
+        <v>4.17</v>
       </c>
       <c r="F37" s="5"/>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="5">
         <v>5.1</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="D38" s="7"/>
+        <v>187</v>
+      </c>
+      <c r="D38" s="7">
+        <v>2.86</v>
+      </c>
       <c r="E38" s="7">
-        <v>2.17</v>
+        <v>2.86</v>
       </c>
       <c r="F38" s="5"/>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="5">
         <v>5.2</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="D39" s="7"/>
+        <v>188</v>
+      </c>
+      <c r="D39" s="7">
+        <v>2.86</v>
+      </c>
       <c r="E39" s="7">
-        <v>2.17</v>
+        <v>2.86</v>
       </c>
       <c r="F39" s="5"/>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5">
         <v>5.3</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>272</v>
-[...1 lines deleted...]
-      <c r="D40" s="7"/>
+        <v>485</v>
+      </c>
+      <c r="D40" s="7">
+        <v>2.86</v>
+      </c>
       <c r="E40" s="7">
-        <v>2.17</v>
+        <v>2.86</v>
       </c>
       <c r="F40" s="5"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5">
         <v>5.4</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="D41" s="7"/>
+        <v>190</v>
+      </c>
+      <c r="D41" s="7">
+        <v>2.86</v>
+      </c>
       <c r="E41" s="7">
-        <v>2.17</v>
+        <v>2.86</v>
       </c>
       <c r="F41" s="5"/>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5">
         <v>6.1</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="D42" s="7"/>
+        <v>191</v>
+      </c>
+      <c r="D42" s="7">
+        <v>3.13</v>
+      </c>
       <c r="E42" s="7">
-        <v>2.17</v>
+        <v>3.13</v>
       </c>
       <c r="F42" s="5"/>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="5">
         <v>6.2</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="D43" s="7"/>
+        <v>192</v>
+      </c>
+      <c r="D43" s="7">
+        <v>3.13</v>
+      </c>
       <c r="E43" s="7">
-        <v>2.17</v>
+        <v>3.13</v>
       </c>
       <c r="F43" s="5"/>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5">
         <v>6.3</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="D44" s="7"/>
+        <v>193</v>
+      </c>
+      <c r="D44" s="7">
+        <v>3.13</v>
+      </c>
       <c r="E44" s="7">
-        <v>2.17</v>
+        <v>3.13</v>
       </c>
       <c r="F44" s="5"/>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5">
         <v>7.1</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>54</v>
+        <v>80</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>273</v>
+        <v>486</v>
       </c>
       <c r="D45" s="7"/>
       <c r="E45" s="7">
         <v>2.17</v>
       </c>
       <c r="F45" s="5"/>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5">
         <v>7.2</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>54</v>
+        <v>80</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>274</v>
+        <v>487</v>
       </c>
       <c r="D46" s="7"/>
       <c r="E46" s="7">
         <v>2.17</v>
       </c>
       <c r="F46" s="5"/>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="5">
         <v>7.3</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>54</v>
+        <v>80</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>275</v>
+        <v>488</v>
       </c>
       <c r="D47" s="7"/>
       <c r="E47" s="7">
         <v>2.17</v>
       </c>
       <c r="F47" s="5"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="5">
         <v>7.4</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>54</v>
+        <v>80</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>276</v>
+        <v>467</v>
       </c>
       <c r="D48" s="7"/>
       <c r="E48" s="7">
         <v>2.17</v>
       </c>
       <c r="F48" s="5"/>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="5" t="s">
-        <v>277</v>
+        <v>489</v>
       </c>
       <c r="B49" s="5"/>
       <c r="C49" s="5"/>
       <c r="D49" s="7"/>
       <c r="E49" s="7">
         <f>SUM(E3:E48)</f>
-        <v>99.82000000000006</v>
+        <v>138.75999999999993</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>278</v>
+        <v>490</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AX31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AX31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:50">
       <c r="A1" s="6" t="s">
-        <v>279</v>
+        <v>491</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>280</v>
+        <v>492</v>
       </c>
       <c r="C1" s="6">
         <v>1.1</v>
       </c>
       <c r="D1" s="6">
         <v>1.2</v>
       </c>
       <c r="E1" s="6">
         <v>1.3</v>
       </c>
       <c r="F1" s="6">
         <v>1.4</v>
       </c>
       <c r="G1" s="6">
         <v>2.1</v>
       </c>
       <c r="H1" s="6">
         <v>2.2</v>
       </c>
       <c r="I1" s="6">
         <v>2.3</v>
       </c>
       <c r="J1" s="6">
         <v>2.4</v>
       </c>
@@ -2687,59 +3735,59 @@
       <c r="AO1" s="6">
         <v>5.4</v>
       </c>
       <c r="AP1" s="6">
         <v>6.1</v>
       </c>
       <c r="AQ1" s="6">
         <v>6.2</v>
       </c>
       <c r="AR1" s="6">
         <v>6.3</v>
       </c>
       <c r="AS1" s="6">
         <v>7.1</v>
       </c>
       <c r="AT1" s="6">
         <v>7.2</v>
       </c>
       <c r="AU1" s="6">
         <v>7.3</v>
       </c>
       <c r="AV1" s="6">
         <v>7.4</v>
       </c>
       <c r="AW1" s="6" t="s">
-        <v>281</v>
+        <v>493</v>
       </c>
       <c r="AX1" s="6" t="s">
-        <v>252</v>
+        <v>466</v>
       </c>
     </row>
     <row r="2" spans="1:50">
       <c r="A2" s="5" t="s">
-        <v>282</v>
+        <v>494</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
@@ -2752,51 +3800,51 @@
       <c r="AF2" s="5"/>
       <c r="AG2" s="5"/>
       <c r="AH2" s="5"/>
       <c r="AI2" s="5"/>
       <c r="AJ2" s="5"/>
       <c r="AK2" s="5"/>
       <c r="AL2" s="5"/>
       <c r="AM2" s="5"/>
       <c r="AN2" s="5"/>
       <c r="AO2" s="5"/>
       <c r="AP2" s="5"/>
       <c r="AQ2" s="5"/>
       <c r="AR2" s="5"/>
       <c r="AS2" s="5"/>
       <c r="AT2" s="5"/>
       <c r="AU2" s="5"/>
       <c r="AV2" s="5"/>
       <c r="AW2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:AV2),"")</f>
         <v/>
       </c>
       <c r="AX2" s="5"/>
     </row>
     <row r="3" spans="1:50">
       <c r="A3" s="5" t="s">
-        <v>283</v>
+        <v>495</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
@@ -2809,51 +3857,51 @@
       <c r="AF3" s="5"/>
       <c r="AG3" s="5"/>
       <c r="AH3" s="5"/>
       <c r="AI3" s="5"/>
       <c r="AJ3" s="5"/>
       <c r="AK3" s="5"/>
       <c r="AL3" s="5"/>
       <c r="AM3" s="5"/>
       <c r="AN3" s="5"/>
       <c r="AO3" s="5"/>
       <c r="AP3" s="5"/>
       <c r="AQ3" s="5"/>
       <c r="AR3" s="5"/>
       <c r="AS3" s="5"/>
       <c r="AT3" s="5"/>
       <c r="AU3" s="5"/>
       <c r="AV3" s="5"/>
       <c r="AW3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:AV3),"")</f>
         <v/>
       </c>
       <c r="AX3" s="5"/>
     </row>
     <row r="4" spans="1:50">
       <c r="A4" s="5" t="s">
-        <v>284</v>
+        <v>496</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
@@ -2866,51 +3914,51 @@
       <c r="AF4" s="5"/>
       <c r="AG4" s="5"/>
       <c r="AH4" s="5"/>
       <c r="AI4" s="5"/>
       <c r="AJ4" s="5"/>
       <c r="AK4" s="5"/>
       <c r="AL4" s="5"/>
       <c r="AM4" s="5"/>
       <c r="AN4" s="5"/>
       <c r="AO4" s="5"/>
       <c r="AP4" s="5"/>
       <c r="AQ4" s="5"/>
       <c r="AR4" s="5"/>
       <c r="AS4" s="5"/>
       <c r="AT4" s="5"/>
       <c r="AU4" s="5"/>
       <c r="AV4" s="5"/>
       <c r="AW4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:AV4),"")</f>
         <v/>
       </c>
       <c r="AX4" s="5"/>
     </row>
     <row r="5" spans="1:50">
       <c r="A5" s="5" t="s">
-        <v>285</v>
+        <v>497</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
@@ -2923,51 +3971,51 @@
       <c r="AF5" s="5"/>
       <c r="AG5" s="5"/>
       <c r="AH5" s="5"/>
       <c r="AI5" s="5"/>
       <c r="AJ5" s="5"/>
       <c r="AK5" s="5"/>
       <c r="AL5" s="5"/>
       <c r="AM5" s="5"/>
       <c r="AN5" s="5"/>
       <c r="AO5" s="5"/>
       <c r="AP5" s="5"/>
       <c r="AQ5" s="5"/>
       <c r="AR5" s="5"/>
       <c r="AS5" s="5"/>
       <c r="AT5" s="5"/>
       <c r="AU5" s="5"/>
       <c r="AV5" s="5"/>
       <c r="AW5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:AV5),"")</f>
         <v/>
       </c>
       <c r="AX5" s="5"/>
     </row>
     <row r="6" spans="1:50">
       <c r="A6" s="5" t="s">
-        <v>286</v>
+        <v>498</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
@@ -2980,51 +4028,51 @@
       <c r="AF6" s="5"/>
       <c r="AG6" s="5"/>
       <c r="AH6" s="5"/>
       <c r="AI6" s="5"/>
       <c r="AJ6" s="5"/>
       <c r="AK6" s="5"/>
       <c r="AL6" s="5"/>
       <c r="AM6" s="5"/>
       <c r="AN6" s="5"/>
       <c r="AO6" s="5"/>
       <c r="AP6" s="5"/>
       <c r="AQ6" s="5"/>
       <c r="AR6" s="5"/>
       <c r="AS6" s="5"/>
       <c r="AT6" s="5"/>
       <c r="AU6" s="5"/>
       <c r="AV6" s="5"/>
       <c r="AW6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:AV6),"")</f>
         <v/>
       </c>
       <c r="AX6" s="5"/>
     </row>
     <row r="7" spans="1:50">
       <c r="A7" s="5" t="s">
-        <v>287</v>
+        <v>499</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
@@ -3037,51 +4085,51 @@
       <c r="AF7" s="5"/>
       <c r="AG7" s="5"/>
       <c r="AH7" s="5"/>
       <c r="AI7" s="5"/>
       <c r="AJ7" s="5"/>
       <c r="AK7" s="5"/>
       <c r="AL7" s="5"/>
       <c r="AM7" s="5"/>
       <c r="AN7" s="5"/>
       <c r="AO7" s="5"/>
       <c r="AP7" s="5"/>
       <c r="AQ7" s="5"/>
       <c r="AR7" s="5"/>
       <c r="AS7" s="5"/>
       <c r="AT7" s="5"/>
       <c r="AU7" s="5"/>
       <c r="AV7" s="5"/>
       <c r="AW7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:AV7),"")</f>
         <v/>
       </c>
       <c r="AX7" s="5"/>
     </row>
     <row r="8" spans="1:50">
       <c r="A8" s="5" t="s">
-        <v>288</v>
+        <v>500</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
@@ -3094,51 +4142,51 @@
       <c r="AF8" s="5"/>
       <c r="AG8" s="5"/>
       <c r="AH8" s="5"/>
       <c r="AI8" s="5"/>
       <c r="AJ8" s="5"/>
       <c r="AK8" s="5"/>
       <c r="AL8" s="5"/>
       <c r="AM8" s="5"/>
       <c r="AN8" s="5"/>
       <c r="AO8" s="5"/>
       <c r="AP8" s="5"/>
       <c r="AQ8" s="5"/>
       <c r="AR8" s="5"/>
       <c r="AS8" s="5"/>
       <c r="AT8" s="5"/>
       <c r="AU8" s="5"/>
       <c r="AV8" s="5"/>
       <c r="AW8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:AV8),"")</f>
         <v/>
       </c>
       <c r="AX8" s="5"/>
     </row>
     <row r="9" spans="1:50">
       <c r="A9" s="5" t="s">
-        <v>289</v>
+        <v>501</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
@@ -3151,51 +4199,51 @@
       <c r="AF9" s="5"/>
       <c r="AG9" s="5"/>
       <c r="AH9" s="5"/>
       <c r="AI9" s="5"/>
       <c r="AJ9" s="5"/>
       <c r="AK9" s="5"/>
       <c r="AL9" s="5"/>
       <c r="AM9" s="5"/>
       <c r="AN9" s="5"/>
       <c r="AO9" s="5"/>
       <c r="AP9" s="5"/>
       <c r="AQ9" s="5"/>
       <c r="AR9" s="5"/>
       <c r="AS9" s="5"/>
       <c r="AT9" s="5"/>
       <c r="AU9" s="5"/>
       <c r="AV9" s="5"/>
       <c r="AW9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:AV9),"")</f>
         <v/>
       </c>
       <c r="AX9" s="5"/>
     </row>
     <row r="10" spans="1:50">
       <c r="A10" s="5" t="s">
-        <v>290</v>
+        <v>502</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
@@ -3208,51 +4256,51 @@
       <c r="AF10" s="5"/>
       <c r="AG10" s="5"/>
       <c r="AH10" s="5"/>
       <c r="AI10" s="5"/>
       <c r="AJ10" s="5"/>
       <c r="AK10" s="5"/>
       <c r="AL10" s="5"/>
       <c r="AM10" s="5"/>
       <c r="AN10" s="5"/>
       <c r="AO10" s="5"/>
       <c r="AP10" s="5"/>
       <c r="AQ10" s="5"/>
       <c r="AR10" s="5"/>
       <c r="AS10" s="5"/>
       <c r="AT10" s="5"/>
       <c r="AU10" s="5"/>
       <c r="AV10" s="5"/>
       <c r="AW10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:AV10),"")</f>
         <v/>
       </c>
       <c r="AX10" s="5"/>
     </row>
     <row r="11" spans="1:50">
       <c r="A11" s="5" t="s">
-        <v>291</v>
+        <v>503</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
@@ -3265,51 +4313,51 @@
       <c r="AF11" s="5"/>
       <c r="AG11" s="5"/>
       <c r="AH11" s="5"/>
       <c r="AI11" s="5"/>
       <c r="AJ11" s="5"/>
       <c r="AK11" s="5"/>
       <c r="AL11" s="5"/>
       <c r="AM11" s="5"/>
       <c r="AN11" s="5"/>
       <c r="AO11" s="5"/>
       <c r="AP11" s="5"/>
       <c r="AQ11" s="5"/>
       <c r="AR11" s="5"/>
       <c r="AS11" s="5"/>
       <c r="AT11" s="5"/>
       <c r="AU11" s="5"/>
       <c r="AV11" s="5"/>
       <c r="AW11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:AV11),"")</f>
         <v/>
       </c>
       <c r="AX11" s="5"/>
     </row>
     <row r="12" spans="1:50">
       <c r="A12" s="5" t="s">
-        <v>292</v>
+        <v>504</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
@@ -3322,51 +4370,51 @@
       <c r="AF12" s="5"/>
       <c r="AG12" s="5"/>
       <c r="AH12" s="5"/>
       <c r="AI12" s="5"/>
       <c r="AJ12" s="5"/>
       <c r="AK12" s="5"/>
       <c r="AL12" s="5"/>
       <c r="AM12" s="5"/>
       <c r="AN12" s="5"/>
       <c r="AO12" s="5"/>
       <c r="AP12" s="5"/>
       <c r="AQ12" s="5"/>
       <c r="AR12" s="5"/>
       <c r="AS12" s="5"/>
       <c r="AT12" s="5"/>
       <c r="AU12" s="5"/>
       <c r="AV12" s="5"/>
       <c r="AW12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:AV12),"")</f>
         <v/>
       </c>
       <c r="AX12" s="5"/>
     </row>
     <row r="13" spans="1:50">
       <c r="A13" s="5" t="s">
-        <v>293</v>
+        <v>505</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
@@ -3379,51 +4427,51 @@
       <c r="AF13" s="5"/>
       <c r="AG13" s="5"/>
       <c r="AH13" s="5"/>
       <c r="AI13" s="5"/>
       <c r="AJ13" s="5"/>
       <c r="AK13" s="5"/>
       <c r="AL13" s="5"/>
       <c r="AM13" s="5"/>
       <c r="AN13" s="5"/>
       <c r="AO13" s="5"/>
       <c r="AP13" s="5"/>
       <c r="AQ13" s="5"/>
       <c r="AR13" s="5"/>
       <c r="AS13" s="5"/>
       <c r="AT13" s="5"/>
       <c r="AU13" s="5"/>
       <c r="AV13" s="5"/>
       <c r="AW13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:AV13),"")</f>
         <v/>
       </c>
       <c r="AX13" s="5"/>
     </row>
     <row r="14" spans="1:50">
       <c r="A14" s="5" t="s">
-        <v>294</v>
+        <v>506</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
@@ -3436,51 +4484,51 @@
       <c r="AF14" s="5"/>
       <c r="AG14" s="5"/>
       <c r="AH14" s="5"/>
       <c r="AI14" s="5"/>
       <c r="AJ14" s="5"/>
       <c r="AK14" s="5"/>
       <c r="AL14" s="5"/>
       <c r="AM14" s="5"/>
       <c r="AN14" s="5"/>
       <c r="AO14" s="5"/>
       <c r="AP14" s="5"/>
       <c r="AQ14" s="5"/>
       <c r="AR14" s="5"/>
       <c r="AS14" s="5"/>
       <c r="AT14" s="5"/>
       <c r="AU14" s="5"/>
       <c r="AV14" s="5"/>
       <c r="AW14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:AV14),"")</f>
         <v/>
       </c>
       <c r="AX14" s="5"/>
     </row>
     <row r="15" spans="1:50">
       <c r="A15" s="5" t="s">
-        <v>295</v>
+        <v>507</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
@@ -3493,51 +4541,51 @@
       <c r="AF15" s="5"/>
       <c r="AG15" s="5"/>
       <c r="AH15" s="5"/>
       <c r="AI15" s="5"/>
       <c r="AJ15" s="5"/>
       <c r="AK15" s="5"/>
       <c r="AL15" s="5"/>
       <c r="AM15" s="5"/>
       <c r="AN15" s="5"/>
       <c r="AO15" s="5"/>
       <c r="AP15" s="5"/>
       <c r="AQ15" s="5"/>
       <c r="AR15" s="5"/>
       <c r="AS15" s="5"/>
       <c r="AT15" s="5"/>
       <c r="AU15" s="5"/>
       <c r="AV15" s="5"/>
       <c r="AW15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:AV15),"")</f>
         <v/>
       </c>
       <c r="AX15" s="5"/>
     </row>
     <row r="16" spans="1:50">
       <c r="A16" s="5" t="s">
-        <v>296</v>
+        <v>508</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
@@ -3550,51 +4598,51 @@
       <c r="AF16" s="5"/>
       <c r="AG16" s="5"/>
       <c r="AH16" s="5"/>
       <c r="AI16" s="5"/>
       <c r="AJ16" s="5"/>
       <c r="AK16" s="5"/>
       <c r="AL16" s="5"/>
       <c r="AM16" s="5"/>
       <c r="AN16" s="5"/>
       <c r="AO16" s="5"/>
       <c r="AP16" s="5"/>
       <c r="AQ16" s="5"/>
       <c r="AR16" s="5"/>
       <c r="AS16" s="5"/>
       <c r="AT16" s="5"/>
       <c r="AU16" s="5"/>
       <c r="AV16" s="5"/>
       <c r="AW16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:AV16),"")</f>
         <v/>
       </c>
       <c r="AX16" s="5"/>
     </row>
     <row r="17" spans="1:50">
       <c r="A17" s="5" t="s">
-        <v>297</v>
+        <v>509</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
@@ -3607,51 +4655,51 @@
       <c r="AF17" s="5"/>
       <c r="AG17" s="5"/>
       <c r="AH17" s="5"/>
       <c r="AI17" s="5"/>
       <c r="AJ17" s="5"/>
       <c r="AK17" s="5"/>
       <c r="AL17" s="5"/>
       <c r="AM17" s="5"/>
       <c r="AN17" s="5"/>
       <c r="AO17" s="5"/>
       <c r="AP17" s="5"/>
       <c r="AQ17" s="5"/>
       <c r="AR17" s="5"/>
       <c r="AS17" s="5"/>
       <c r="AT17" s="5"/>
       <c r="AU17" s="5"/>
       <c r="AV17" s="5"/>
       <c r="AW17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:AV17),"")</f>
         <v/>
       </c>
       <c r="AX17" s="5"/>
     </row>
     <row r="18" spans="1:50">
       <c r="A18" s="5" t="s">
-        <v>298</v>
+        <v>510</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
@@ -3664,51 +4712,51 @@
       <c r="AF18" s="5"/>
       <c r="AG18" s="5"/>
       <c r="AH18" s="5"/>
       <c r="AI18" s="5"/>
       <c r="AJ18" s="5"/>
       <c r="AK18" s="5"/>
       <c r="AL18" s="5"/>
       <c r="AM18" s="5"/>
       <c r="AN18" s="5"/>
       <c r="AO18" s="5"/>
       <c r="AP18" s="5"/>
       <c r="AQ18" s="5"/>
       <c r="AR18" s="5"/>
       <c r="AS18" s="5"/>
       <c r="AT18" s="5"/>
       <c r="AU18" s="5"/>
       <c r="AV18" s="5"/>
       <c r="AW18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:AV18),"")</f>
         <v/>
       </c>
       <c r="AX18" s="5"/>
     </row>
     <row r="19" spans="1:50">
       <c r="A19" s="5" t="s">
-        <v>299</v>
+        <v>511</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
@@ -3721,51 +4769,51 @@
       <c r="AF19" s="5"/>
       <c r="AG19" s="5"/>
       <c r="AH19" s="5"/>
       <c r="AI19" s="5"/>
       <c r="AJ19" s="5"/>
       <c r="AK19" s="5"/>
       <c r="AL19" s="5"/>
       <c r="AM19" s="5"/>
       <c r="AN19" s="5"/>
       <c r="AO19" s="5"/>
       <c r="AP19" s="5"/>
       <c r="AQ19" s="5"/>
       <c r="AR19" s="5"/>
       <c r="AS19" s="5"/>
       <c r="AT19" s="5"/>
       <c r="AU19" s="5"/>
       <c r="AV19" s="5"/>
       <c r="AW19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:AV19),"")</f>
         <v/>
       </c>
       <c r="AX19" s="5"/>
     </row>
     <row r="20" spans="1:50">
       <c r="A20" s="5" t="s">
-        <v>300</v>
+        <v>512</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
@@ -3778,51 +4826,51 @@
       <c r="AF20" s="5"/>
       <c r="AG20" s="5"/>
       <c r="AH20" s="5"/>
       <c r="AI20" s="5"/>
       <c r="AJ20" s="5"/>
       <c r="AK20" s="5"/>
       <c r="AL20" s="5"/>
       <c r="AM20" s="5"/>
       <c r="AN20" s="5"/>
       <c r="AO20" s="5"/>
       <c r="AP20" s="5"/>
       <c r="AQ20" s="5"/>
       <c r="AR20" s="5"/>
       <c r="AS20" s="5"/>
       <c r="AT20" s="5"/>
       <c r="AU20" s="5"/>
       <c r="AV20" s="5"/>
       <c r="AW20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:AV20),"")</f>
         <v/>
       </c>
       <c r="AX20" s="5"/>
     </row>
     <row r="21" spans="1:50">
       <c r="A21" s="5" t="s">
-        <v>301</v>
+        <v>513</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
@@ -3835,51 +4883,51 @@
       <c r="AF21" s="5"/>
       <c r="AG21" s="5"/>
       <c r="AH21" s="5"/>
       <c r="AI21" s="5"/>
       <c r="AJ21" s="5"/>
       <c r="AK21" s="5"/>
       <c r="AL21" s="5"/>
       <c r="AM21" s="5"/>
       <c r="AN21" s="5"/>
       <c r="AO21" s="5"/>
       <c r="AP21" s="5"/>
       <c r="AQ21" s="5"/>
       <c r="AR21" s="5"/>
       <c r="AS21" s="5"/>
       <c r="AT21" s="5"/>
       <c r="AU21" s="5"/>
       <c r="AV21" s="5"/>
       <c r="AW21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:AV21),"")</f>
         <v/>
       </c>
       <c r="AX21" s="5"/>
     </row>
     <row r="22" spans="1:50">
       <c r="A22" s="5" t="s">
-        <v>302</v>
+        <v>514</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
@@ -3892,51 +4940,51 @@
       <c r="AF22" s="5"/>
       <c r="AG22" s="5"/>
       <c r="AH22" s="5"/>
       <c r="AI22" s="5"/>
       <c r="AJ22" s="5"/>
       <c r="AK22" s="5"/>
       <c r="AL22" s="5"/>
       <c r="AM22" s="5"/>
       <c r="AN22" s="5"/>
       <c r="AO22" s="5"/>
       <c r="AP22" s="5"/>
       <c r="AQ22" s="5"/>
       <c r="AR22" s="5"/>
       <c r="AS22" s="5"/>
       <c r="AT22" s="5"/>
       <c r="AU22" s="5"/>
       <c r="AV22" s="5"/>
       <c r="AW22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:AV22),"")</f>
         <v/>
       </c>
       <c r="AX22" s="5"/>
     </row>
     <row r="23" spans="1:50">
       <c r="A23" s="5" t="s">
-        <v>303</v>
+        <v>515</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
@@ -3949,51 +4997,51 @@
       <c r="AF23" s="5"/>
       <c r="AG23" s="5"/>
       <c r="AH23" s="5"/>
       <c r="AI23" s="5"/>
       <c r="AJ23" s="5"/>
       <c r="AK23" s="5"/>
       <c r="AL23" s="5"/>
       <c r="AM23" s="5"/>
       <c r="AN23" s="5"/>
       <c r="AO23" s="5"/>
       <c r="AP23" s="5"/>
       <c r="AQ23" s="5"/>
       <c r="AR23" s="5"/>
       <c r="AS23" s="5"/>
       <c r="AT23" s="5"/>
       <c r="AU23" s="5"/>
       <c r="AV23" s="5"/>
       <c r="AW23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:AV23),"")</f>
         <v/>
       </c>
       <c r="AX23" s="5"/>
     </row>
     <row r="24" spans="1:50">
       <c r="A24" s="5" t="s">
-        <v>304</v>
+        <v>516</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
@@ -4006,51 +5054,51 @@
       <c r="AF24" s="5"/>
       <c r="AG24" s="5"/>
       <c r="AH24" s="5"/>
       <c r="AI24" s="5"/>
       <c r="AJ24" s="5"/>
       <c r="AK24" s="5"/>
       <c r="AL24" s="5"/>
       <c r="AM24" s="5"/>
       <c r="AN24" s="5"/>
       <c r="AO24" s="5"/>
       <c r="AP24" s="5"/>
       <c r="AQ24" s="5"/>
       <c r="AR24" s="5"/>
       <c r="AS24" s="5"/>
       <c r="AT24" s="5"/>
       <c r="AU24" s="5"/>
       <c r="AV24" s="5"/>
       <c r="AW24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:AV24),"")</f>
         <v/>
       </c>
       <c r="AX24" s="5"/>
     </row>
     <row r="25" spans="1:50">
       <c r="A25" s="5" t="s">
-        <v>305</v>
+        <v>517</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
@@ -4063,51 +5111,51 @@
       <c r="AF25" s="5"/>
       <c r="AG25" s="5"/>
       <c r="AH25" s="5"/>
       <c r="AI25" s="5"/>
       <c r="AJ25" s="5"/>
       <c r="AK25" s="5"/>
       <c r="AL25" s="5"/>
       <c r="AM25" s="5"/>
       <c r="AN25" s="5"/>
       <c r="AO25" s="5"/>
       <c r="AP25" s="5"/>
       <c r="AQ25" s="5"/>
       <c r="AR25" s="5"/>
       <c r="AS25" s="5"/>
       <c r="AT25" s="5"/>
       <c r="AU25" s="5"/>
       <c r="AV25" s="5"/>
       <c r="AW25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:AV25),"")</f>
         <v/>
       </c>
       <c r="AX25" s="5"/>
     </row>
     <row r="26" spans="1:50">
       <c r="A26" s="5" t="s">
-        <v>306</v>
+        <v>518</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
@@ -4120,51 +5168,51 @@
       <c r="AF26" s="5"/>
       <c r="AG26" s="5"/>
       <c r="AH26" s="5"/>
       <c r="AI26" s="5"/>
       <c r="AJ26" s="5"/>
       <c r="AK26" s="5"/>
       <c r="AL26" s="5"/>
       <c r="AM26" s="5"/>
       <c r="AN26" s="5"/>
       <c r="AO26" s="5"/>
       <c r="AP26" s="5"/>
       <c r="AQ26" s="5"/>
       <c r="AR26" s="5"/>
       <c r="AS26" s="5"/>
       <c r="AT26" s="5"/>
       <c r="AU26" s="5"/>
       <c r="AV26" s="5"/>
       <c r="AW26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:AV26),"")</f>
         <v/>
       </c>
       <c r="AX26" s="5"/>
     </row>
     <row r="27" spans="1:50">
       <c r="A27" s="5" t="s">
-        <v>307</v>
+        <v>519</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
@@ -4177,51 +5225,51 @@
       <c r="AF27" s="5"/>
       <c r="AG27" s="5"/>
       <c r="AH27" s="5"/>
       <c r="AI27" s="5"/>
       <c r="AJ27" s="5"/>
       <c r="AK27" s="5"/>
       <c r="AL27" s="5"/>
       <c r="AM27" s="5"/>
       <c r="AN27" s="5"/>
       <c r="AO27" s="5"/>
       <c r="AP27" s="5"/>
       <c r="AQ27" s="5"/>
       <c r="AR27" s="5"/>
       <c r="AS27" s="5"/>
       <c r="AT27" s="5"/>
       <c r="AU27" s="5"/>
       <c r="AV27" s="5"/>
       <c r="AW27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:AV27),"")</f>
         <v/>
       </c>
       <c r="AX27" s="5"/>
     </row>
     <row r="28" spans="1:50">
       <c r="A28" s="5" t="s">
-        <v>308</v>
+        <v>520</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
@@ -4234,51 +5282,51 @@
       <c r="AF28" s="5"/>
       <c r="AG28" s="5"/>
       <c r="AH28" s="5"/>
       <c r="AI28" s="5"/>
       <c r="AJ28" s="5"/>
       <c r="AK28" s="5"/>
       <c r="AL28" s="5"/>
       <c r="AM28" s="5"/>
       <c r="AN28" s="5"/>
       <c r="AO28" s="5"/>
       <c r="AP28" s="5"/>
       <c r="AQ28" s="5"/>
       <c r="AR28" s="5"/>
       <c r="AS28" s="5"/>
       <c r="AT28" s="5"/>
       <c r="AU28" s="5"/>
       <c r="AV28" s="5"/>
       <c r="AW28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:AV28),"")</f>
         <v/>
       </c>
       <c r="AX28" s="5"/>
     </row>
     <row r="29" spans="1:50">
       <c r="A29" s="5" t="s">
-        <v>309</v>
+        <v>521</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
@@ -4291,51 +5339,51 @@
       <c r="AF29" s="5"/>
       <c r="AG29" s="5"/>
       <c r="AH29" s="5"/>
       <c r="AI29" s="5"/>
       <c r="AJ29" s="5"/>
       <c r="AK29" s="5"/>
       <c r="AL29" s="5"/>
       <c r="AM29" s="5"/>
       <c r="AN29" s="5"/>
       <c r="AO29" s="5"/>
       <c r="AP29" s="5"/>
       <c r="AQ29" s="5"/>
       <c r="AR29" s="5"/>
       <c r="AS29" s="5"/>
       <c r="AT29" s="5"/>
       <c r="AU29" s="5"/>
       <c r="AV29" s="5"/>
       <c r="AW29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:AV29),"")</f>
         <v/>
       </c>
       <c r="AX29" s="5"/>
     </row>
     <row r="30" spans="1:50">
       <c r="A30" s="5" t="s">
-        <v>310</v>
+        <v>522</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
@@ -4348,51 +5396,51 @@
       <c r="AF30" s="5"/>
       <c r="AG30" s="5"/>
       <c r="AH30" s="5"/>
       <c r="AI30" s="5"/>
       <c r="AJ30" s="5"/>
       <c r="AK30" s="5"/>
       <c r="AL30" s="5"/>
       <c r="AM30" s="5"/>
       <c r="AN30" s="5"/>
       <c r="AO30" s="5"/>
       <c r="AP30" s="5"/>
       <c r="AQ30" s="5"/>
       <c r="AR30" s="5"/>
       <c r="AS30" s="5"/>
       <c r="AT30" s="5"/>
       <c r="AU30" s="5"/>
       <c r="AV30" s="5"/>
       <c r="AW30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:AV30),"")</f>
         <v/>
       </c>
       <c r="AX30" s="5"/>
     </row>
     <row r="31" spans="1:50">
       <c r="A31" s="5" t="s">
-        <v>311</v>
+        <v>523</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>
@@ -8645,3645 +9693,5061 @@
         <v>30</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>31</v>
       </c>
       <c r="F1" s="6" t="s">
         <v>32</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>33</v>
       </c>
       <c r="H1" s="6" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="D2" s="5"/>
-[...3 lines deleted...]
-      <c r="H2" s="5"/>
+      <c r="D2" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E2" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F2" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="G2" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="H2" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-      <c r="H3" s="5"/>
+        <v>43</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="H3" s="5" t="s">
+        <v>48</v>
+      </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-      <c r="H4" s="5"/>
+        <v>50</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="H5" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="C5" s="5" t="s">
-[...6 lines deleted...]
-      <c r="H5" s="5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>44</v>
-[...5 lines deleted...]
-      <c r="H6" s="5"/>
+        <v>62</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-      <c r="H7" s="5"/>
+        <v>68</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>48</v>
+      </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>48</v>
-[...5 lines deleted...]
-      <c r="H8" s="5"/>
+        <v>74</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="G9" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...9 lines deleted...]
-      <c r="H9" s="5"/>
+      <c r="H9" s="5" t="s">
+        <v>48</v>
+      </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>50</v>
-[...5 lines deleted...]
-      <c r="H10" s="5"/>
+        <v>76</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B11" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="H11" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="C11" s="5" t="s">
-[...6 lines deleted...]
-      <c r="H11" s="5"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-      <c r="H12" s="5"/>
+        <v>78</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-      <c r="H13" s="5"/>
+        <v>79</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>48</v>
+      </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>54</v>
+        <v>80</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>55</v>
+        <v>81</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K47"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="K2" sqref="K2:K47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>56</v>
+        <v>82</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>57</v>
+        <v>83</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>58</v>
+        <v>84</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>59</v>
+        <v>85</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>60</v>
+        <v>86</v>
       </c>
       <c r="J1" s="6" t="s">
-        <v>61</v>
+        <v>87</v>
       </c>
       <c r="K1" s="6" t="s">
-        <v>62</v>
+        <v>88</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="5">
         <v>1.1</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>63</v>
-[...3 lines deleted...]
-      <c r="G2" s="5"/>
+        <v>89</v>
+      </c>
+      <c r="E2" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="F2" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="G2" s="5" t="s">
+        <v>91</v>
+      </c>
       <c r="H2" s="5" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="J2" s="5"/>
+        <v>92</v>
+      </c>
+      <c r="I2" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="J2" s="5" t="s">
+        <v>94</v>
+      </c>
       <c r="K2" s="7">
         <v>2.17</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5">
         <v>1.2</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-      <c r="G3" s="5"/>
+        <v>95</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>98</v>
+      </c>
       <c r="H3" s="5" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="J3" s="5"/>
+        <v>92</v>
+      </c>
+      <c r="I3" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="J3" s="5" t="s">
+        <v>100</v>
+      </c>
       <c r="K3" s="7">
         <v>2.17</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5">
         <v>1.3</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>66</v>
-[...3 lines deleted...]
-      <c r="G4" s="5"/>
+        <v>101</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>103</v>
+      </c>
       <c r="H4" s="5" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="J4" s="5"/>
+        <v>92</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>105</v>
+      </c>
       <c r="K4" s="7">
         <v>2.17</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5">
         <v>1.4</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>67</v>
+        <v>106</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5" t="s">
-        <v>64</v>
+        <v>107</v>
       </c>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="7">
         <v>2.17</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5">
         <v>2.1</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-      <c r="G6" s="5"/>
+        <v>108</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>110</v>
+      </c>
       <c r="H6" s="5" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="I6" s="5"/>
+        <v>92</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>111</v>
+      </c>
       <c r="J6" s="5"/>
       <c r="K6" s="7">
         <v>2.17</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5">
         <v>2.2</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>69</v>
-[...3 lines deleted...]
-      <c r="G7" s="5"/>
+        <v>112</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>115</v>
+      </c>
       <c r="H7" s="5" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="J7" s="5"/>
+        <v>92</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>117</v>
+      </c>
       <c r="K7" s="7">
         <v>2.17</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5">
         <v>2.3</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>70</v>
-[...3 lines deleted...]
-      <c r="G8" s="5"/>
+        <v>118</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>120</v>
+      </c>
       <c r="H8" s="5" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="J8" s="5"/>
+        <v>92</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="J8" s="5" t="s">
+        <v>122</v>
+      </c>
       <c r="K8" s="7">
         <v>2.17</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5">
         <v>2.4</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>71</v>
+        <v>123</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5" t="s">
-        <v>64</v>
+        <v>107</v>
       </c>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="7">
         <v>2.17</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5">
         <v>3.1</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>72</v>
-[...3 lines deleted...]
-      <c r="G10" s="5"/>
+        <v>124</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>126</v>
+      </c>
       <c r="H10" s="5" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="J10" s="5"/>
+        <v>92</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="J10" s="5" t="s">
+        <v>128</v>
+      </c>
       <c r="K10" s="7">
         <v>2.17</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5">
         <v>3.2</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>73</v>
-[...3 lines deleted...]
-      <c r="G11" s="5"/>
+        <v>129</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>131</v>
+      </c>
       <c r="H11" s="5" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="J11" s="5"/>
+        <v>132</v>
+      </c>
+      <c r="I11" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="J11" s="5" t="s">
+        <v>134</v>
+      </c>
       <c r="K11" s="7">
         <v>2.17</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5">
         <v>3.3</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>74</v>
+        <v>135</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5" t="s">
-        <v>64</v>
+        <v>107</v>
       </c>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="7">
         <v>2.17</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5">
         <v>4.1</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      <c r="G13" s="5"/>
+        <v>136</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>138</v>
+      </c>
       <c r="H13" s="5" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="J13" s="5"/>
+        <v>92</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="J13" s="5" t="s">
+        <v>140</v>
+      </c>
       <c r="K13" s="7">
         <v>2.17</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5">
         <v>4.2</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>76</v>
-[...3 lines deleted...]
-      <c r="G14" s="5"/>
+        <v>141</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>144</v>
+      </c>
       <c r="H14" s="5" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="J14" s="5"/>
+        <v>92</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="J14" s="5" t="s">
+        <v>146</v>
+      </c>
       <c r="K14" s="7">
         <v>2.17</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5">
         <v>4.3</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>77</v>
-[...3 lines deleted...]
-      <c r="G15" s="5"/>
+        <v>147</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>150</v>
+      </c>
       <c r="H15" s="5" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="J15" s="5"/>
+        <v>92</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="J15" s="5" t="s">
+        <v>152</v>
+      </c>
       <c r="K15" s="7">
         <v>2.17</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5">
         <v>5.1</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>78</v>
-[...3 lines deleted...]
-      <c r="G16" s="5"/>
+        <v>153</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>156</v>
+      </c>
       <c r="H16" s="5" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="J16" s="5"/>
+        <v>92</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="J16" s="5" t="s">
+        <v>158</v>
+      </c>
       <c r="K16" s="7">
         <v>2.17</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5">
         <v>5.2</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>79</v>
-[...3 lines deleted...]
-      <c r="G17" s="5"/>
+        <v>159</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>161</v>
+      </c>
       <c r="H17" s="5" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="J17" s="5"/>
+        <v>92</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="J17" s="5" t="s">
+        <v>163</v>
+      </c>
       <c r="K17" s="7">
         <v>2.17</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5">
         <v>5.3</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>80</v>
+        <v>164</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5" t="s">
-        <v>64</v>
+        <v>107</v>
       </c>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="7">
         <v>2.17</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5">
         <v>6.1</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>81</v>
-[...3 lines deleted...]
-      <c r="G19" s="5"/>
+        <v>165</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>167</v>
+      </c>
       <c r="H19" s="5" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="J19" s="5"/>
+        <v>92</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="J19" s="5" t="s">
+        <v>169</v>
+      </c>
       <c r="K19" s="7">
         <v>2.17</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5">
         <v>6.2</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>82</v>
+        <v>170</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5" t="s">
-        <v>64</v>
+        <v>107</v>
       </c>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="7">
         <v>2.17</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5">
         <v>6.3</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>83</v>
+        <v>171</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5" t="s">
-        <v>64</v>
+        <v>107</v>
       </c>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="7">
         <v>2.17</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5">
         <v>6.4</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>84</v>
+        <v>172</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5" t="s">
-        <v>64</v>
+        <v>107</v>
       </c>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="7">
         <v>2.17</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5">
         <v>6.5</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>85</v>
+        <v>173</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5" t="s">
-        <v>64</v>
+        <v>107</v>
       </c>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="7">
         <v>2.17</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B24" s="5">
         <v>1.1</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>86</v>
-[...3 lines deleted...]
-      <c r="G24" s="5"/>
+        <v>174</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>91</v>
+      </c>
       <c r="H24" s="5" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="J24" s="5"/>
+        <v>92</v>
+      </c>
+      <c r="I24" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="J24" s="5" t="s">
+        <v>94</v>
+      </c>
       <c r="K24" s="7">
         <v>2.17</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B25" s="5">
         <v>1.2</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>87</v>
-[...3 lines deleted...]
-      <c r="G25" s="5"/>
+        <v>175</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>98</v>
+      </c>
       <c r="H25" s="5" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="J25" s="5"/>
+        <v>92</v>
+      </c>
+      <c r="I25" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="J25" s="5" t="s">
+        <v>100</v>
+      </c>
       <c r="K25" s="7">
         <v>2.17</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B26" s="5">
         <v>1.3</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>88</v>
-[...3 lines deleted...]
-      <c r="G26" s="5"/>
+        <v>176</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>103</v>
+      </c>
       <c r="H26" s="5" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="J26" s="5"/>
+        <v>92</v>
+      </c>
+      <c r="I26" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="J26" s="5" t="s">
+        <v>105</v>
+      </c>
       <c r="K26" s="7">
         <v>2.17</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B27" s="5">
         <v>2.1</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>89</v>
-[...3 lines deleted...]
-      <c r="G27" s="5"/>
+        <v>177</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="G27" s="5" t="s">
+        <v>110</v>
+      </c>
       <c r="H27" s="5" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="I27" s="5"/>
+        <v>92</v>
+      </c>
+      <c r="I27" s="5" t="s">
+        <v>111</v>
+      </c>
       <c r="J27" s="5"/>
       <c r="K27" s="7">
         <v>2.17</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B28" s="5">
         <v>2.2</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      <c r="G28" s="5"/>
+        <v>178</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="G28" s="5" t="s">
+        <v>115</v>
+      </c>
       <c r="H28" s="5" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="J28" s="5"/>
+        <v>92</v>
+      </c>
+      <c r="I28" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="J28" s="5" t="s">
+        <v>117</v>
+      </c>
       <c r="K28" s="7">
         <v>2.17</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B29" s="5">
         <v>2.3</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      <c r="G29" s="5"/>
+        <v>179</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="G29" s="5" t="s">
+        <v>120</v>
+      </c>
       <c r="H29" s="5" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="J29" s="5"/>
+        <v>92</v>
+      </c>
+      <c r="I29" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="J29" s="5" t="s">
+        <v>122</v>
+      </c>
       <c r="K29" s="7">
         <v>2.17</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B30" s="5">
         <v>2.4</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>92</v>
+        <v>180</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5" t="s">
-        <v>64</v>
+        <v>107</v>
       </c>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="7">
         <v>2.17</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B31" s="5">
         <v>3.1</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      <c r="G31" s="5"/>
+        <v>181</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="G31" s="5" t="s">
+        <v>126</v>
+      </c>
       <c r="H31" s="5" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="J31" s="5"/>
+        <v>92</v>
+      </c>
+      <c r="I31" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="J31" s="5" t="s">
+        <v>128</v>
+      </c>
       <c r="K31" s="7">
         <v>2.17</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B32" s="5">
         <v>3.2</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      <c r="G32" s="5"/>
+        <v>182</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="F32" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="G32" s="5" t="s">
+        <v>131</v>
+      </c>
       <c r="H32" s="5" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="J32" s="5"/>
+        <v>132</v>
+      </c>
+      <c r="I32" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="J32" s="5" t="s">
+        <v>134</v>
+      </c>
       <c r="K32" s="7">
         <v>2.17</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B33" s="5">
         <v>3.3</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>95</v>
+        <v>183</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5" t="s">
-        <v>64</v>
+        <v>107</v>
       </c>
       <c r="I33" s="5"/>
       <c r="J33" s="5"/>
       <c r="K33" s="7">
         <v>2.17</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B34" s="5">
         <v>4.1</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      <c r="G34" s="5"/>
+        <v>184</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="F34" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="G34" s="5" t="s">
+        <v>138</v>
+      </c>
       <c r="H34" s="5" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="J34" s="5"/>
+        <v>92</v>
+      </c>
+      <c r="I34" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="J34" s="5" t="s">
+        <v>140</v>
+      </c>
       <c r="K34" s="7">
         <v>2.17</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B35" s="5">
         <v>4.2</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>97</v>
-[...3 lines deleted...]
-      <c r="G35" s="5"/>
+        <v>185</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="F35" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="G35" s="5" t="s">
+        <v>144</v>
+      </c>
       <c r="H35" s="5" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="J35" s="5"/>
+        <v>92</v>
+      </c>
+      <c r="I35" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="J35" s="5" t="s">
+        <v>146</v>
+      </c>
       <c r="K35" s="7">
         <v>2.17</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B36" s="5">
         <v>4.3</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      <c r="G36" s="5"/>
+        <v>186</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="F36" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="G36" s="5" t="s">
+        <v>150</v>
+      </c>
       <c r="H36" s="5" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="J36" s="5"/>
+        <v>92</v>
+      </c>
+      <c r="I36" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="J36" s="5" t="s">
+        <v>152</v>
+      </c>
       <c r="K36" s="7">
         <v>2.17</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B37" s="5">
         <v>5.1</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>99</v>
-[...3 lines deleted...]
-      <c r="G37" s="5"/>
+        <v>187</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="F37" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="G37" s="5" t="s">
+        <v>156</v>
+      </c>
       <c r="H37" s="5" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="J37" s="5"/>
+        <v>92</v>
+      </c>
+      <c r="I37" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="J37" s="5" t="s">
+        <v>158</v>
+      </c>
       <c r="K37" s="7">
         <v>2.17</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B38" s="5">
         <v>5.2</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>100</v>
-[...3 lines deleted...]
-      <c r="G38" s="5"/>
+        <v>188</v>
+      </c>
+      <c r="E38" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="F38" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="G38" s="5" t="s">
+        <v>161</v>
+      </c>
       <c r="H38" s="5" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="J38" s="5"/>
+        <v>92</v>
+      </c>
+      <c r="I38" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="J38" s="5" t="s">
+        <v>163</v>
+      </c>
       <c r="K38" s="7">
         <v>2.17</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B39" s="5">
         <v>5.3</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>101</v>
+        <v>189</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5" t="s">
-        <v>64</v>
+        <v>107</v>
       </c>
       <c r="I39" s="5"/>
       <c r="J39" s="5"/>
       <c r="K39" s="7">
         <v>2.17</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B40" s="5">
         <v>5.4</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>102</v>
+        <v>190</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5" t="s">
-        <v>64</v>
+        <v>107</v>
       </c>
       <c r="I40" s="5"/>
       <c r="J40" s="5"/>
       <c r="K40" s="7">
         <v>2.17</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B41" s="5">
         <v>6.1</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>103</v>
-[...3 lines deleted...]
-      <c r="G41" s="5"/>
+        <v>191</v>
+      </c>
+      <c r="E41" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="F41" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="G41" s="5" t="s">
+        <v>167</v>
+      </c>
       <c r="H41" s="5" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="J41" s="5"/>
+        <v>92</v>
+      </c>
+      <c r="I41" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="J41" s="5" t="s">
+        <v>169</v>
+      </c>
       <c r="K41" s="7">
         <v>2.17</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B42" s="5">
         <v>6.2</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>104</v>
+        <v>192</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5" t="s">
-        <v>64</v>
+        <v>107</v>
       </c>
       <c r="I42" s="5"/>
       <c r="J42" s="5"/>
       <c r="K42" s="7">
         <v>2.17</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B43" s="5">
         <v>6.3</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>105</v>
+        <v>193</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5" t="s">
-        <v>64</v>
+        <v>107</v>
       </c>
       <c r="I43" s="5"/>
       <c r="J43" s="5"/>
       <c r="K43" s="7">
         <v>2.17</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B44" s="5">
         <v>7.1</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>54</v>
+        <v>80</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>106</v>
+        <v>194</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5" t="s">
-        <v>64</v>
+        <v>107</v>
       </c>
       <c r="I44" s="5"/>
       <c r="J44" s="5"/>
       <c r="K44" s="7">
         <v>2.17</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B45" s="5">
         <v>7.2</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>54</v>
+        <v>80</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>107</v>
+        <v>195</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5" t="s">
-        <v>64</v>
+        <v>107</v>
       </c>
       <c r="I45" s="5"/>
       <c r="J45" s="5"/>
       <c r="K45" s="7">
         <v>2.17</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B46" s="5">
         <v>7.3</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>54</v>
+        <v>80</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>108</v>
+        <v>196</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5" t="s">
-        <v>64</v>
+        <v>107</v>
       </c>
       <c r="I46" s="5"/>
       <c r="J46" s="5"/>
       <c r="K46" s="7">
         <v>2.17</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B47" s="5">
         <v>7.4</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>54</v>
+        <v>80</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>109</v>
+        <v>197</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5" t="s">
-        <v>64</v>
+        <v>107</v>
       </c>
       <c r="I47" s="5"/>
       <c r="J47" s="5"/>
       <c r="K47" s="7">
         <v>2.17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I102"/>
+  <dimension ref="A1:I120"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:I102"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:I120"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>110</v>
+        <v>198</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>111</v>
+        <v>199</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>112</v>
+        <v>200</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>113</v>
+        <v>201</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>114</v>
+        <v>202</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>115</v>
+        <v>203</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>116</v>
+        <v>204</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>118</v>
+        <v>206</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>119</v>
+        <v>207</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C4" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>120</v>
+        <v>208</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C5" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>121</v>
+        <v>209</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C6" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>122</v>
+        <v>210</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C7" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>123</v>
+        <v>211</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C8" s="5">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>124</v>
+        <v>212</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C9" s="5">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>125</v>
+        <v>213</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C10" s="5">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>126</v>
+        <v>214</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C11" s="5">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>127</v>
+        <v>215</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C12" s="5">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>128</v>
+        <v>216</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C13" s="5">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>129</v>
+        <v>217</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C14" s="5">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>130</v>
+        <v>218</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C15" s="5">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>131</v>
+        <v>219</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C16" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>132</v>
+        <v>220</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C17" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>133</v>
+        <v>221</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C18" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C19" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C20" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>136</v>
+        <v>224</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C21" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>137</v>
+        <v>225</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C22" s="5">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>138</v>
+        <v>226</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C23" s="5">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>139</v>
+        <v>227</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C24" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>140</v>
+        <v>228</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C25" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>141</v>
+        <v>229</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C26" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>142</v>
+        <v>230</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C27" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>143</v>
+        <v>231</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C28" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>144</v>
+        <v>232</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C29" s="5">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>145</v>
+        <v>233</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C30" s="5">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>146</v>
+        <v>234</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C31" s="5">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>147</v>
+        <v>235</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C32" s="5">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>148</v>
+        <v>236</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C33" s="5">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>149</v>
+        <v>237</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C34" s="5">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>150</v>
+        <v>238</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C35" s="5">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>151</v>
+        <v>239</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C36" s="5">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>152</v>
+        <v>240</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C37" s="5">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>153</v>
+        <v>241</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C38" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>154</v>
+        <v>242</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C39" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>155</v>
+        <v>243</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C40" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>156</v>
+        <v>244</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C41" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>157</v>
+        <v>245</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C42" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>158</v>
+        <v>246</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C43" s="5">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>159</v>
+        <v>247</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C44" s="5">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>160</v>
+        <v>248</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C45" s="5">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>161</v>
+        <v>249</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C46" s="5">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>162</v>
+        <v>250</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C47" s="5">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>163</v>
+        <v>251</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C48" s="5">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>164</v>
+        <v>252</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C49" s="5">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>165</v>
+        <v>253</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5"/>
       <c r="I49" s="5"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C50" s="5">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>166</v>
+        <v>254</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5"/>
       <c r="I50" s="5"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="5" t="s">
-        <v>47</v>
+        <v>2</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C51" s="5">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>167</v>
+        <v>255</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="5" t="s">
-        <v>47</v>
+        <v>2</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C52" s="5">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>168</v>
+        <v>256</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5"/>
       <c r="I52" s="5"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="5" t="s">
-        <v>47</v>
+        <v>2</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C53" s="5">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>169</v>
+        <v>257</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5"/>
       <c r="I53" s="5"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="5" t="s">
-        <v>47</v>
+        <v>2</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C54" s="5">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>170</v>
+        <v>258</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5"/>
       <c r="I54" s="5"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="5" t="s">
-        <v>47</v>
+        <v>2</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C55" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>171</v>
+        <v>259</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5"/>
       <c r="I55" s="5"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="5" t="s">
-        <v>47</v>
+        <v>2</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C56" s="5">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>172</v>
+        <v>260</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="5"/>
       <c r="G56" s="5"/>
       <c r="H56" s="5"/>
       <c r="I56" s="5"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="5" t="s">
-        <v>47</v>
+        <v>2</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C57" s="5">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>173</v>
+        <v>261</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="H57" s="5"/>
       <c r="I57" s="5"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="5" t="s">
-        <v>47</v>
+        <v>2</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C58" s="5">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>174</v>
+        <v>262</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
       <c r="H58" s="5"/>
       <c r="I58" s="5"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="5" t="s">
-        <v>47</v>
+        <v>2</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C59" s="5">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>175</v>
+        <v>263</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="H59" s="5"/>
       <c r="I59" s="5"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="5" t="s">
-        <v>47</v>
+        <v>2</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C60" s="5">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>176</v>
+        <v>264</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="5"/>
       <c r="G60" s="5"/>
       <c r="H60" s="5"/>
       <c r="I60" s="5"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="5" t="s">
-        <v>47</v>
+        <v>2</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C61" s="5">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>177</v>
+        <v>265</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="5"/>
       <c r="G61" s="5"/>
       <c r="H61" s="5"/>
       <c r="I61" s="5"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="5" t="s">
-        <v>47</v>
+        <v>2</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C62" s="5">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>178</v>
+        <v>266</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="5"/>
       <c r="G62" s="5"/>
       <c r="H62" s="5"/>
       <c r="I62" s="5"/>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="5" t="s">
-        <v>47</v>
+        <v>2</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C63" s="5">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>179</v>
+        <v>267</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="5" t="s">
-        <v>47</v>
+        <v>2</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C64" s="5">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>180</v>
+        <v>268</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="5" t="s">
-        <v>47</v>
+        <v>2</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C65" s="5">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>181</v>
+        <v>269</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="5"/>
       <c r="G65" s="5"/>
       <c r="H65" s="5"/>
       <c r="I65" s="5"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="5" t="s">
-        <v>47</v>
+        <v>2</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C66" s="5">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>182</v>
+        <v>270</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="5"/>
       <c r="G66" s="5"/>
       <c r="H66" s="5"/>
       <c r="I66" s="5"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="5" t="s">
-        <v>47</v>
+        <v>2</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C67" s="5">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>183</v>
+        <v>271</v>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="5"/>
       <c r="G67" s="5"/>
       <c r="H67" s="5"/>
       <c r="I67" s="5"/>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="5" t="s">
-        <v>47</v>
+        <v>2</v>
       </c>
       <c r="B68" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C68" s="5">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>184</v>
+        <v>272</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="5"/>
       <c r="G68" s="5"/>
       <c r="H68" s="5"/>
       <c r="I68" s="5"/>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B69" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C69" s="5">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>185</v>
+        <v>273</v>
       </c>
       <c r="E69" s="5"/>
       <c r="F69" s="5"/>
       <c r="G69" s="5"/>
       <c r="H69" s="5"/>
       <c r="I69" s="5"/>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C70" s="5">
-        <v>20</v>
+        <v>2</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>186</v>
+        <v>274</v>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="5"/>
       <c r="G70" s="5"/>
       <c r="H70" s="5"/>
       <c r="I70" s="5"/>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C71" s="5">
-        <v>21</v>
+        <v>3</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>187</v>
+        <v>275</v>
       </c>
       <c r="E71" s="5"/>
       <c r="F71" s="5"/>
       <c r="G71" s="5"/>
       <c r="H71" s="5"/>
       <c r="I71" s="5"/>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B72" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C72" s="5">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>188</v>
+        <v>276</v>
       </c>
       <c r="E72" s="5"/>
       <c r="F72" s="5"/>
       <c r="G72" s="5"/>
       <c r="H72" s="5"/>
       <c r="I72" s="5"/>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C73" s="5">
-        <v>23</v>
+        <v>5</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>189</v>
+        <v>277</v>
       </c>
       <c r="E73" s="5"/>
       <c r="F73" s="5"/>
       <c r="G73" s="5"/>
       <c r="H73" s="5"/>
       <c r="I73" s="5"/>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B74" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C74" s="5">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>190</v>
+        <v>278</v>
       </c>
       <c r="E74" s="5"/>
       <c r="F74" s="5"/>
       <c r="G74" s="5"/>
       <c r="H74" s="5"/>
       <c r="I74" s="5"/>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B75" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C75" s="5">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>191</v>
+        <v>279</v>
       </c>
       <c r="E75" s="5"/>
       <c r="F75" s="5"/>
       <c r="G75" s="5"/>
       <c r="H75" s="5"/>
       <c r="I75" s="5"/>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B76" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C76" s="5">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>192</v>
+        <v>280</v>
       </c>
       <c r="E76" s="5"/>
       <c r="F76" s="5"/>
       <c r="G76" s="5"/>
       <c r="H76" s="5"/>
       <c r="I76" s="5"/>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C77" s="5">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>193</v>
+        <v>281</v>
       </c>
       <c r="E77" s="5"/>
       <c r="F77" s="5"/>
       <c r="G77" s="5"/>
       <c r="H77" s="5"/>
       <c r="I77" s="5"/>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B78" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C78" s="5">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>194</v>
+        <v>282</v>
       </c>
       <c r="E78" s="5"/>
       <c r="F78" s="5"/>
       <c r="G78" s="5"/>
       <c r="H78" s="5"/>
       <c r="I78" s="5"/>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B79" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C79" s="5">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>195</v>
+        <v>283</v>
       </c>
       <c r="E79" s="5"/>
       <c r="F79" s="5"/>
       <c r="G79" s="5"/>
       <c r="H79" s="5"/>
       <c r="I79" s="5"/>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B80" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C80" s="5">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>196</v>
+        <v>284</v>
       </c>
       <c r="E80" s="5"/>
       <c r="F80" s="5"/>
       <c r="G80" s="5"/>
       <c r="H80" s="5"/>
       <c r="I80" s="5"/>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C81" s="5">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>197</v>
+        <v>285</v>
       </c>
       <c r="E81" s="5"/>
       <c r="F81" s="5"/>
       <c r="G81" s="5"/>
       <c r="H81" s="5"/>
       <c r="I81" s="5"/>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B82" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C82" s="5">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>198</v>
+        <v>286</v>
       </c>
       <c r="E82" s="5"/>
       <c r="F82" s="5"/>
       <c r="G82" s="5"/>
       <c r="H82" s="5"/>
       <c r="I82" s="5"/>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B83" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C83" s="5">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>199</v>
+        <v>287</v>
       </c>
       <c r="E83" s="5"/>
       <c r="F83" s="5"/>
       <c r="G83" s="5"/>
       <c r="H83" s="5"/>
       <c r="I83" s="5"/>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B84" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C84" s="5">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>200</v>
+        <v>288</v>
       </c>
       <c r="E84" s="5"/>
       <c r="F84" s="5"/>
       <c r="G84" s="5"/>
       <c r="H84" s="5"/>
       <c r="I84" s="5"/>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B85" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C85" s="5">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>201</v>
+        <v>289</v>
       </c>
       <c r="E85" s="5"/>
       <c r="F85" s="5"/>
       <c r="G85" s="5"/>
       <c r="H85" s="5"/>
       <c r="I85" s="5"/>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B86" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C86" s="5">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>202</v>
+        <v>290</v>
       </c>
       <c r="E86" s="5"/>
       <c r="F86" s="5"/>
       <c r="G86" s="5"/>
       <c r="H86" s="5"/>
       <c r="I86" s="5"/>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B87" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C87" s="5">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>203</v>
+        <v>291</v>
       </c>
       <c r="E87" s="5"/>
       <c r="F87" s="5"/>
       <c r="G87" s="5"/>
       <c r="H87" s="5"/>
       <c r="I87" s="5"/>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B88" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C88" s="5">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>204</v>
+        <v>292</v>
       </c>
       <c r="E88" s="5"/>
       <c r="F88" s="5"/>
       <c r="G88" s="5"/>
       <c r="H88" s="5"/>
       <c r="I88" s="5"/>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B89" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C89" s="5">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>205</v>
+        <v>293</v>
       </c>
       <c r="E89" s="5"/>
       <c r="F89" s="5"/>
       <c r="G89" s="5"/>
       <c r="H89" s="5"/>
       <c r="I89" s="5"/>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B90" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C90" s="5">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>206</v>
+        <v>294</v>
       </c>
       <c r="E90" s="5"/>
       <c r="F90" s="5"/>
       <c r="G90" s="5"/>
       <c r="H90" s="5"/>
       <c r="I90" s="5"/>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B91" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C91" s="5">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>207</v>
+        <v>295</v>
       </c>
       <c r="E91" s="5"/>
       <c r="F91" s="5"/>
       <c r="G91" s="5"/>
       <c r="H91" s="5"/>
       <c r="I91" s="5"/>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B92" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C92" s="5">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>208</v>
+        <v>296</v>
       </c>
       <c r="E92" s="5"/>
       <c r="F92" s="5"/>
       <c r="G92" s="5"/>
       <c r="H92" s="5"/>
       <c r="I92" s="5"/>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B93" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C93" s="5">
-        <v>2</v>
+        <v>25</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>209</v>
+        <v>297</v>
       </c>
       <c r="E93" s="5"/>
       <c r="F93" s="5"/>
       <c r="G93" s="5"/>
       <c r="H93" s="5"/>
       <c r="I93" s="5"/>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B94" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C94" s="5">
-        <v>3</v>
+        <v>26</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>210</v>
+        <v>298</v>
       </c>
       <c r="E94" s="5"/>
       <c r="F94" s="5"/>
       <c r="G94" s="5"/>
       <c r="H94" s="5"/>
       <c r="I94" s="5"/>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B95" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C95" s="5">
-        <v>4</v>
+        <v>27</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>211</v>
+        <v>299</v>
       </c>
       <c r="E95" s="5"/>
       <c r="F95" s="5"/>
       <c r="G95" s="5"/>
       <c r="H95" s="5"/>
       <c r="I95" s="5"/>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B96" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C96" s="5">
-        <v>5</v>
+        <v>28</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>212</v>
+        <v>300</v>
       </c>
       <c r="E96" s="5"/>
       <c r="F96" s="5"/>
       <c r="G96" s="5"/>
       <c r="H96" s="5"/>
       <c r="I96" s="5"/>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B97" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C97" s="5">
-        <v>6</v>
+        <v>29</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>213</v>
+        <v>301</v>
       </c>
       <c r="E97" s="5"/>
       <c r="F97" s="5"/>
       <c r="G97" s="5"/>
       <c r="H97" s="5"/>
       <c r="I97" s="5"/>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B98" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C98" s="5">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>214</v>
+        <v>302</v>
       </c>
       <c r="E98" s="5"/>
       <c r="F98" s="5"/>
       <c r="G98" s="5"/>
       <c r="H98" s="5"/>
       <c r="I98" s="5"/>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B99" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C99" s="5">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>215</v>
+        <v>303</v>
       </c>
       <c r="E99" s="5"/>
       <c r="F99" s="5"/>
       <c r="G99" s="5"/>
       <c r="H99" s="5"/>
       <c r="I99" s="5"/>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B100" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C100" s="5">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>216</v>
+        <v>304</v>
       </c>
       <c r="E100" s="5"/>
       <c r="F100" s="5"/>
       <c r="G100" s="5"/>
       <c r="H100" s="5"/>
       <c r="I100" s="5"/>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B101" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C101" s="5">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>217</v>
+        <v>305</v>
       </c>
       <c r="E101" s="5"/>
       <c r="F101" s="5"/>
       <c r="G101" s="5"/>
       <c r="H101" s="5"/>
       <c r="I101" s="5"/>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="5" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B102" s="5" t="s">
-        <v>117</v>
+        <v>205</v>
       </c>
       <c r="C102" s="5">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>218</v>
+        <v>306</v>
       </c>
       <c r="E102" s="5"/>
       <c r="F102" s="5"/>
       <c r="G102" s="5"/>
       <c r="H102" s="5"/>
       <c r="I102" s="5"/>
+    </row>
+    <row r="103" spans="1:9">
+      <c r="A103" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="B103" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="C103" s="5">
+        <v>4</v>
+      </c>
+      <c r="D103" s="5" t="s">
+        <v>307</v>
+      </c>
+      <c r="E103" s="5"/>
+      <c r="F103" s="5"/>
+      <c r="G103" s="5"/>
+      <c r="H103" s="5"/>
+      <c r="I103" s="5"/>
+    </row>
+    <row r="104" spans="1:9">
+      <c r="A104" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="B104" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="C104" s="5">
+        <v>5</v>
+      </c>
+      <c r="D104" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="E104" s="5"/>
+      <c r="F104" s="5"/>
+      <c r="G104" s="5"/>
+      <c r="H104" s="5"/>
+      <c r="I104" s="5"/>
+    </row>
+    <row r="105" spans="1:9">
+      <c r="A105" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="B105" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="C105" s="5">
+        <v>6</v>
+      </c>
+      <c r="D105" s="5" t="s">
+        <v>309</v>
+      </c>
+      <c r="E105" s="5"/>
+      <c r="F105" s="5"/>
+      <c r="G105" s="5"/>
+      <c r="H105" s="5"/>
+      <c r="I105" s="5"/>
+    </row>
+    <row r="106" spans="1:9">
+      <c r="A106" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="B106" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="C106" s="5">
+        <v>7</v>
+      </c>
+      <c r="D106" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="E106" s="5"/>
+      <c r="F106" s="5"/>
+      <c r="G106" s="5"/>
+      <c r="H106" s="5"/>
+      <c r="I106" s="5"/>
+    </row>
+    <row r="107" spans="1:9">
+      <c r="A107" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="B107" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="C107" s="5">
+        <v>8</v>
+      </c>
+      <c r="D107" s="5" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="5"/>
+      <c r="F107" s="5"/>
+      <c r="G107" s="5"/>
+      <c r="H107" s="5"/>
+      <c r="I107" s="5"/>
+    </row>
+    <row r="108" spans="1:9">
+      <c r="A108" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="B108" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="C108" s="5">
+        <v>9</v>
+      </c>
+      <c r="D108" s="5" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="5"/>
+      <c r="F108" s="5"/>
+      <c r="G108" s="5"/>
+      <c r="H108" s="5"/>
+      <c r="I108" s="5"/>
+    </row>
+    <row r="109" spans="1:9">
+      <c r="A109" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="B109" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="C109" s="5">
+        <v>10</v>
+      </c>
+      <c r="D109" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="E109" s="5"/>
+      <c r="F109" s="5"/>
+      <c r="G109" s="5"/>
+      <c r="H109" s="5"/>
+      <c r="I109" s="5"/>
+    </row>
+    <row r="110" spans="1:9">
+      <c r="A110" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="B110" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="C110" s="5">
+        <v>1</v>
+      </c>
+      <c r="D110" s="5" t="s">
+        <v>314</v>
+      </c>
+      <c r="E110" s="5"/>
+      <c r="F110" s="5"/>
+      <c r="G110" s="5"/>
+      <c r="H110" s="5"/>
+      <c r="I110" s="5"/>
+    </row>
+    <row r="111" spans="1:9">
+      <c r="A111" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="B111" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="C111" s="5">
+        <v>2</v>
+      </c>
+      <c r="D111" s="5" t="s">
+        <v>315</v>
+      </c>
+      <c r="E111" s="5"/>
+      <c r="F111" s="5"/>
+      <c r="G111" s="5"/>
+      <c r="H111" s="5"/>
+      <c r="I111" s="5"/>
+    </row>
+    <row r="112" spans="1:9">
+      <c r="A112" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="B112" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="C112" s="5">
+        <v>3</v>
+      </c>
+      <c r="D112" s="5" t="s">
+        <v>316</v>
+      </c>
+      <c r="E112" s="5"/>
+      <c r="F112" s="5"/>
+      <c r="G112" s="5"/>
+      <c r="H112" s="5"/>
+      <c r="I112" s="5"/>
+    </row>
+    <row r="113" spans="1:9">
+      <c r="A113" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="B113" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="C113" s="5">
+        <v>4</v>
+      </c>
+      <c r="D113" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="E113" s="5"/>
+      <c r="F113" s="5"/>
+      <c r="G113" s="5"/>
+      <c r="H113" s="5"/>
+      <c r="I113" s="5"/>
+    </row>
+    <row r="114" spans="1:9">
+      <c r="A114" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="B114" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="C114" s="5">
+        <v>5</v>
+      </c>
+      <c r="D114" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="E114" s="5"/>
+      <c r="F114" s="5"/>
+      <c r="G114" s="5"/>
+      <c r="H114" s="5"/>
+      <c r="I114" s="5"/>
+    </row>
+    <row r="115" spans="1:9">
+      <c r="A115" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="B115" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="C115" s="5">
+        <v>6</v>
+      </c>
+      <c r="D115" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="E115" s="5"/>
+      <c r="F115" s="5"/>
+      <c r="G115" s="5"/>
+      <c r="H115" s="5"/>
+      <c r="I115" s="5"/>
+    </row>
+    <row r="116" spans="1:9">
+      <c r="A116" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="B116" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="C116" s="5">
+        <v>7</v>
+      </c>
+      <c r="D116" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="E116" s="5"/>
+      <c r="F116" s="5"/>
+      <c r="G116" s="5"/>
+      <c r="H116" s="5"/>
+      <c r="I116" s="5"/>
+    </row>
+    <row r="117" spans="1:9">
+      <c r="A117" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="B117" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="C117" s="5">
+        <v>8</v>
+      </c>
+      <c r="D117" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="E117" s="5"/>
+      <c r="F117" s="5"/>
+      <c r="G117" s="5"/>
+      <c r="H117" s="5"/>
+      <c r="I117" s="5"/>
+    </row>
+    <row r="118" spans="1:9">
+      <c r="A118" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="B118" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="C118" s="5">
+        <v>9</v>
+      </c>
+      <c r="D118" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="E118" s="5"/>
+      <c r="F118" s="5"/>
+      <c r="G118" s="5"/>
+      <c r="H118" s="5"/>
+      <c r="I118" s="5"/>
+    </row>
+    <row r="119" spans="1:9">
+      <c r="A119" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="B119" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="C119" s="5">
+        <v>10</v>
+      </c>
+      <c r="D119" s="5" t="s">
+        <v>323</v>
+      </c>
+      <c r="E119" s="5"/>
+      <c r="F119" s="5"/>
+      <c r="G119" s="5"/>
+      <c r="H119" s="5"/>
+      <c r="I119" s="5"/>
+    </row>
+    <row r="120" spans="1:9">
+      <c r="A120" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="B120" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="C120" s="5">
+        <v>11</v>
+      </c>
+      <c r="D120" s="5" t="s">
+        <v>324</v>
+      </c>
+      <c r="E120" s="5"/>
+      <c r="F120" s="5"/>
+      <c r="G120" s="5"/>
+      <c r="H120" s="5"/>
+      <c r="I120" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D6"/>
+  <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:D6"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12" customWidth="true" style="0"/>
+    <col min="3" max="3" width="22" customWidth="true" style="0"/>
+    <col min="4" max="4" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="18" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12" customWidth="true" style="0"/>
+    <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>219</v>
+        <v>325</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
-    </row>
-    <row r="2" spans="1:4">
+      <c r="E1" s="3"/>
+      <c r="F1" s="3"/>
+      <c r="G1" s="3"/>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>220</v>
+        <v>326</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>221</v>
+        <v>327</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>222</v>
+        <v>328</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>223</v>
-[...3 lines deleted...]
-      <c r="A3" s="5">
+        <v>329</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>330</v>
+      </c>
+      <c r="F2" s="6" t="s">
+        <v>331</v>
+      </c>
+      <c r="G2" s="6" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="5">
+        <v>20</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>333</v>
+      </c>
+      <c r="D3" s="5">
         <v>1</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A4" s="5">
+      <c r="E3" s="5" t="s">
+        <v>334</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>335</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="5"/>
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A5" s="5">
+      <c r="E4" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="5"/>
+      <c r="B5" s="5"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5">
         <v>3</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A6" s="5">
+      <c r="E5" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="5"/>
+      <c r="B6" s="5"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5">
         <v>4</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...6 lines deleted...]
-        <v>235</v>
+      <c r="E6" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B7" s="5">
+        <v>20</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="D7" s="5">
+        <v>1</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>334</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>335</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="5"/>
+      <c r="B8" s="5"/>
+      <c r="C8" s="5"/>
+      <c r="D8" s="5">
+        <v>2</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="5"/>
+      <c r="B9" s="5"/>
+      <c r="C9" s="5"/>
+      <c r="D9" s="5">
+        <v>3</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="5"/>
+      <c r="B10" s="5"/>
+      <c r="C10" s="5"/>
+      <c r="D10" s="5">
+        <v>4</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" s="5">
+        <v>20</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="D11" s="5">
+        <v>1</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>334</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>335</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="5"/>
+      <c r="B12" s="5"/>
+      <c r="C12" s="5"/>
+      <c r="D12" s="5">
+        <v>2</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="5"/>
+      <c r="B13" s="5"/>
+      <c r="C13" s="5"/>
+      <c r="D13" s="5">
+        <v>3</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="5"/>
+      <c r="B14" s="5"/>
+      <c r="C14" s="5"/>
+      <c r="D14" s="5">
+        <v>4</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" s="5">
+        <v>25</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="D15" s="5">
+        <v>1</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>334</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>335</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="5"/>
+      <c r="B16" s="5"/>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5">
+        <v>2</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="5"/>
+      <c r="B17" s="5"/>
+      <c r="C17" s="5"/>
+      <c r="D17" s="5">
+        <v>3</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="5"/>
+      <c r="B18" s="5"/>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5">
+        <v>4</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="B19" s="5">
+        <v>20</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="D19" s="5">
+        <v>1</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>334</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>335</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="5"/>
+      <c r="B20" s="5"/>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5">
+        <v>2</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="5"/>
+      <c r="B21" s="5"/>
+      <c r="C21" s="5"/>
+      <c r="D21" s="5">
+        <v>3</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="5"/>
+      <c r="B22" s="5"/>
+      <c r="C22" s="5"/>
+      <c r="D22" s="5">
+        <v>4</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="B23" s="5">
+        <v>25</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>333</v>
+      </c>
+      <c r="D23" s="5">
+        <v>1</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>334</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>335</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="5"/>
+      <c r="B24" s="5"/>
+      <c r="C24" s="5"/>
+      <c r="D24" s="5">
+        <v>2</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="5"/>
+      <c r="B25" s="5"/>
+      <c r="C25" s="5"/>
+      <c r="D25" s="5">
+        <v>3</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="5"/>
+      <c r="B26" s="5"/>
+      <c r="C26" s="5"/>
+      <c r="D26" s="5">
+        <v>4</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>366</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>236</v>
+        <v>367</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>237</v>
+        <v>368</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>238</v>
+        <v>369</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>239</v>
+        <v>370</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22" customWidth="true" style="0"/>
+    <col min="3" max="3" width="40" customWidth="true" style="0"/>
+    <col min="4" max="4" width="80" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>241</v>
+    <row r="1" spans="1:4">
+      <c r="A1" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="6" t="s">
+        <v>326</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>372</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>373</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>375</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>376</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>378</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>379</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>381</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>375</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>376</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>378</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>379</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>381</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>375</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>387</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>378</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>389</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>381</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>391</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>375</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>393</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>378</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>395</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>381</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>397</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>375</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>378</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>401</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>381</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>375</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>376</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>378</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>379</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>381</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>407</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>Resumen</vt:lpstr>
       <vt:lpstr>CCAA vs BOE</vt:lpstr>