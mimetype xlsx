--- v1 (2026-07-03)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 18:48</t>
+    <t>01/09/2026 13:30</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>